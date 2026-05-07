--- v0 (2026-04-10)
+++ v1 (2026-05-07)
@@ -1,15568 +1,7152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B7410D1" w14:textId="27BEF243" w:rsidR="001F2F0B" w:rsidRDefault="006234EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="28DFA5C1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk8892122"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP-supported Guarantees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E6B767" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GENERAL OVERVIEW AND DEFINITION OF GUARANTEES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C16BF88" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A guarantee is a finance tool used in a development project that enables a borrower to access finance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> achieve a development objective. It does so by de-risking lending to the borrower, enabling them to access finance that would otherwise be out of reach. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBED1CD" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26834FA9" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A guarantee is an obligation undertaken by a guarantor to satisfy the payment of a debt or the fulfilment of a contractual obligation on behalf of a debtor toward a beneficiary when the debtor fails to pay or comply with the terms of the contract. In other words, a guarantee could be considered as “insurance” that protects the investor or lender in the event a debtor fails to settle a debt or meet a contractual liability whereby the guarantee will cover the financial obligation (partially or in full), lowering the financial risk for the investor/lender and borrower. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1693C3FD" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD2803A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guarantees are important credit enhancement and risk mitigation instruments that can:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8DF734" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Benefit lenders concerned about a borrower’s credit risk by transferring some or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the risks (whether real or perceived) to creditworthy third parties (guarantors and insurers) that have a better capacity to assess and/or accept such risks, thereby enabling the underlying transaction to move forward. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14516055" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Help borrowers obtain financing at better terms, although not necessarily cheaper (e.g., longer tenors, reduced collateral requirements, etc.), than would be possible without the guarantee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E95993" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have an important catalytic effect in reducing barriers to lending within new markets, or lending to different sectors within a market, spurring greater investment for the SDGs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631E14D2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Key Objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1411B3E1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key objectives for the provision of UNDP-supported guarantees include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062E6E52" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Attracting lenders through minimizing the risk of extraordinary or excessive losses, and mitigating informational asymmetries in lenders that adversely impact new sectors or small and medium-sized enterprises</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4B0061" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stimulating growth in economies where resources are not fully employed (e.g. banks may be over-liquid, yet do not put their funds to full use because of the perceived high risk of potential borrowers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5A52BE" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sharing risk in commercially viable lending schemes to encourage sound lending decisions to new sectors and/or markets, including countries where development assistance funding is scarce. In the case of UNDP, as seen below, UNDP’s financial risk when issuing guarantees will be fully covered by funds provided expressly by funding partners (non-core programme) to cover this risk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A252421" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lowering barriers to accessing finance for borrowers, particularly vis-à-vis credit guarantees that can assist certain borrowers as a partial substitute for collateral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE7EF6A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In the case of a UNDP supported guarantee, the presence of such a guarantee would help to mobilize financing that would not otherwise be forthcoming, particularly private sector financing and especially local market capital, as local lenders would gain additional assurance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a UNDP guarantee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D87ECA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creating a demonstration effect, particularly to local financial institutions, of a sustainable market/sector for lending </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D84D796" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Maximising impact per dollar invested as new capital is leveraged</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4F64EA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilitating public/private partnerships and blended finance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDF5386" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diversifying financing sources by attracting participation beyond existing development financing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9438CF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Promoting visibility, accountability, and transparency for investments for the SDGs through de-risking instruments that maximize results and impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2754443A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CA358B" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GUARANTEES AS PART OF UNDP PROJECTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706" w:rsidDel="00286C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350A1114" w14:textId="77777777" w:rsidR="000F7A6F" w:rsidRPr="003134D3" w:rsidRDefault="00907168" w:rsidP="007B1D77">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7674F27B" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...224 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or UNDP, UNDP-supported guarantees will support sustainable development by being one component within an overall project of activities that provide financing, related technical assistance and operational support to promote broad-based economic growth, contribute to social and environmental sustainability, enhance the effectiveness of the public or private sectors, or otherwise contribute to the overall development of member states.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F87427B" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Key Principles in Designing Guarantees as Part of UNDP Projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030E54CF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...477 lines deleted...]
-        <w:rPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP may support guarantees only as part of broader development projects to achieve the desired development outcomes, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1496 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not as stand-alone interventions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Toc2339899"/>
       <w:bookmarkStart w:id="2" w:name="_Toc4692764"/>
-      <w:r w:rsidR="004E35DC" w:rsidRPr="007C59C6">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C127B7" w:rsidRPr="00116BB3">
-        <w:rPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...205 lines deleted...]
-        <w:t xml:space="preserve"> to ensure the intended results are achieved. </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP may not support the issuance of such guarantee when the guarantee is the sole development intervention/instrument being deployed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The guarantee must be supported by other development interventions within the project, which may include other de-risking instruments, technical assistance, performance-based payments, grants, etc. The relevant project team must establish appropriate linkages between the guarantee and other development interventions, including cross-effectiveness, to ensure the intended results are achieved. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="537359B2" w14:textId="01D78009" w:rsidR="00F66219" w:rsidRPr="008B20B7" w:rsidRDefault="00F66219" w:rsidP="00D15C9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="57D840DF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...261 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will only offer fully funded development guarantees, where funding partner(s) have provided funds to cover the full liability of the guarantee. This is consistent with the funding of other UNDP non-core programming. These funds must be received in advance of UNDP engaging the banking partner (or UNCDF) [see paragraph 12, below] to issue the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>guarantee</w:t>
       </w:r>
-      <w:r w:rsidR="00FA1E9C" w:rsidRPr="008B20B7">
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instrument. In such a funded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scheme, the full cost of the liability is set aside by UNDP in a bank account (escrow account) for the sole purpose of funding any guarantees that may be called upon. The funding partner must be fully informed that the funds will be made available </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements, and the funds may thus be drawn upon to settle risks incurred within the lending activities.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3D8348" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...409 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In the event of default by the borrower and subject to pre-agreed conditions (see paragraph 40), funds held in the escrow account will be called upon by UNDP’s banking partner (or UNCDF) that issued the guarantee, on the demand of the lender (or the vendor in case of procurement guarantee) to pay out approved claims. While UNDP does not incur a financial loss in such an event (see paragraph 4c) as the guarantee security is fully funded by the funding partner(s), reputational risks remain, which must be mitigated through robust project design, upfront communication and expectation setting with funding partner(s), monitoring, and governance and oversight mechanisms as provided for in this policy and in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Guarantees Operational Manual</w:t>
       </w:r>
-      <w:r w:rsidR="00F668AC" w:rsidRPr="00D40C97">
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E22A96" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578896A1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...150 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP-supported Guarantees may be offered where they generate “additionality”, either “financial additionality” and/or “economic additionality” and/or “development additionality” and/or “value additionality”, to deliver impact efficiently. Financial additionality occurs if the entity receiving the guarantee would not have been able to access finance without a guarantee. Economic additionality refers to whether entities that receive guaranteed loans improve their performance (in terms of growth, investment, employment, among other indicators) upon receipt of the guarantee. Development additionality occurs if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>use of the instrument achieves a development impact that would not have occurred without the use of the instrument. Value additionality occurs if use of the instrument results in the provision of market information that was previously unavailable for an underserved market segment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Additionality” is a key design requirement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E078C09" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7293FE2C" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important to make sure that UNDP-supported guarantees target specific risks or barriers inherent in projects that the lenders are unable to assess or reluctant to bear. Guarantees may only be offered when UNDP is in a position to better assess the risks (e.g., due to its sectoral expertise or local knowledge) and suggest mitigation strategies, than the lenders in the market, or in situations where lenders have correctly assessed risk but still won’t enter the market because of conditions that UNDP may be able to help mitigate. In all cases the underlying lending decisions need to be commercially viable, i.e., the borrowers must be able to repay the loans at commercial rates which would enable the lender to earn profit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328AD413" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F69A92" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In doing so, UNDP-supported guarantees will seek to target underserved sectors. They may also help create markets by providing liquidity for lending activities in sectors or populations not presently well supported by the financial sector. Sectoral diversification may reduce portfolio risk through diversification and have an impact on most sectors of the economy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19949953" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CAC729" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP does not have a credit rating and will not issue guarantees to the lender itself. Rather, it will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reputable financial institutions and development banks or UNCDF to perform the role of “Guarantee Issuers” (see paragraphs 33 – 39 for more details). Thus, instead of issuing guarantees directly to the lender, UNDP will engage a Guarantee Issuer (such as commercial or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>access finance without a guarantee. E</w:t>
-[...1047 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">development banks, UNCDF, EIF, etc) to provide a guarantee to the lender, which will be supported by UNDP’s funding received from funding partner(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22477113" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FD49427" wp14:editId="45D5E890">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="304DCF1A" wp14:editId="340EE120">
             <wp:extent cx="5943600" cy="4284345"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="20955"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="8540"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4284345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
-                        <a:schemeClr val="accent1"/>
+                        <a:srgbClr val="4472C4"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615F191B" w14:textId="77777777" w:rsidR="00AA6A5C" w:rsidRDefault="00AA6A5C" w:rsidP="00AA6A5C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29C99F13" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E86615" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...125 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP-supported guarantees will ideally cover a portfolio of investments (e.g., a bank’s credit facility for SMEs or youth entrepreneurs) as this would impact more beneficiaries compared to guaranteeing individual loans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA106BA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188BD1E8" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...178 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While guarantees can incentivise lenders to take on high risk projects, sufficient care must go into designing guarantees that appropriately balance risk taking and prevent moral hazard (i.e., taking on too much risk as the guarantee will fund any losses incurred). Risk must always be shared with the lender.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47007DEF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78EC0CB1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...195 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under certain circumstances, UNDP may leverage UNCDF’s experience with issuing and managing guarantees, for the design, structuring, issuance and management of UNDP guarantees (see paragraphs 35 – 39). In addition, UNCDF may also issue guarantees under a joint programme with UNDP, especially when the intervention requiring the guarantee is not consistent with UNDP’s FRRs, e.g., when the guarantee is not funded or only partially funded by funding partner(s). In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>partially funded by funding partner(s). In these cases, as with other joint programmes, UNCDF’s regulations, rules and policies will apply. Such cases are not covered under this policy.</w:t>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:t>these cases, as with other joint programmes, UNCDF’s regulations, rules and policies will apply. Such cases are not covered under this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AFDE76" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF60797" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Types of UNDP-Supported Guarantees in UNDP Programming</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8E2AF0" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...879 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP can offer, through Guarantee Issuers, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1511EF10" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partial credit or loan guarantees with risk shared with co-guarantors (if any), lenders and borrowers (see paragraphs 14 and 26), designed to target underserved sectors in country or across regions and specific root-cause barriers. Credit or loan guarantees are used for specific credit enhancement purposes and cover losses in the event of a default on debt; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0D034A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement guarantees,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where UNDP and/or funding partners may wish to underwrite various parts of the procurement supply chain (see paragraphs 29 – 32) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A441CDA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3213B17C" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For clarity, the policies described in this document are limited to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aforementioned credit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guarantees and procurement guarantees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388CB72B" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095BAD4A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programming Modality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1399FF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP-supported guarantees will only be offered to projects under Direct Implementation Modality (DIM) and full </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country Office Support to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Implementation Modality (NIM). As specified in paragraph 6, UNDP-supported guarantees must be part of a project and supported by other development interventions (which may include other de-risking instruments, technical assistance, performance-based payments, grants, etc.) and may not be the sole activity under/for the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14078243" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Key Policies and Guidance in Structuring, Issuing and Managing Guarantees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1D07C6" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Concept Note must be submitted by the country office to the regional bureau, Finance Sector Hub, Guarantees Project Team and Global Policy Network (GPN) after it originates an opportunity, which must include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C0230E" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Description and purpose of project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410D87C2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure of project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0BC0A7" w14:textId="77777777" w:rsidR="009A3E83" w:rsidRPr="007C59C6" w:rsidRDefault="009A3E83" w:rsidP="00373CA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3F1DF5BE" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funding source and amount available for UNDP-supported guarantee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6952CF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Preliminary impact assessment (e.g., according to the Impact Management Project methodology)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129AD8C5" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597AC3EC" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Proposed technical assistance to support the project, including the guarantee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BB2414" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estimated time frame for project implementation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706" w:rsidDel="0095566E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0763E9F6" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F133BEA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An initial diagnostic must be conducted by the UNDP project team at country level on all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transactions to ensure effectiveness and efficiency of guarantees. Upon approval of this policy, a diagnostic tool will be developed to support this process. It must assess the role of guarantees in the overall design of holistic development interventions, political, economic and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Preliminary impact assessment (e.g.</w:t>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">business environments (e.g., local financial regulations and markets conditions, doing business data) and the type of risk that needs to be mitigated and the adequacy of the recommended guarantee variant (vs. other potential development interventions) in mitigating the risk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEE46AA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3319CC9D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For credit guarantees, the design of the lending programme and related guarantee will seek to target specific sectors/markets/beneficiaries </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> achieve the development objective. Key to the successful design of a guarantee program is the identification of the risk that lenders are most concerned about, and where UNDP’s knowledge can be used to mitigate that risk with a cost-effective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> product. In addition to the assessment of risks, cost benefit analysis of guarantees must be conducted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCB693D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399150EE" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In line with the exit strategy for the project, a clear exit strategy is required for the guarantee to ensure that UNDP’s support to guarantees leads to the necessary changes in the marketplace so that the guarantee facility may no longer be required. When planned and implemented correctly, exit strategies have the impact of empowering both lenders and borrowers to be able to continue their operations without the use of the UNDP guarantee. UNDP-supported guarantee extensions (if any) must be supported by a new risk and cost-benefit analysis.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DA9966" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3B96D9" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For credit guarantees, UNDP’s target leverage ratio must range from 3.5:1 upwards, depending upon the targeted beneficiaries, as described further in this paragraph. This means that, at a minimum, every dollar provided by UNDP as part of a guarantee must mobilize at least $3.5 additional capital from the lender. As a general guide, for loan portfolios to SMEs, a minimum leverage ratio of 5:1 or higher is recommended.  Where necessary, a minimum target ratio of 3.5:1 may be considered for loan portfolios in LDCs that target new types of individual beneficiaries, such as individual farmers, households, youth and women to encourage entrepreneurship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1816F6E6" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440A96E4" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP may support medium-sized guarantees ranging from $1 million to $10 million per guarantee to a given lender. This range is above the level where a guarantee is typically not cost effective to utilize, and below the level of larger development guarantees typically offered by multilateral development banks and other guarantors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654B91A7" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1F91EE" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP-supported guarantees must not have a tenor exceeding the UNDP project period. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tenor must not exceed 10 years and will ideally be the same as the tenor of the underlying loans. However, in some situations depending on the specific risk to be mitigated, the maturity of UNDP-supported guarantees can be shorter than the tenor of the covered instrument or transaction. In cases where the proposed tenor of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transaction exceeds 10 years, the transaction will need to be reviewed and approved by the Credit Risk Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192E1E45" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194C097F" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For credit guarantees, UNDP may only support guarantees on a pari passu basis (i.e., equal footing basis) with the lender, with respect to the rights and obligations arising from a default situation. In the event of a default, UNDP guarantees will cover up to a maximum of 50% of the potential losses, with the coverage ratio being determined for each transaction based on its specific impact/risk assessment. In all scenarios, including those involving co-guarantors, the guaranteed party (i.e., lender) must retain at least 25% of the remaining risk of potential losses.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If a default materializes, losses will be funded in the same ratio. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any proposed exceptions to the sharing of risk on a pari passu basis must be fully justified and brought to the Chief Finance Officer for consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15150B1B" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6357C699" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When issuing loans guaranteed by UNDP, the lender must do so in the local currency to avoid market distortion. UNDP-supported guarantees will be issued in the currency of the underlying loans, as currency mismatches for the lender must be avoided. UNDP’s currency risk must be considered carefully, especially for longer term guarantees and larger size guarantees. Any proposed exceptions to issuing guarantees in the currency of the underlying loan/transaction must be fully justified and brought to the Chief Finance Officer for consideration.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396AD9D6" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5333C30E" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funds to cover potential guarantee pay-outs will be deposited by BMS/OFM Treasury into an escrow account held by the Guarantee Issuer, using funds provided by the funding partner(s) and denominated in US dollars. Escrow accounts ensure that money will be available for claim payments if/when the guarantee is called. Escrow accounts must be interest bearing accounts, to ensure investment income is earned on unused funds for the benefit of UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CEC189" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE36941" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement Guarantees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0849BD35" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There may be instances where UNDP itself and/or funding partners would wish to utilize procurement guarantees to underwrite various parts of the procurement supply chain in a variety of ways, which may include:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEC3E86" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Option 1 – Funding partners can guarantee the procurement activities of countries through a pooled central procurement facility (bridge fund facility) established by UNDP that allows pre-delivery financing for member countries wishing to procure supplies or commodities through UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75274ADB" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Option 2 – UNDP and/or funding partners directly guarantee the procurement activities of individual countries or implementing partners (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>outside of a pooled procurement facility described in Option 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6FABE4" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Option 3 – UNDP can facilitate guarantees to suppliers on sales volume and price of essential commodities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A223F3D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE0F947" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...125 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The pooled procurement facility will pre-finance the countries commitment for procurement needs and allow countries to make payments for the supplies upon delivery at expectedly lower prices due to longer term purchase commitment, which became possible through procurement guarantees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C7E4D8" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA31A51" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...215 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As with other forms of UNDP-supported guarantees, a full guarantee from funding partners would be required to establish such a facility, such as a counter-guarantee offered by a third party (e.g., foundation, international financial institutions, etc.), against firm procurement commitments of partners across a portfolio of projects. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E358C30" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474FE388" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...179 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Without a guarantee facility provided by funding partners, UNDP will be exposed to the risk of non-payment (default) and in some instances may be exposed to foreign exchange risks as commitments made in local currency may lose value due to fluctuations in the market compared to the currency of the procurement. Therefore, the pooled procurement facility should be supported by guarantees issued by funding partners who can cover the risk of default or risk of loss in value of the facilities’ resources. This reduces the financial risk to UNDP - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the goods are received, UNDP will be able to draw upon the guarantee. However, reputational risks with the funding partner may emerge, should the beneficiary government not be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in a position</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to meet its financial obligations on the delivery of the procured items. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED8A6EE" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3888E016" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partnering with and/or Engaging Financial Institutions for the Issuance and Management of UNDP-Supported Guarantees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76098DD8" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...196 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will engage qualified financial institutions and development banks to issue and administer guarantees required as part of a UNDP project, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this policy and in accordance with the procedure provided for in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Guarantees Operational Manual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and guidance from the BMS/OFM Treasury unit. The agreements with the financial institutions must specify the design elements from the programme, including specific sectors/beneficiaries being targeted, the risks being mitigated by the guarantee, and the basis for risk sharing and subsequent claims. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6793A036" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2576247D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...143 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Guarantee Issuer issues the guarantee in its name, upon UNDP’s request, and takes on the obligation to guarantee the payment of specific amounts in the event of default. Whilst UNDP will still be responsible for providing technical expertise in the design phase of guarantees, all UNDP-supported guarantees will be issued, managed and monitored by the Guarantee Issuer(s). UNDP will not be involved in actual lending decisions beyond identifying target beneficiaries as part of the project document and the Guarantee Issuer Agreement, nor will the guarantee be issued in its name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4062A654" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2393B2F8" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...2277 lines deleted...]
-        <w:r w:rsidR="00A01200" w:rsidRPr="00A01200">
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP may also leverage UNCDF for the design, structuring, issuance and management of UNDP-supported guarantees. This may be done in various ways – as a responsible party or as a technical service provider to UNDP – as set forth in the Executive Group (EG) approved “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00782706">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:sz w:val="24"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNDP-UNCDF Collaboration Framework on Loans, Guarantees and Low-Value </w:t>
+          <w:t xml:space="preserve">UNDP-UNCDF </w:t>
         </w:r>
-        <w:r w:rsidR="00A01200" w:rsidRPr="00A01200">
+        <w:r w:rsidRPr="00782706">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:sz w:val="24"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:lastRenderedPageBreak/>
-          <w:t>Grants</w:t>
+          <w:t>Collaboration Framework on Loans, Guarantees and Low-Value Grants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A01200">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00A01200" w:rsidRPr="00693434">
-[...186 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Nov 2018). In cases where UNCDF is engaged as a responsible party by UNDP, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UN-to-UN Agency Contribution Agreement must be signed with UNCDF, and UNCDF’s regulations, rules and policies will apply to the extent that they do not contravene the principles of UNDP’s Financial Regulations and Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74458E63" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7451F2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...68 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Additionally, if after review by the Credit Risk Committee, UNDP determines not to move forward with a guarantee due to exceptional case or material risks identified, UNDP shall consult with UNCDF to explore whether UNCDF may be able to support the guarantee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28786CA2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EEC53C7" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...246 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A “Guarantee Issuer Agreement” is signed between UNDP and the selected Guarantee Issuer (or the UN-to-UN Agency Contribution Agreement in cases where UNCDF is the Guarantee Issuer) that lays out the roles, responsibilities, terms and conditions for each UNDP guarantee issued. These are subject to the approval of the BMS/OFM Treasury unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B56B35D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082BC7DC" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...173 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following are key elements that must be included in Guarantee Issuer Agreements between UNDP and the Guarantee Issuer, including in the UN-to-UN Agency Contribution Agreement when the Guarantee Issuer is UNCDF:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129F0AEE" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procedures for fund management and reporting to UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21307CFF" w14:textId="77777777" w:rsidR="00F92DCD" w:rsidRPr="008B20B7" w:rsidRDefault="00F92DCD" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="7A73154A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Liability limits of the different parties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C380433" w14:textId="77777777" w:rsidR="00F92DCD" w:rsidRPr="008B20B7" w:rsidRDefault="00F92DCD" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="2C04A701" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procedures governing disbursement of funds by UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C05EFE4" w14:textId="77777777" w:rsidR="00F92DCD" w:rsidRPr="008B20B7" w:rsidRDefault="00F92DCD" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="4987933A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procedures governing selection of lenders and disbursement of funds to lenders by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issuer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7127E4F2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expected guarantee leverage ratio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7D985C" w14:textId="77777777" w:rsidR="00F92DCD" w:rsidRPr="008B20B7" w:rsidRDefault="00F92DCD" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="2286FFB1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Seniority of UNDP funds vs. other guarantors and debtors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300BF2CF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operating costs (guarantee fees, origination, management and technical assistance costs, interest to be paid on guarantee </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fund</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556EA9F1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services and cost-sharing to be provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issuer (e.g., staff, office space and equipment, co-financing, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117A6BFA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accounting and financial reporting requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091E25B3" w14:textId="50EECCFF" w:rsidR="00F92DCD" w:rsidRPr="008B20B7" w:rsidRDefault="00F92DCD" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="208D1F1A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Profitability/financial criteria and benchmarks for the entire loan guarantee portfolio (e.g., overall payback time, IRR etc., of the portfolio of projects)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EEF4A5" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>What constitutes breach of agreement, covenants regarding return of funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E10A25E" w14:textId="77777777" w:rsidR="00F65BB0" w:rsidRPr="008B20B7" w:rsidRDefault="00F65BB0" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="4A2C53BA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Covenants regarding the Guarantee Issuer must include requirements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2194F517" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Maintain its books and records, and prepare its reporting in accordance with applicable standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B159FC" w14:textId="77777777" w:rsidR="00F65BB0" w:rsidRPr="008B20B7" w:rsidRDefault="00F65BB0" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="6A8B4A1F" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodically monitor the lending activities of the Lender and ensure compliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP criteria and eligibility requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA76E23" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Retain all material information relating to the guaranteed loan(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AECFE1" w14:textId="77777777" w:rsidR="00F65BB0" w:rsidRPr="008B20B7" w:rsidRDefault="00F65BB0" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="3E391D9D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Periodic progress reporting to UNDP and promptly furnishing UNDP with any information UNDP may reasonably request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0869E912" w14:textId="77777777" w:rsidR="00141F2D" w:rsidRPr="008B20B7" w:rsidRDefault="00141F2D" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="3031F544" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mechanisms to resolve and arbitrate conflicts among the parties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621F149B" w14:textId="77777777" w:rsidR="00144F74" w:rsidRPr="001E2BFF" w:rsidRDefault="00F92DCD" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="079AF465" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Profiles and qualifications of individuals responsible for operating the guarantee fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D665992" w14:textId="77777777" w:rsidR="007B674E" w:rsidRPr="001E2BFF" w:rsidRDefault="007B674E" w:rsidP="001E2BFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="5E9E6D21" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The non-waiver of UNDP’s Privileges and Immunities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECD6BCB" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indemnification if the Guarantee Issuer agrees to changes in terms without obtaining UNDP approval, or pays on an unjustified call by the Lender/Borrower or otherwise breaches the terms of the Guarantee Issuer Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AD3EA9" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7649B33B" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The payment terms and conditions under the Guarantee Issuer Agreement must align with the actual Guarantee Agreement (signed by the Guarantee Issuer and lending bank), and must specify the following </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terms and conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046DD679" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-[...168 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eligible transactions (sector, technology, project type, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C99323" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">End Borrowers (size, eligibility criteria) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441E5B83" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financing terms (guarantee percentage or risk or loan to be guaranteed, tenor, $ size range of individual guarantee (if applicable))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA99A76" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Representations, warranties and covenants of the Lender, which must include requirements to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149793F6" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Maintain its books and records, and prepare its reporting in accordance with applicable standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498CC90F" w14:textId="77777777" w:rsidR="00FE7C69" w:rsidRPr="008B20B7" w:rsidRDefault="003140AF" w:rsidP="009D525A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="1613F7D9" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodically monitor the usage of funds by the Borrower and ensure compliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> criteria and eligibility requirements laid out in the Guarantee Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1717EB25" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Retain all material information relating to the guaranteed loan(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DC5029" w14:textId="77777777" w:rsidR="003140AF" w:rsidRPr="008B20B7" w:rsidRDefault="003140AF" w:rsidP="009D525A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="0BA49D79" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Periodic progress reporting to the Guarantee Issuer and promptly furnishing the Guarantee Issuer with any information it may reasonably request</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4539D2D2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Claim requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511542B2" w14:textId="77777777" w:rsidR="00B00459" w:rsidRPr="008B20B7" w:rsidRDefault="00B00459" w:rsidP="009D525A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="56598E0A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment terms if the guarantee </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be paid in case the borrower defaults</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AB07F9" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guarantee pricing (Full cost recovery basis, including the percentage of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fees etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705DBC56" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Process and distribution of recovered monies (settlement of disputes and legal mechanisms, seniority in recovery). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Needless to say, since</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP will not be a party to the guarantee that is issued, the Guarantee Issuer may insist on using non-UN dispute settlement terms in this bilateral relationship between it and the lender </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570F2A20" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Prohibitions set forth in paragraph 2.7 (b) (“Eligible Borrowers”) of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00116BB3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Guarantees Operational Manual</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B20B7">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D813C69" w14:textId="77777777" w:rsidR="00B00459" w:rsidRPr="008B20B7" w:rsidRDefault="00B00459" w:rsidP="00EF0ECF">
-[...21 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7BCFE344" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-        <w:t>guarantee may be paid out is when appropriately called in accordance with (</w:t>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714E9924" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The only time that the UNDP-supported guarantee may be paid out is when appropriately called in accordance with (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B20B7">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008B20B7">
-[...22 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) the terms of the guarantee issued by the Guarantee Issuer, and (ii) the terms of the Guarantee Issuer Agreement or, in the case of UNCDF, the UN-to-UN Agency Contribution Agreement. The funding partner will be informed when </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a UNDP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-supported guarantee is paid out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F55FA94" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507AED63" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cost Recovery </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F1BEEB" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guarantees may only be offered through a UNDP project </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full cost recovery. The budget for the overall project will be subject to GMS on expenses, per UNDP’s cost recovery policy. To ensure full cost recovery, costs related to the design, issuance and management of guarantees will be recovered through the following means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5335E994" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564EB30C" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) Charging guarantee fees to funding partner(s) to cover UNDP’s administrative costs, set at the rate of 2% of the outstanding guaranteed amount; or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2437BCDC" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ii) Recovery of bank fees within the lending scheme; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0955142C" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recovery of costs though project budgets; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF3A411" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Normal method of GMS charged on project costs though project budgets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E9EFF9" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A80E75" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial and Programmatic/Impact Reporting and Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3F60AB" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will provide regular reporting to its funding partners on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performance as set out in the respective Financing Agreements. Following normal materiality considerations, UNDP-supported guarantees shall also be disclosed in the notes to the financial statements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6C4283" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D404C85" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNDP-supported guarantee scheme must include reporting mechanisms to generate data to allow potential problems to be identified and corrected before the guarantee is triggered. This reduces the probability of paying out the guarantee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C4553E" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65071DF0" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refunds After Lapse of Guarantee Coverage Period </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D14681D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coverage period lapses, the undisbursed guarantee funds must be handled in accordance with the terms of the Financing Agreement(s) with the funding partner(s). If the Financing Agreement(s) permits, undisbursed balances may be retained by UNDP within a centrally managed UNDP Guarantee Reserve, where the funds will be commingled for re-use for other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interventions or to pay for the costs related to UNDP’s guarantee program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EAF7E6" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B352AD1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternatively, funding partners may require that undisbursed guarantee funds are refunded back to them, or transferred to the host government, or to an implementing partner. Undisbursed funds must not be transferred to the lending bank.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B85BF0" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18ABA8A8" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Governance and Oversight </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C71FDCB" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk management is an indispensable component of guarantees. Risk assessments will be performed on lenders, the structure of guarantees and all aspects of credit activities, to identify the probability of adverse outcomes, such as default. Risks will be examined by country offices through their initial diagnostics. Per the procedures below, the Guarantees Project Team, GPN, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Finance Sector Hub and BMS/OFM Treasury will also independently assess various risks in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approval process, based on their individual responsibilities as set out in the procedures. Process steps and approvals required as part of regular UNDP programming and risk management policies and standards (e.g. Bureau review and endorsement) continue to apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C22072D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="107A0631" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any exceptional cases or material risks identified must be brought to the attention of the Credit Risk Committee (see paragraph 48 – 49) for review and escalation (as necessary) to the Enterprise Risk Management (ERM) Committee. Exceptional guarantee proposals will need to be endorsed by the Credit Risk Committee before the guarantee is approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344C4C29" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1289DF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk9321136"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Credit </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk Committee will consist of representatives from BMS/OFM Treasury, Guarantees Project Team, GPN and members of other Regional Bureaux (the Regional Bureau which submits the UNDP-supported guarantee proposal can be an observing member of the Credit Risk Committee). The Credit Risk Committee will be convened by any responsible division/office/bureau that identified the risks. The Credit Risk Committee will be advised and supported by the Guarantees Project Team, a dedicated project team established to support the initial phases of roll out of this policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58402D11" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310DC529" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Exceptional cases or material risks identified that must be submitted to the Credit Risk Committee may include, but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78518384" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Risk coverage greater than 50 percent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2F660C" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Excessive currency risk of funds held in the escrow accounts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376AC762" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Large guarantee sizes exceeding USD 10 million</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166FB918" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guarantee tenor exceeding 10 years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571C93ED" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Countries with very few banking partners where a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fairly risky</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> banking partner is selected </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E63CC80" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lending banks requiring full deposits to be made with them (instead of being held with a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issuer) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A94FCC" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any significant changes likely to occur or foreseen to happen (i.e. rapid changes in credit risks of banks or macroeconomic environment) during the approval process or implementation phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B672458" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EEA18A4" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Credit Risk Committee will oversee the entire UNDP-supported guarantee portfolio, and the ERM Committee will manage overall enterprise risk including escalated risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C008CC" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031E3CF3" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More information on UNDP-supported guarantees can be found in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP-supported Guarantees Operational Manual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AA799C">
-[...55 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3A14EAA7" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7AE13C" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...349 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...1821 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A074F5E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D">
       <w:bookmarkStart w:id="4" w:name="_Annex_1:_UNDP-UNCDF"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:sectPr w:rsidR="00B141F6" w:rsidRPr="00B549BC" w:rsidSect="00C328E5">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00782706">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EC557EA" w14:textId="77777777" w:rsidR="00A1603F" w:rsidRDefault="00A1603F" w:rsidP="00647A4A">
+    <w:p w14:paraId="74A1B2A0" w14:textId="77777777" w:rsidR="001F183B" w:rsidRDefault="001F183B" w:rsidP="00782706">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6822452C" w14:textId="77777777" w:rsidR="00A1603F" w:rsidRDefault="00A1603F" w:rsidP="00647A4A">
+    <w:p w14:paraId="3495EC9D" w14:textId="77777777" w:rsidR="001F183B" w:rsidRDefault="001F183B" w:rsidP="00782706">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="983049228"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="2B784F63" w14:textId="7745D1BB" w:rsidR="00C328E5" w:rsidRDefault="00C328E5">
+          <w:p w14:paraId="6C6BC4F2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00DC2F6E" w:rsidRDefault="00782706">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC2F6E">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FE271E">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FE271E">
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FE271E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FE271E">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FE271E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DC2F6E">
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FE271E">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FE271E">
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FE271E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FE271E">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FE271E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FE271E">
               <w:tab/>
-            </w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Effective date: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                </w:rPr>
                 <w:alias w:val="Effective Date"/>
                 <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
                 <w:id w:val="-1386564824"/>
-                <w:placeholder>
-[...1 lines deleted...]
-                </w:placeholder>
+                <w:placeholder/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{C1702A48-FFDB-4D41-9F27-595BBF50FF7B}"/>
-                <w:date w:fullDate="2022-10-27T00:00:00Z">
+                <w:date w:fullDate="2022-12-19T00:00:00Z">
                   <w:dateFormat w:val="dd/MM/yyyy"/>
-                  <w:lid w:val="en-NL"/>
+                  <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00753006">
-[...37 lines deleted...]
-                  <w:t>/2022</w:t>
+                <w:r w:rsidRPr="00FE271E">
+                  <w:t>19/12/2022</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00FE271E">
               <w:tab/>
-              <w:t xml:space="preserve">Version # </w:t>
+              <w:t xml:space="preserve">Version #:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                </w:rPr>
                 <w:alias w:val="FileVersionID"/>
                 <w:tag w:val="UNDP_POPP_FILEVERSION"/>
                 <w:id w:val="-181049443"/>
-                <w:placeholder>
-[...1 lines deleted...]
-                </w:placeholder>
+                <w:placeholder/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_FILEVERSION[1]" w:storeItemID="{C1702A48-FFDB-4D41-9F27-595BBF50FF7B}"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
-[...5 lines deleted...]
-                  </w:rPr>
+                <w:r w:rsidRPr="00FE271E">
                   <w:t>1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="416EE1B9" w14:textId="51725D76" w:rsidR="008C331C" w:rsidRDefault="008C331C">
-[...9 lines deleted...]
-  <w:p w14:paraId="0A13A427" w14:textId="77777777" w:rsidR="00753006" w:rsidRDefault="00753006">
+  <w:p w14:paraId="7D6F7664" w14:textId="77777777" w:rsidR="00782706" w:rsidRDefault="00782706">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16B17FF9" w14:textId="77777777" w:rsidR="00A1603F" w:rsidRDefault="00A1603F" w:rsidP="00647A4A">
+    <w:p w14:paraId="4E55CEC0" w14:textId="77777777" w:rsidR="001F183B" w:rsidRDefault="001F183B" w:rsidP="00782706">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08F86D74" w14:textId="77777777" w:rsidR="00A1603F" w:rsidRDefault="00A1603F" w:rsidP="00647A4A">
+    <w:p w14:paraId="35423D28" w14:textId="77777777" w:rsidR="001F183B" w:rsidRDefault="001F183B" w:rsidP="00782706">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="39DF69CF" w14:textId="77777777" w:rsidR="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0185">
+        <w:t>erms of reference will be developed for the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Credit Risk Committee. </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4E693991" w14:textId="0AABBD3D" w:rsidR="00FE0185" w:rsidRDefault="00FE0185">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="4AEAF43A" w14:textId="77777777" w:rsidR="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4484">
-[...23 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">To avoid making the guarantee costly either </w:t>
       </w:r>
       <w:r w:rsidRPr="00041D12">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00041D12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00041D12">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>or</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00041D12">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00041D12">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ii</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0083707B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083707B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be charged. F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0083707B">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">ees are charged either </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> can be charged. F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083707B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">to the (i) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0083707B">
+        <w:t xml:space="preserve">ees are charged either </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>funding partner or</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">to the (i) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083707B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ii)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0083707B">
+        <w:t>funding partner or</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (ii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083707B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0083707B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the lender</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083707B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> who can pass the fee on to the borrower</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A6E18">
+        <w:t xml:space="preserve"> the lender</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, if it is commercially viable to do so</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> who can pass the fee on to the borrower, if it is commercially viable to do so.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="2E534DF4" w14:textId="6492704E" w:rsidR="00171285" w:rsidRPr="00C77886" w:rsidRDefault="00C77886" w:rsidP="00C77886">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32A84098" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00C77886" w:rsidRDefault="00782706" w:rsidP="00C77886">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="8640"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60EB45DD" wp14:editId="7CEA9334">
-          <wp:extent cx="756315" cy="1152000"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C440502" wp14:editId="58811E14">
+          <wp:extent cx="550503" cy="838512"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="756315" cy="1152000"/>
+                    <a:ext cx="558172" cy="850194"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05984E1D"/>
-[...958 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="154824A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59BAB9DE"/>
     <w:lvl w:ilvl="0" w:tplc="8CD2EC3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BBC4C8E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -15612,143 +7196,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28AF7C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0254CF4C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15793,66 +7285,205 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8704C4"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44F35801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1B609F3E"/>
-    <w:lvl w:ilvl="0" w:tplc="8CD2EC3A">
+    <w:tmpl w:val="E5E4F45E"/>
+    <w:lvl w:ilvl="0" w:tplc="E528BE70">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60A731F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4364AFE0"/>
+    <w:lvl w:ilvl="0" w:tplc="9522C93C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -15884,6422 +7515,351 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31D86E4E"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61D2114C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0254CF4C"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="241EE32C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...88 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34E31E88"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61F12DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="69463452"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="B024F3A6"/>
+    <w:lvl w:ilvl="0" w:tplc="E370DC74">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...2636 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="1" w16cid:durableId="1723598252">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="23527526">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2" w16cid:durableId="1512181565">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="820079024">
-[...14 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1967392550">
+  <w:num w:numId="3" w16cid:durableId="1753046830">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1643775875">
+  <w:num w:numId="4" w16cid:durableId="630786666">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2009746436">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1887178215">
-[...74 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="2009167310">
+  <w:num w:numId="6" w16cid:durableId="2085568029">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...70 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00647A4A"/>
-[...1670 lines deleted...]
-    <w:rsid w:val="00FF7662"/>
+    <w:rsidRoot w:val="00782706"/>
+    <w:rsid w:val="001F183B"/>
+    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="007A0ABE"/>
+    <w:rsid w:val="00831AFC"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="50B48E57"/>
+  <w14:docId w14:val="427DF097"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{650BE58D-DDBB-4571-910A-1ECDE7785581}"/>
+  <w15:docId w15:val="{92E23BC0-E228-4A1A-B593-65CC0ABEB43A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1519 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -22641,145 +8201,758 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782706"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteText1">
+    <w:name w:val="Footnote Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="FootnoteText"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00530B29"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00782706"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7E28DA45A8D46A288C5A2FB9FD296AC">
-[...1 lines deleted...]
-    <w:rsid w:val="00530B29"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DengXian"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DengXian"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00782706"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar1">
+    <w:name w:val="Footnote Text Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00782706"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/PrivateSectorTaskTeamPSTT/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FPrivateSectorTaskTeamPSTT%2FShared%20Documents%2FPSTT%20current%20documents%2FPrivate%20Sector%20Task%20Team%20Cluster%201%20FRR%20Review%2FUNCDF%20documents%2FUNDP%2DUNCDF%20Collaboration%20on%20Loans%20Guarantees%20%20Grants%5FFinal%2Epdf&amp;parent=%2Fsites%2FPrivateSectorTaskTeamPSTT%2FShared%20Documents%2FPSTT%20current%20documents%2FPrivate%20Sector%20Task%20Team%20Cluster%201%20FRR%20Review%2FUNCDF%20documents" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -22787,54 +8960,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -22987,688 +9160,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>26141</Characters>
+  <Pages>12</Pages>
+  <Words>4630</Words>
+  <Characters>26393</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>217</Lines>
+  <Lines>219</Lines>
   <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30666</CharactersWithSpaces>
+  <CharactersWithSpaces>30962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Mizuho Iiguni-Kanda</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>