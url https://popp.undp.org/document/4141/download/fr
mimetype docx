--- v0 (2025-10-01)
+++ v1 (2026-05-18)
@@ -1,3517 +1,2598 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1BCB62B7" w14:textId="77777777" w:rsidR="00C27A30" w:rsidRPr="00523074" w:rsidRDefault="00C27A30" w:rsidP="00C27A30">
+    <w:p w14:paraId="0A32FB88" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Achats responsables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6496D754" w14:textId="77777777" w:rsidR="004C16CA" w:rsidRPr="00523074" w:rsidRDefault="004C16CA" w:rsidP="004C16CA">
+    <w:p w14:paraId="60E8344C" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Procedures"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="09CF8AFC" w14:textId="0F7A125B" w:rsidR="00421CCA" w:rsidRDefault="00230DE0" w:rsidP="004C16CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="472B21AC" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Programme des Nations Unies pour le développement (PNUD) a adopté une politique de gestion écologiquement responsable de ses activités. Il s’efforce de protéger la qualité et la diversité de l’environnement, et d’améliorer continuellement ses performances à cet égard. Ce qui implique la prise en compte des coûts de sécurisation des matières premières, de fabrication, de transport, de stockage, de manutention, d’utilisation et d’élimination des produits achetés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB7AA0F" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D03F4D8" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD s’est engagé en faveur des achats responsables et prendra en compte les considérations environnementales, sociales (y compris les droits humains, ainsi que l’intégration de personnes handicapées, le genre) et économiques dans le processus d’achat dès que possible.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD4AB74" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tous les programmes financés ou administrés par le PNUD doivent avoir pour objectif la mise en œuvre des achats responsables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C268B1" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35372957" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Principes généraux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2039BCAF" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les achats responsables intègrent des exigences, des spécifications et des critères compatibles avec la protection de l’environnement, le progrès social et le développement économique. Les achats responsables ont pour objectif d’assurer une utilisation efficace des ressources, une meilleure qualité des produits et des services, et des coûts optimisés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62084363" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720E278B" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les achats responsables sont conformes aux principes généraux des achats de l’Organisation des Nations Unies (ONU) et du PNUD, à savoir : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241005FF" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C2BCEA" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-[...177 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le meilleur rapport qualité-prix : c’est-à-dire la sélection des offres présentant la combinaison optimale de facteurs tels que la qualité, les coûts du cycle de vie, les considérations environnementales et sociales et d’autres paramètres. La réduction de la consommation d’énergie et de ressources tout au long du cycle de vie se traduit par une plus grande efficacité et des économies à long terme ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD6161A" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321ACD05" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’équité, l’intégrité et la transparence : ces principes sont garantis par l’intégration de critères de durabilité dès les premiers stades de l’approvisionnement. Les achats responsables contribuent à réduire le risque de ternir la réputation et renforcent l’image publique d’intégrité et de responsabilité du PNUD ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4938101C" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CECD1B" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La mise en concurrence internationale effective : ces achats responsables doivent être mis en œuvre progressivement et en respectant pleinement le droit d’accès au marché des Nations Unies aux fournisseurs des pays en développement et des pays à économie en transition ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469F2A7F" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632E31FC" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le meilleur intérêt du PNUD : ces achats responsables alignent les achats sur la mission principale du PNUD, à savoir le développement durable ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E5B83F" w14:textId="5267BA1F" w:rsidR="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B420249" w14:textId="77777777" w:rsidR="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D0229B" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00622981" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C93B7B8" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Considérations générales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FBD567" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...116 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un certain nombre de facteurs influent sur les achats responsables. Les facteurs économiques durables comprennent les coûts des produits et des services pendant toute la durée de leur cycle de vie - coûts d’acquisition, d’entretien, d’utilisation et de gestion en fin de vie, y compris l’élimination des déchets, conformément à une bonne gestion financière ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3695CD" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621DBAF4" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les facteurs sociaux et d’emploi durables englobent la reconnaissance de l’égalité et de la diversité, le respect des normes fondamentales du travail, la garantie de conditions de travail équitables, la croissance de l’emploi et des compétences, et le développement des communautés locales et de leurs infrastructures physiques ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299A089F" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15497768" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les facteurs environnementaux durables comprennent l’utilisation des ressources naturelles et la rareté de l’eau, les émissions, le changement climatique et la biodiversité tout au long du cycle de vie du produit ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E769ABC" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="671B02D9" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’identification des impacts sociaux et environnementaux négatifs des produits et services est une tâche importante. Étant donné que chaque solution d’approvisionnement et chaque marché sont différents, il est important que le personnel chargé des achats et les demandeurs travaillent ensemble pour définir ces impacts parallèlement aux considérations économiques et d’efficacité traditionnelles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124935E5" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA55DB9" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Intégration anticipée des achats responsables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C093947" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’intégration anticipée des achats durables dans la planification des approvisionnements contribue à assurer l’équité, la transparence et l’efficacité. Il y a plusieurs façons d’intégrer des considérations de durabilité :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E7460A" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B76C12E" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reconsidérer les besoins ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DDC97E" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1887C111" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un titre de contrat qui traduit la pertinence de la durabilité dans l’appel d’offres ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0657EF" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D682C7D" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mener une évaluation des risques liés à la durabilité ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107F87E3" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078CC617" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Effectuer une analyse de marché pour évaluer la disponibilité de produits et services durables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9823CB" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA1E880" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’évaluation et l’analyse doivent correspondre à la taille du marché. Les petites opérations d’approvisionnement peuvent utiliser des méthodes plus simples et plus faciles à mener, tandis que les opérations plus importantes doivent faire l’objet d’un examen plus approfondi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77617AD2" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B1C219" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Définition des exigences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4530D35C" w14:textId="25D2261C" w:rsidR="00C80D6F" w:rsidRPr="00C80D6F" w:rsidRDefault="00230DE0" w:rsidP="004C16CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28221BFF" w14:textId="705C26AD" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00622981">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La définition des exigences est basée sur la demande et guidée par le résultat des considérations décrites ci-dessus. Les exigences de durabilité ne doivent pas entraver la concurrence. Le processus peut :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E7D254" w14:textId="1A44BEE0" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00622981">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se référer aux normes internationales ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7CD5B4" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Utiliser des critères provenant des labels écologiques et sociaux ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1F3787" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A2076A" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Spécifier des méthodes de production et de processus plus durables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7799D2D1" w14:textId="77777777" w:rsidR="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37035163" w14:textId="136A7F14" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recherche de fournisseurs responsables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155621AD" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="540"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2456B41B" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...476 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La recherche de fournisseurs responsables est une étape importante dans la réduction des risques pour la durabilité. Un engagement en faveur de la durabilité doit faire partie des critères d’évaluation et des efforts doivent être faits pour s’assurer que les fournisseurs disposent des capacités techniques nécessaires, telles que l’expérience, les systèmes de gestion environnementale, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D482383" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438718CE" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Critères de durabilité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CF63DD" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="540"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F36E4A3" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...87 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans les phases d’appel à la concurrence et d’évaluation, les critères de durabilité doivent être utilisés conjointement avec d’autres critères d’évaluation pour identifier l’offre qui présente la meilleure combinaison de qualité, de prix et de résultats durables. L’évaluation financière doit tenir compte du cycle de vie et des coûts de recyclage. Une vérification des antécédents des fournisseurs potentiels permet d’évaluer leur bilan en matière de responsabilité sociale et environnementale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EE0268" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DF044F" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guide du praticien</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B50AD7" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="540"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6DA02B" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...80 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veuillez vous référer au </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F90119">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Guide du praticien pour des achats responsables (en anglais).</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2AA63EBB" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...1047 lines deleted...]
-        <w:r w:rsidRPr="0018607D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Notes d’orientation sur les achats responsables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C14CBF" w14:textId="77777777" w:rsidR="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toutes les unités opérationnelles sont invitées à utiliser les notes d'orientation suivantes lorsqu'elles établissent des exigences, des spécifications et des termes de référence pour les catégories d'achat concernées. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CE9E15" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AA19CD" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00F90119">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...114 lines deleted...]
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Achat durable de papier</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009073D9">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD9C310" w14:textId="2A468149" w:rsidR="000C1D91" w:rsidRPr="000C1D91" w:rsidRDefault="000C1D91" w:rsidP="000C1D91">
+    <w:p w14:paraId="18AC7BDB" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...10 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="002C2AA8">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F90119">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Achat durable d'équipements de r</w:t>
-[...13 lines deleted...]
-          <w:t>froidissement</w:t>
+          <w:t>Achat durable d'équipements de refroidissement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009073D9">
-[...18 lines deleted...]
-    <w:p w14:paraId="661D051E" w14:textId="78506638" w:rsidR="000C1D91" w:rsidRPr="000C1D91" w:rsidRDefault="000C1D91" w:rsidP="000C1D91">
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1844BF" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...10 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="006511D2">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F90119">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Achat durable de produits pharmaceutiques</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009073D9">
-[...18 lines deleted...]
-    <w:p w14:paraId="025A349B" w14:textId="0BBCF025" w:rsidR="000C1D91" w:rsidRPr="000C1D91" w:rsidRDefault="000C1D91" w:rsidP="000C1D91">
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A121D9B" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...10 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="006511D2">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F90119">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Achat durable de services de sécurité</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009073D9">
-[...18 lines deleted...]
-    <w:p w14:paraId="59A0D694" w14:textId="6964EC5C" w:rsidR="000C1D91" w:rsidRPr="000C1D91" w:rsidRDefault="000C1D91" w:rsidP="000C1D91">
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640686B4" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...10 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="006511D2">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F90119">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Achat durable de produits et services de nettoyage</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009073D9">
-[...18 lines deleted...]
-    <w:p w14:paraId="738C38B1" w14:textId="447CB94E" w:rsidR="000C1D91" w:rsidRDefault="000C1D91" w:rsidP="000C1D91">
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696AA32C" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...10 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="006511D2">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00F90119">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Achat durable de services d'accueil et de gestion de conférences</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009073D9">
-[...18 lines deleted...]
-    <w:p w14:paraId="682B54C6" w14:textId="77777777" w:rsidR="007D447C" w:rsidRDefault="007D447C" w:rsidP="000C1D91">
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B02AB85" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3D3E1269" w14:textId="07B77483" w:rsidR="007D447C" w:rsidRPr="000C1D91" w:rsidRDefault="007D447C" w:rsidP="007D447C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="707AF3AA" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...10 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">D'autres lignes directrices utiles en matière d'achats durables pour diverses catégories d'achats sont disponibles sur le Marché mondial des Nations unies (www.ungm.org) dans la section « </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00EE3A40">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00F90119">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ressources pour les membres du personnel de l'ONU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D447C">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00F90119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778027E9" w14:textId="77777777" w:rsidR="00675361" w:rsidRPr="00675361" w:rsidRDefault="00675361" w:rsidP="00675361">
-[...6 lines deleted...]
-          <w:rFonts w:cs="ITCGaramondStd-Bk"/>
+    <w:p w14:paraId="37E2C59B" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="00F90119" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:cs="ITCGaramondStd-Bk"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C386BA9" w14:textId="77777777" w:rsidR="00F90119" w:rsidRPr="0027752C" w:rsidRDefault="00F90119" w:rsidP="00F90119">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA2F27B" w14:textId="11D48EE1" w:rsidR="00DA504D" w:rsidRDefault="00F90119">
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004753DA">
-[...29 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00622981">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1620" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BDAA966" w14:textId="77777777" w:rsidR="00B60440" w:rsidRDefault="00B60440" w:rsidP="004442B0">
+    <w:p w14:paraId="3B55C14B" w14:textId="77777777" w:rsidR="002B4EA1" w:rsidRDefault="002B4EA1" w:rsidP="00F90119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15A230F8" w14:textId="77777777" w:rsidR="00B60440" w:rsidRDefault="00B60440" w:rsidP="004442B0">
+    <w:p w14:paraId="694E75B5" w14:textId="77777777" w:rsidR="002B4EA1" w:rsidRDefault="002B4EA1" w:rsidP="00F90119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITCGaramondStd-Bk">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1529E334" w14:textId="000B69F2" w:rsidR="004442B0" w:rsidRPr="00162BD1" w:rsidRDefault="00162BD1" w:rsidP="005418A1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="778B0385" w14:textId="6946229D" w:rsidR="00F90119" w:rsidRPr="00622981" w:rsidRDefault="00F90119" w:rsidP="005418A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4513"/>
-        <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="7995"/>
       </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00622981">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="0086542B" w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00622981">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00622981">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="0086542B" w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00622981">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E07F13">
+    <w:r w:rsidRPr="00622981">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0086542B" w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00622981">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00622981">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
-[...10 lines deleted...]
-      <w:t xml:space="preserve">                                           Date d</w:t>
+    <w:r w:rsidRPr="00622981">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="005C1030">
-      <w:t>’</w:t>
+    <w:r w:rsidRPr="00622981">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r>
-      <w:t>entrée en vigueur</w:t>
+    <w:r w:rsidRPr="00622981">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005C1030">
-      <w:t> :</w:t>
+    <w:r w:rsidRPr="00622981">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00622981">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="000C1D91">
-      <w:t>26/07/2016</w:t>
+    <w:r w:rsidRPr="00622981">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                           Date d’entrée en vigueur : 26/07/2016</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00622981">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">  Versio</w:t>
-[...14 lines deleted...]
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:t xml:space="preserve">  Version # : 10                      </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D8C6C0D" w14:textId="77777777" w:rsidR="00B60440" w:rsidRDefault="00B60440" w:rsidP="004442B0">
+    <w:p w14:paraId="476038DA" w14:textId="77777777" w:rsidR="002B4EA1" w:rsidRDefault="002B4EA1" w:rsidP="00F90119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24F54BEB" w14:textId="77777777" w:rsidR="00B60440" w:rsidRDefault="00B60440" w:rsidP="004442B0">
+    <w:p w14:paraId="16426A94" w14:textId="77777777" w:rsidR="002B4EA1" w:rsidRDefault="002B4EA1" w:rsidP="00F90119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="42E63E2B" w14:textId="72A5B543" w:rsidR="0055621A" w:rsidRDefault="004753DA" w:rsidP="0055621A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61DF06DE" w14:textId="60B174F9" w:rsidR="00F90119" w:rsidRDefault="00F90119" w:rsidP="0055621A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A27CA58" wp14:editId="438A6750">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66E6B396" wp14:editId="420EA06B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-15240</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1398090302" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="15EBE086" w14:textId="77777777" w:rsidR="0055621A" w:rsidRDefault="0055621A">
+  <w:p w14:paraId="44174A9D" w14:textId="77777777" w:rsidR="00F90119" w:rsidRDefault="00F90119">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013035B6"/>
-[...388 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58EB08F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79BE06C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3553,51 +2634,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718D7C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35AA33DC"/>
     <w:lvl w:ilvl="0" w:tplc="0210590A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F716891A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3648,51 +2729,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DD07993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD2AC5FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3734,51 +2815,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F4B303F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1916AA3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3820,257 +2901,145 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="835653346">
+  <w:num w:numId="1" w16cid:durableId="407652437">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="56980207">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="950551942">
+  <w:num w:numId="2" w16cid:durableId="23672323">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="407652437">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="23672323">
+  <w:num w:numId="3" w16cid:durableId="1094672584">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1094672584">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="4" w16cid:durableId="1922450215">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...7 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00C27A30"/>
-[...101 lines deleted...]
-    <w:rsid w:val="00FA0629"/>
+    <w:rsidRoot w:val="00F90119"/>
+    <w:rsid w:val="002B4EA1"/>
+    <w:rsid w:val="003A1CAE"/>
+    <w:rsid w:val="00622981"/>
+    <w:rsid w:val="0064562B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F90119"/>
+    <w:rsid w:val="00FA1BAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="069F2CCF"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="02D3AB5E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7E274FC3-1F7C-4DC0-B825-E79C0B507A1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4404,1395 +3373,791 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0086542B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CF2957"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F90119"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CF2957"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CF2957"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F90119"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="00CF2957"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00CF2957"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F90119"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CF2957"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CF2957"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F90119"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...17 lines deleted...]
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004C16CA"/>
+    <w:rsid w:val="00F90119"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F90119"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004442B0"/>
+    <w:rsid w:val="00F90119"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004442B0"/>
+    <w:rsid w:val="00F90119"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004442B0"/>
+    <w:rsid w:val="00F90119"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004442B0"/>
+    <w:rsid w:val="00F90119"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005418A1"/>
-[...24 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F90119"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...981 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014048" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014272" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014270" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Account/Account/Login?ReturnUrl=%2FShared%2FKnowledgeCenter%2FPages%2FSPUNstaffTools" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1996" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014272" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014271" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014270" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Account/Account/Login?ReturnUrl=%2FShared%2FKnowledgeCenter%2FPages%2FSPUNstaffTools" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5899,719 +4264,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1190</Words>
-  <Characters>6788</Characters>
+  <Words>1219</Words>
+  <Characters>6949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7963</CharactersWithSpaces>
+  <CharactersWithSpaces>8152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Maria Fernanda Bohorquez</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>