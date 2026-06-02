--- v0 (2025-10-10)
+++ v1 (2026-06-02)
@@ -1,2940 +1,2715 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1E55C435" w14:textId="5A0DB87F" w:rsidR="00C27A30" w:rsidRPr="00523074" w:rsidRDefault="00C27A30" w:rsidP="00C27A30">
+    <w:p w14:paraId="6365C9CB" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00523074">
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sustainable Procurement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E55C47C" w14:textId="77777777" w:rsidR="004C16CA" w:rsidRPr="00523074" w:rsidRDefault="004C16CA" w:rsidP="004C16CA">
+    <w:p w14:paraId="52FB664F" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Procedures"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="77ABF808" w14:textId="36F1D79F" w:rsidR="001E3844" w:rsidRDefault="00230DE0" w:rsidP="001E3844">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1190BE51" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is UNDP’s policy to manage its business in an environmentally responsible manner. It endeavors to protect the quality and diversity of the environment, and continually improve performance in this regard. This means considering the costs of securing raw materials, manufacturing, transporting, storing, handling, using and disposing of  procured products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E1E631" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D48CB8F" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP is committed to sustainable procurement and will maximize environmental, social (including human rights, disability inclusiveness, gender) and economic considerations in the procurement process whenever and wherever possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB5D3D6" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268C9D00" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All UNDP-financed or administered programmes should aim to practice sustainable procurement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6FBDD2" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General Principles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D223AB" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sustainable procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> integrates requirements, specifica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tions and criteria that are compatible with the protection of the environment, social progress and economic development. It seeks to ensure efficient use of resources, improved quality of products and services, and optimized costs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AF0CB3" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sustainable procurement is consistent with general procurement principles of the United Nations and UNDP, namely:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5686DDA2" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF168F2" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00431DFA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Best value for money: The selection of offers that presents the optimum combination of factors such as quality, life cycle costs, environmental and social considerations, and other parameters. Reduced energy and resource consumption throughout the life cycle results in greater efficiencies and long-term cost savings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E53C9BA" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00431DFA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6EDF27" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00431DFA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fairness, integrity and transparency: These principles are guaranteed through incorporating sustainability criteria at the early stages of procurement. Sustainable procurement helps reduce reputational risk and supports UNDP’s public image of integrity and responsibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B73BB4C" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00431DFA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E55489" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00431DFA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Effective international competition: Sustainable procurement must be implemented progressively and in full respect of the right of access to the United Nations market for suppliers from developing countries and countries with economies in transition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E8E468" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00431DFA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328F656A" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00431DFA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The best interests of UNDP: Sustainable procurement aligns procurement with UNDP’s core mission of sustainable development. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4232621C" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EA9468" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...61 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General Considerations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4C1127" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Several of factors influence sustainable procurement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sustainable economic factors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include the costs of products and services over their entire life cycle—acquisition, maintenance, operations and end-of-life management costs, including waste disposal, in line with good financial management. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643AE7EC" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:textAlignment w:val="top"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sustainable social </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and labor factors encompass recognizing equality and diversity, observing core labor standards, ensuring fair working conditions, increasing employment and skills, and developing local communities and their physical infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E03202" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DEB586F" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sustainable environmental factors comprise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> natural resource use and water scarcity, emissions, climate change and biodiversity over the whole product life cycle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AC6EC5" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A224A3E" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identification of adverse social and environmental impacts of products and services is an important task. Since each procurement solution and market is different, it is important for procurement staff and requisitioners to work together to define these impacts alongside traditional economic and efficiency considerations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2086FBBA" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7573C1D1" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00523074">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Early Inclusion of Sustainable Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004C16CA" w:rsidRPr="00523074">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DF786B" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Early inclusion of sustainable procurement in procurement planning helps ensure fairness, transparency and efficiency. There are a number of ways to embed sustainability considerations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1B86B3" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070B552D" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reconsider needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CF5226" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248F5B7D" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A contract title that conveys the relevance of sustainability in the tender</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB5A287" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1528DFE6" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conduct a sustainability risk assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C223FA3" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F03C30" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carry out a market analysis to assess availability of sustainable products and services </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2341CD77" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E740168" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assessment and analysis should match the size of the procurement. Smaller procurements can use simpler methods that are easier to conduct, while larger procurements should have more in-depth scrutiny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3366CEF2" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1DDD6E" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Requirement Definition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E55C482" w14:textId="77777777" w:rsidR="00230DE0" w:rsidRPr="00523074" w:rsidRDefault="00230DE0" w:rsidP="004C16CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="36C46B53" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The requirement definition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is based on the requisition and guided by the outcome of the considerations outlined above. Sustainability requirements should not hinder competition. The process can:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285628FE" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6F69F3" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refer to international standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2940424E" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213C7890" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Use criteria from eco-labels and social labels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E9F811" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DE7027" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Specify more sustainable production and process methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBCCA11" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5181690D" w14:textId="624582EE" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sourcing Responsible Suppliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA7EC3D" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="540"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011EDC2C" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...358 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sourcing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00523074">
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsible suppliers is an important step in minimizing risks to sustainability. A commitment to sustainability should be part of evaluation criteria, and efforts should be made to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ensure that suppliers have the necessary technical capacity, such as previous experience, environmental management systems, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F128C7" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B614E4" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B86A54" w:rsidRPr="00523074">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sustainability Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794C2F73" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="540"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC5554F" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the solicitation and evaluation phases, sustainability criteria should be used together with other evaluation criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to identify the offer that presents the best combination of quality, price and sustainable performance. The financial evaluation should consider life cycle and recycling costs. A background check of potential suppliers can assess their record of social and environmental responsibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F66A9F6" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209342B9" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-PH"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Practitioner’s Guide</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C736C87" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="540"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03174F2A" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...1276 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="004C49FA">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00B60EAB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Practitioner’s Guide for Sustainable Procurement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B242CB5" w14:textId="77777777" w:rsidR="006A1A93" w:rsidRDefault="006A1A93" w:rsidP="00FC1313">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3044A2C0" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542464D6" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable procurement guidance notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D61FE8" w14:textId="77777777" w:rsidR="006A1A93" w:rsidRPr="006A1A93" w:rsidRDefault="006A1A93" w:rsidP="006A1A93">
-      <w:pPr>
+    <w:p w14:paraId="133D425B" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="4E95D9"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All business units are requested to use the following guidance notes when establishing requirements, specifications, terms of reference for the relevant procurement categories. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30276404" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00C01D56">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014273"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C01D56">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="006A1A93" w:rsidRPr="00C01D56">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sustainable Procurement of Paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C146BF" w14:textId="12C2A131" w:rsidR="006A1A93" w:rsidRPr="00C01D56" w:rsidRDefault="000970CF" w:rsidP="006A1A93">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7234C7D0" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="006A1A93" w:rsidRPr="00C01D56">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00B60EAB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Sustainable Procurement of Cooling Assets</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55C3D6D1" w14:textId="77B4462F" w:rsidR="006A1A93" w:rsidRPr="00C01D56" w:rsidRDefault="00000000" w:rsidP="006A1A93">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6DE27903" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="006A1A93" w:rsidRPr="00C01D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00B60EAB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Sustainable Procurement of Pharmaceuticals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5514EA10" w14:textId="373AC190" w:rsidR="006A1A93" w:rsidRPr="00C01D56" w:rsidRDefault="00000000" w:rsidP="006A1A93">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="24494B12" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="006A1A93" w:rsidRPr="00C01D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B60EAB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Sustainable Procurement of Security Services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E64555C" w14:textId="315E732F" w:rsidR="006A1A93" w:rsidRPr="00C01D56" w:rsidRDefault="00000000" w:rsidP="006A1A93">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2AD1C96E" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="006A1A93" w:rsidRPr="00C01D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00B60EAB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Sustainable Procurement of Cleaning Products and Services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A2B7355" w14:textId="27483335" w:rsidR="006A1A93" w:rsidRPr="00C01D56" w:rsidRDefault="00000000" w:rsidP="006A1A93">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D295D46" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="006A1A93" w:rsidRPr="00C01D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00B60EAB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Sustainable Procurement of Hospitality and Conference Management Services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FF42D3D" w14:textId="77777777" w:rsidR="006A1A93" w:rsidRPr="006A1A93" w:rsidRDefault="006A1A93" w:rsidP="006A1A93">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46EC17E0" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4E95D9"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5CD738" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="006A1A93">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Other useful sustainable procurement guidelines for various procurement categories are on the United Nations Global Marketplace (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00B60EAB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>www.ungm.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A1A93">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) under the section “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="006A1A93">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00B60EAB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>resources for UN staff members</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A1A93">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2D63CF" w14:textId="77777777" w:rsidR="006A1A93" w:rsidRDefault="006A1A93" w:rsidP="00FC1313">
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="06B9804D" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157BAE3E" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D830B4" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D13B5D" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DF2DAF" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00523074">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B60EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E55C4D5" w14:textId="77777777" w:rsidR="0001524F" w:rsidRPr="00523074" w:rsidRDefault="0001524F" w:rsidP="0001524F">
+    <w:p w14:paraId="61E876AD" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId21"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1DBE77" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="00B60EAB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360D0905" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00B60EAB">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D31C5E8" w14:textId="77777777" w:rsidR="008D764C" w:rsidRDefault="008D764C" w:rsidP="004442B0">
+    <w:p w14:paraId="306A8CC6" w14:textId="77777777" w:rsidR="00287C56" w:rsidRDefault="00287C56" w:rsidP="00B60EAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F4B8CFB" w14:textId="77777777" w:rsidR="008D764C" w:rsidRDefault="008D764C" w:rsidP="004442B0">
+    <w:p w14:paraId="68536BC6" w14:textId="77777777" w:rsidR="00287C56" w:rsidRDefault="00287C56" w:rsidP="00B60EAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...21 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1E55C4E0" w14:textId="2F1A049E" w:rsidR="004442B0" w:rsidRPr="00162BD1" w:rsidRDefault="00162BD1" w:rsidP="005418A1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75D95290" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRPr="00431DFA" w:rsidRDefault="00B60EAB" w:rsidP="005418A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4513"/>
-        <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="7995"/>
       </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Page</w:t>
+    <w:r w:rsidRPr="00431DFA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00162BD1">
-[...2 lines deleted...]
-    <w:r w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001E3844">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00162BD1">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00431DFA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001E3844">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">                             </w:t>
+    <w:r w:rsidRPr="00431DFA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                           Effective Date: 26/07/2016</w:t>
     </w:r>
-    <w:r w:rsidR="00417A4A">
-[...8 lines deleted...]
-    <w:r w:rsidR="00417A4A">
+    <w:r w:rsidRPr="00431DFA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve">   Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="482748991"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{9ACE3701-40F0-4813-9886-4910AB9E0331}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00B87CB1">
+        <w:r w:rsidRPr="00431DFA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>10</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00431DFA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">                       </w:t>
     </w:r>
-    <w:r w:rsidRPr="00162BD1">
+    <w:r w:rsidRPr="00431DFA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22A0E6A0" w14:textId="77777777" w:rsidR="008D764C" w:rsidRDefault="008D764C" w:rsidP="004442B0">
+    <w:p w14:paraId="30A0699D" w14:textId="77777777" w:rsidR="00287C56" w:rsidRDefault="00287C56" w:rsidP="00B60EAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E2D4A45" w14:textId="77777777" w:rsidR="008D764C" w:rsidRDefault="008D764C" w:rsidP="004442B0">
+    <w:p w14:paraId="4DAA103D" w14:textId="77777777" w:rsidR="00287C56" w:rsidRDefault="00287C56" w:rsidP="00B60EAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4F46108A" w14:textId="3A4CFEF6" w:rsidR="0055621A" w:rsidRDefault="00B87CB1" w:rsidP="0055621A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4620991F" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRDefault="00B60EAB" w:rsidP="0055621A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36DDF1F8" wp14:editId="7B987F52">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09EBF953" wp14:editId="3CC893C2">
           <wp:extent cx="294640" cy="593090"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3247" b="15579"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="294640" cy="593090"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B1E9048" w14:textId="77777777" w:rsidR="0055621A" w:rsidRDefault="0055621A">
+  <w:p w14:paraId="6B9F1572" w14:textId="77777777" w:rsidR="00B60EAB" w:rsidRDefault="00B60EAB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013035B6"/>
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="310249FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1E88000"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3003,349 +2778,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58EB08F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79BE06C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3387,51 +2864,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718D7C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35AA33DC"/>
     <w:lvl w:ilvl="0" w:tplc="0210590A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F716891A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3482,51 +2959,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DD07993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD2AC5FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3568,51 +3045,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F4B303F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1916AA3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3654,236 +3131,145 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="725297404">
+  <w:num w:numId="1" w16cid:durableId="1033656083">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1017195591">
+  <w:num w:numId="2" w16cid:durableId="1555387370">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="358353941">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1970553042">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1995836971">
+  <w:num w:numId="5" w16cid:durableId="92173746">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...7 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00C27A30"/>
-[...77 lines deleted...]
-    <w:rsid w:val="00FC1313"/>
+    <w:rsidRoot w:val="00B60EAB"/>
+    <w:rsid w:val="000A7B74"/>
+    <w:rsid w:val="000C6D1B"/>
+    <w:rsid w:val="00287C56"/>
+    <w:rsid w:val="003F132B"/>
+    <w:rsid w:val="00431DFA"/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1E55C435"/>
+  <w14:docId w14:val="14210E61"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D2193AD5-B5BC-48CA-A3F5-077300CF195D}"/>
+  <w15:docId w15:val="{C677C238-3D3F-451C-AF90-6C671B6ECEAD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4217,2077 +3603,791 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF2957"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF2957"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF2957"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...4 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF2957"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...14 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF2957"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1753 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B60EAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B60EAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BF398F"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B60EAB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=http%3A%2F%2Fwww.ungm.org%2F&amp;data=05%7C02%7Cadenike.akoh%40undp.org%7C044c2db15aa240c9c35808dcc91e64d5%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638606381047567617%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=7Yr5IC%2Bkyg0fWrZgAnomoe2aUKMO%2BD%2Fm4hAOdmRliRY%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1996" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014272" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014271" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sysparm_article=KB0014270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ungm.org/Account/Account/Login?ReturnUrl=%2FShared%2FKnowledgeCenter%2FPages%2FSPUNstaffTools" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6394,677 +4494,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1034</Words>
-  <Characters>5897</Characters>
+  <Characters>5899</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6918</CharactersWithSpaces>
+  <CharactersWithSpaces>6920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Maria Fernanda Bohorquez</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>