--- v0 (2025-10-20)
+++ v1 (2026-05-13)
@@ -15,51 +15,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2108B4B4" w14:textId="77777777" w:rsidR="006578C6" w:rsidRPr="0088209A" w:rsidRDefault="006578C6" w:rsidP="006578C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Descripción General y Principios de Adquisición </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2108B4B5" w14:textId="77777777" w:rsidR="00B022C9" w:rsidRPr="0088209A" w:rsidRDefault="00B022C9" w:rsidP="001721EA">
       <w:pPr>
         <w:rPr>
@@ -417,118 +417,99 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dado que la competencia es la base para una adquisición eficiente, imparcial y transparente, las </w:t>
       </w:r>
       <w:r w:rsidR="00E448AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>unidades de negocio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> son responsables de proteger la integridad del proceso de adquisición y de mantener la imparcialidad en el tratamiento de todas las ofertas. Una adquisición acertada implica franqueza, honradez, registros completos y precisos, rendición de cuentas y confidencialidad. Establece y mantiene reglas y procedimientos que son alcanzables e inequívocos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2108B4C7" w14:textId="2DC62FB1" w:rsidR="00DE503E" w:rsidRPr="00D76190" w:rsidRDefault="00DE503E" w:rsidP="00D76190">
+    <w:p w14:paraId="2108B4C8" w14:textId="6142B999" w:rsidR="006578C6" w:rsidRPr="0088209A" w:rsidRDefault="006578C6" w:rsidP="0088209A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2108B4C8" w14:textId="77777777" w:rsidR="006578C6" w:rsidRPr="0088209A" w:rsidRDefault="006578C6" w:rsidP="0088209A">
+    <w:p w14:paraId="2108B4C9" w14:textId="77777777" w:rsidR="006578C6" w:rsidRPr="0088209A" w:rsidRDefault="006578C6" w:rsidP="0088209A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Competencia Efectiva </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2108B4CA" w14:textId="77777777" w:rsidR="006578C6" w:rsidRPr="0088209A" w:rsidRDefault="006578C6" w:rsidP="0088209A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2108B4CB" w14:textId="1E8833B0" w:rsidR="0027329D" w:rsidRPr="0088209A" w:rsidRDefault="006578C6" w:rsidP="0088209A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Los procesos competitivos deben proporcionar a todos los </w:t>
@@ -836,613 +817,638 @@
     </w:p>
     <w:p w14:paraId="783EE486" w14:textId="0564298F" w:rsidR="00F82978" w:rsidRDefault="00F82978" w:rsidP="00F82978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E9B12DC" w14:textId="4E2F7FCD" w:rsidR="00F82978" w:rsidRDefault="00F82978" w:rsidP="00F82978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F46BB4F" w14:textId="278C8564" w:rsidR="00F82978" w:rsidRDefault="00F82978" w:rsidP="00F82978">
+    <w:p w14:paraId="0F46BB4F" w14:textId="278C8564" w:rsidR="00F82978" w:rsidRPr="00463A23" w:rsidRDefault="00F82978" w:rsidP="00616660">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0928FCC5" w14:textId="77777777" w:rsidR="00F82978" w:rsidRPr="00616660" w:rsidRDefault="00F82978" w:rsidP="00616660">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616660">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616660">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0475CF9C" w14:textId="77777777" w:rsidR="00F82978" w:rsidRPr="00616660" w:rsidRDefault="00F82978" w:rsidP="00616660">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616660">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AA566F" w14:textId="77777777" w:rsidR="00F82978" w:rsidRPr="00616660" w:rsidRDefault="00F82978" w:rsidP="00616660">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616660">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616660">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616660">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC2B418" w14:textId="77777777" w:rsidR="00F82978" w:rsidRPr="00F82978" w:rsidRDefault="00F82978" w:rsidP="00F82978">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B564F33" w14:textId="77777777" w:rsidR="00F82978" w:rsidRPr="0088209A" w:rsidRDefault="00F82978" w:rsidP="00F82978">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0928FCC5" w14:textId="77777777" w:rsidR="00F82978" w:rsidRPr="00F82978" w:rsidRDefault="00F82978" w:rsidP="00F82978">
-[...142 lines deleted...]
-    <w:sectPr w:rsidR="00F82978" w:rsidRPr="0088209A" w:rsidSect="0088209A">
+    <w:sectPr w:rsidR="00F82978" w:rsidRPr="0088209A" w:rsidSect="00616660">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1974" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C02BDD3" w14:textId="77777777" w:rsidR="00BA7B93" w:rsidRDefault="00BA7B93" w:rsidP="006A295A">
+    <w:p w14:paraId="23E27165" w14:textId="77777777" w:rsidR="008E37E0" w:rsidRDefault="008E37E0" w:rsidP="006A295A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="013E6608" w14:textId="77777777" w:rsidR="00BA7B93" w:rsidRDefault="00BA7B93" w:rsidP="006A295A">
+    <w:p w14:paraId="4267950C" w14:textId="77777777" w:rsidR="008E37E0" w:rsidRDefault="008E37E0" w:rsidP="006A295A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2108B515" w14:textId="17B3139F" w:rsidR="0088209A" w:rsidRPr="008C084D" w:rsidRDefault="006178D4" w:rsidP="008C084D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2108B515" w14:textId="59E1D142" w:rsidR="0088209A" w:rsidRPr="00463A23" w:rsidRDefault="006178D4" w:rsidP="008C084D">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r w:rsidRPr="008C084D">
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="008C084D">
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008C084D">
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00737B7F">
+    <w:r w:rsidR="00737B7F" w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="008C084D">
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidRPr="008C084D">
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="008C084D">
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008C084D">
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00737B7F">
+    <w:r w:rsidR="00737B7F" w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="008C084D">
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00616660">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fecha de entrada en vigor:</w:t>
     </w:r>
-    <w:r w:rsidR="00F82978">
+    <w:r w:rsidR="00F82978" w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
-      </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 26/06/2016</w:t>
     </w:r>
-    <w:r w:rsidR="00F82978" w:rsidRPr="00F82978">
+    <w:r w:rsidRPr="00616660">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
-      </w:rPr>
-[...2 lines deleted...]
-    <w:r>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00616660">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
-    <w:r w:rsidR="00F82978">
+    <w:r w:rsidR="00F82978" w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00463A23">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="22"/>
-      </w:rPr>
-      <w:t xml:space="preserve">Versión n.°: </w:t>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versión </w:t>
+    </w:r>
+    <w:r w:rsidR="00463A23" w:rsidRPr="0078130E">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00463A23">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1506006280"/>
         <w:placeholder>
           <w:docPart w:val="7FD217A37A974E95A524762E8C7BE303"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F82978">
+        <w:r w:rsidR="00F82978" w:rsidRPr="00463A23">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="796054E7" w14:textId="77777777" w:rsidR="00BA7B93" w:rsidRDefault="00BA7B93" w:rsidP="006A295A">
+    <w:p w14:paraId="39B13563" w14:textId="77777777" w:rsidR="008E37E0" w:rsidRDefault="008E37E0" w:rsidP="006A295A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22E8177A" w14:textId="77777777" w:rsidR="00BA7B93" w:rsidRDefault="00BA7B93" w:rsidP="006A295A">
+    <w:p w14:paraId="38E87DFF" w14:textId="77777777" w:rsidR="008E37E0" w:rsidRDefault="008E37E0" w:rsidP="006A295A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3955A228" w14:textId="1C03EF84" w:rsidR="00F71568" w:rsidRDefault="003E6827" w:rsidP="00F71568">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3955A228" w14:textId="5AAA7F48" w:rsidR="00F71568" w:rsidRDefault="00463A23" w:rsidP="00F71568">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E084DAE" wp14:editId="0A681375">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3990FD9B" wp14:editId="0B70CD9F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>129540</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>7620</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1870310519" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D4D2C1C" w14:textId="77777777" w:rsidR="00F71568" w:rsidRDefault="00F71568">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AC14B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11869F7E"/>
     <w:lvl w:ilvl="0" w:tplc="041C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2367,191 +2373,202 @@
   <w:num w:numId="2" w16cid:durableId="676689511">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1129323447">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1884823240">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1041250352">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1635452839">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="244072147">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1847329854">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A295A"/>
     <w:rsid w:val="00066C36"/>
     <w:rsid w:val="00077DAE"/>
     <w:rsid w:val="000A1933"/>
     <w:rsid w:val="000D2A4B"/>
     <w:rsid w:val="00134226"/>
     <w:rsid w:val="00160BC9"/>
     <w:rsid w:val="001721EA"/>
     <w:rsid w:val="001769F5"/>
     <w:rsid w:val="00177584"/>
     <w:rsid w:val="00192536"/>
     <w:rsid w:val="001E677A"/>
     <w:rsid w:val="00250560"/>
     <w:rsid w:val="00262C6D"/>
     <w:rsid w:val="0027329D"/>
     <w:rsid w:val="00274531"/>
     <w:rsid w:val="002B5C83"/>
+    <w:rsid w:val="002E6963"/>
     <w:rsid w:val="003317F3"/>
     <w:rsid w:val="00332CE9"/>
     <w:rsid w:val="003C299B"/>
     <w:rsid w:val="003E64D1"/>
     <w:rsid w:val="003E6827"/>
     <w:rsid w:val="00444974"/>
+    <w:rsid w:val="00463A23"/>
     <w:rsid w:val="00474367"/>
     <w:rsid w:val="004B7DEB"/>
     <w:rsid w:val="005123B5"/>
     <w:rsid w:val="00516592"/>
     <w:rsid w:val="0057062E"/>
     <w:rsid w:val="005B48A2"/>
     <w:rsid w:val="005F5F45"/>
     <w:rsid w:val="00613891"/>
+    <w:rsid w:val="00616660"/>
     <w:rsid w:val="006178D4"/>
     <w:rsid w:val="006411DD"/>
     <w:rsid w:val="006578C6"/>
     <w:rsid w:val="006A295A"/>
     <w:rsid w:val="006A7479"/>
     <w:rsid w:val="00700D4A"/>
     <w:rsid w:val="0070538D"/>
     <w:rsid w:val="00737B7F"/>
     <w:rsid w:val="0078327E"/>
+    <w:rsid w:val="007918EB"/>
     <w:rsid w:val="007E3624"/>
     <w:rsid w:val="007F06AC"/>
     <w:rsid w:val="00802939"/>
+    <w:rsid w:val="00873D47"/>
     <w:rsid w:val="0088209A"/>
     <w:rsid w:val="008C084D"/>
     <w:rsid w:val="008D0854"/>
+    <w:rsid w:val="008E37E0"/>
     <w:rsid w:val="00902296"/>
     <w:rsid w:val="00913139"/>
     <w:rsid w:val="00930B05"/>
     <w:rsid w:val="00936C37"/>
     <w:rsid w:val="00956154"/>
     <w:rsid w:val="0099752B"/>
     <w:rsid w:val="009B400E"/>
     <w:rsid w:val="00A02F8F"/>
     <w:rsid w:val="00A5637E"/>
     <w:rsid w:val="00AB0CA9"/>
     <w:rsid w:val="00AC55D4"/>
     <w:rsid w:val="00B022C9"/>
+    <w:rsid w:val="00B35111"/>
     <w:rsid w:val="00B56181"/>
     <w:rsid w:val="00B969A3"/>
     <w:rsid w:val="00BA02B1"/>
     <w:rsid w:val="00BA7B93"/>
     <w:rsid w:val="00C2526E"/>
     <w:rsid w:val="00C26A7F"/>
     <w:rsid w:val="00C9252D"/>
     <w:rsid w:val="00CB5E3A"/>
     <w:rsid w:val="00CD6566"/>
     <w:rsid w:val="00CE19CE"/>
     <w:rsid w:val="00D00DDC"/>
     <w:rsid w:val="00D15F9E"/>
     <w:rsid w:val="00D257B6"/>
     <w:rsid w:val="00D76190"/>
     <w:rsid w:val="00DE503E"/>
     <w:rsid w:val="00DF3260"/>
     <w:rsid w:val="00E11AAD"/>
     <w:rsid w:val="00E1290B"/>
     <w:rsid w:val="00E448AB"/>
     <w:rsid w:val="00E8340E"/>
     <w:rsid w:val="00ED6FAB"/>
     <w:rsid w:val="00F0537A"/>
+    <w:rsid w:val="00F2456C"/>
     <w:rsid w:val="00F71568"/>
     <w:rsid w:val="00F820D3"/>
     <w:rsid w:val="00F82978"/>
     <w:rsid w:val="00FF3899"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2108B4B4"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{20FB6658-A131-47D8-9B82-498F78BDCE45}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3143,232 +3160,250 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0088209A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006178D4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463A23"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7FD217A37A974E95A524762E8C7BE303"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C34BE8A2-0F29-4E98-B147-22EB80F6A74A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00775A77" w:rsidRDefault="0093250F">
           <w:r w:rsidRPr="00763601">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0093250F"/>
     <w:rsid w:val="00775A77"/>
+    <w:rsid w:val="007918EB"/>
+    <w:rsid w:val="008A2E22"/>
     <w:rsid w:val="0093250F"/>
+    <w:rsid w:val="009B41AE"/>
     <w:rsid w:val="00AE0478"/>
+    <w:rsid w:val="00B35111"/>
     <w:rsid w:val="00DC2649"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3769,51 +3804,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0093250F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -4120,50 +4155,100 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -4476,55 +4561,55 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>355</Value>
     </TaxCatchAll>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2620</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2620</Url>
       <Description>POPP-11-2620</Description>
     </_dlc_DocIdUrl>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Descripción General y Principios de Adquisición</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
@@ -4532,243 +4617,186 @@
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A687EA8-0749-42E7-85F3-41E8DC9A81AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EE8C6D8-0CA1-4478-ADBE-2D5265F7E61A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{054674F2-EFAD-481F-B064-2C948B66D3DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{861DDEC6-7435-4AC2-B328-8B0736FA152B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C975E264-80BD-4CC3-900B-F86044A123E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>592</Words>
-  <Characters>3379</Characters>
+  <Characters>3377</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>TEMPLATE FOR LEVEL 3 PROCESSES and SUB PROCESSES</vt:lpstr>
       <vt:lpstr>TEMPLATE FOR LEVEL 3 PROCESSES and SUB PROCESSES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3964</CharactersWithSpaces>
+  <CharactersWithSpaces>3962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>TEMPLATE FOR LEVEL 3 PROCESSES and SUB PROCESSES</dc:title>
   <dc:subject/>
   <dc:creator>S B</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">