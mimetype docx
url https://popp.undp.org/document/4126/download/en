--- v0 (2025-10-19)
+++ v1 (2026-06-05)
@@ -1,2749 +1,4827 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7709FB7D" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="316A5A8C" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sick Leave </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB7E" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="5820863F" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB7F" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="72CB1379" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">General Provisions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB80" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="73B6FB12" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB81" w14:textId="2F7A90CB" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="4DCAD3F4" w14:textId="6264AC66" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff members who are unable to perform their duties due to illness or injury, or whose attendance is prevented by public health requirements, may be granted sick leave under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:anchor="Rule%206.2">
-        <w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>United Nations Staff Rule 6.2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00F24FA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">and in accordance with the provisions of this policy document.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB82" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="79321F90" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB83" w14:textId="701F2B68" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="12F1D50C" w14:textId="4B36B5E5" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">For sick leave specifically related to injury or illness that is considered to be attributable to the performance of official duties on behalf of UNDP, in addition to the relevant provision of this policy document, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Appendix</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15" w:anchor="Appendix%20D">
-        <w:r>
+      <w:hyperlink r:id="rId10" w:anchor="Appendix%20D">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16" w:anchor="Appendix%20D">
-[...12 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">HYPERLINK "https://digitallibrary.un.org/record/4002120?ln=en" \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="3366FF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>D of the UN Staff Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" \h</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">applies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB84" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="6286D90A" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB85" w14:textId="530A17F2" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="6A4150DD" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff members are responsible for informing their supervisors and HR focal points/leave monitors promptly of absence due to injury or illness to enable timely entry into the HR e-Services module. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB86" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="66C80E44" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB87" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="23D83AB2" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Certified sick leave will be granted only on the basis of a medical certificate or report from a medical practitioner licensed to practice where the certificate or report is issued, except in cases of uncertified sick leave as detailed in paragraphs 6 and 7. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB88" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="39507909" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB89" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5F4014DA" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Entitlement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB8A" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="386CCD15" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB8B" w14:textId="45457F59" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="410468F5" w14:textId="0CED012A" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F24FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Staff members are entitled to sick leave, inclusive of certified and uncertified sick leave as described below and in accordance wit</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00F24FA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve">h </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19" w:anchor="Rule%206.2">
-        <w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">HYPERLINK "https://digitallibrary.un.org/record/4002120?ln=en" \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="3366FF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UN Staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr62sickleave/sr62sickleave.doc" \h</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="3366FF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UN Staff</w:t>
+          <w:t>Rule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20">
-        <w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
-        <w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Rule</w:t>
+          <w:t>6.2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId22">
-        <w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613B6009" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE01BBA" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members holding a temporary appointment shall be granted sick leave at the rate of two working days per month of contractual service, the total of which is computed and credited upon appointment of the staff member based on their appointment duration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59947BF8" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3064CB49" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members holding fixed-term appointment with less than three years of continuous service shall be granted sick leave up to 65 working days on full salary and 65 working days on half salary in any period of 12 consecutive months. Three months are equivalent to 65 working days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D78278" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B4EBFE" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members holding a permanent or continuing appointment or who have completed three or more years of continuous service on a fixed-term appointment shall be granted sick leave up to 195 working days on full salary and 195 working days on half salary in any period of 48 consecutive months. Nine months are equivalent to 195 working days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B5D1E4" w14:textId="7B525C1B" w:rsidR="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28DE3D60" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D421BA2" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="006F0DEA" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E19F7BE" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Uncertified Sick Leave </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554210DC" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628DA3C8" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uncertified sick leave may be used when staff members are unable to perform their official duties due to illness or injury or for reasons of family-related emergencies. Staff members may take sick leave, inclusive of uncertified illness or family emergencies, without producing a medical certificate for a consecutive or cumulative maximum of seven working days in an annual cycle starting 1 April of the current year and ending 31 March of the following year. Any balance of un-used uncertified sick leave cannot be carried over from one annual cycle to the next. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED12404" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685FB106" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uncertified sick leave, including days used for family-related emergencies, is part of the total sick leave entitlement as detailed in paragraph 5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1731E2" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E18ADD" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certified Sick Leave </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3598F902" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48958875" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Absence from work for more than seven consecutive working days must be supported by a medical certificate or a medical report issued by a duly qualified medical practitioner to the effect that the staff members are unable to perform their duties by reason of illness or injury. The medical certificate must indicate the date or dates of absence from duty by reason of illness, injury or incapacitation, without identification of diagnosis. The medical certificate or report must be submitted by the staff member by uploading it in the HR e-Services module no later than 20 days following the first day of the sick leave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA0DC54" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5531449A" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A medical certificate or medical report from a duly qualified practitioner is not required under the following circumstances: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E21A9BA" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C791FFB" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a period of absence owing to illness or injury that has already been certified by the UN Medical Director or designated medical officer at the duty station in the form of a ‘sent home’ slip; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCCD119" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157EA206" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a period of absence of up to half a day owing to a visit to a licensed medical practitioner, upon submission of a certified note from the doctor indicating that the staff member consulted the doctor or dentist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361A6FE9" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F440C2C" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick leave up to 20 working days taken cumulatively or consecutively during a 12-month period is approved by the staff member’s supervisor, upon presentation by the staff member of medical certificates, medical reports, ‘sent home’ slips or confirmation of medical appointment/consultation letters. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6093B53F" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="451"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9D13BF" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For sick leave beyond 20 working days, the staff member must submit the required medical certificate, the MS 24 form and medical report directly to the United Nations Division of Health-Care Management and Occupational Safety and Health (UN DHMOSH) or designated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">medical officer for certification as soon as possible and not later than the 20th working day following the initial absence from duty/ the office. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0B4268" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FF5638" w14:textId="21A46C53" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a medical certificate or report is not submitted as per paragraphs 8 and 10 or if the sick leave is not certified by the UN Medical Director or designated medical officer, the absence shall be treated for administrative purposes as unauthorized absence in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00F24FA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UN Staff Rule 5.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00F24FA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId23">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c) (ii).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9B4BED" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FB8C" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...221 lines deleted...]
-    <w:p w14:paraId="7709FB9C" w14:textId="62349B5A" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="06BCBC09" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...7 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Late submissions of the required medical certificate or report as well as determination by the Administrator or designated representative that the late submission was attributable to circumstances beyond the staff member’s control, e.g., medical condition, will result in the absence being charged to sick leave upon certification by the UN Medical Director or designated medical officer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11866AA8" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0056020C">
-[...22 lines deleted...]
-    <w:p w14:paraId="7709FB9E" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    </w:p>
+    <w:p w14:paraId="6CB66A26" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7709FB9F" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members on sick leave may be required, at any time, to submit a medical certificate in respect to their condition or to undergo examination by a medical practitioner designated by UN DHMOSH.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1319B5" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBA0" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...43 lines deleted...]
-    <w:p w14:paraId="7709FBA4" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="50CE0FCB" w14:textId="3BDC7103" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sick leave may be refused or the unused portion withdrawn if it is determined by UN DHMOSH that the staff member is able to return to work or if the staff member does not attend a medical examination when required to do so. The staff member is entitled to seek a review of the matter, in which case it is referred to another medical practitioner or to a medical board acceptable to both the United Nations Medical Director and the staff member in accordance wit</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00F24FA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">h </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00F24FA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UN Staff Rule 6.7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00F24FA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C40ACD3" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBA6" w14:textId="77C535CD" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="2832D878" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="7709FBA7" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members on sick leave who need to leave their duty station must, prior to departing, provide confirmation from their medical practitioner that they are fit to travel, and their contact address to the designated Human Resources/Operations focal point at the duty station.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A747D0" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBA8" w14:textId="3783F9BA" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="497AD6B2" w14:textId="12E85729" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...5 lines deleted...]
-        <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorized absences due to an injury or illness attributable to service shall be charged to the sick leave of the staff member. For this purpose, the staff member may be granted a special sick leave credit equal to the authorized service-incurred sick leave in accordance with and subject to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
-          </w:rPr>
-[...251 lines deleted...]
-            <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Appendix D to the UN Staff Rules</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId31">
-        <w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00F24FA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBB4" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="088B463B" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBB5" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6211F78F" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sick Leave on Half Pay and Combination with Annual Leave or Part-time Work (Half Duty) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBB6" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="665316A4" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBB7" w14:textId="5C17216A" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="1C988EC9" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="7709FBB8" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When staff members have exhausted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their entitlement to sick leave on full pay, further sick leave will be charged to the sick leave on half-pay entitlement as per paragraphs 5 (b) and (c) until the entitlement to sick leave on full pay arises again after the four-year period for the initial entitlement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AA7C81" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBB9" w14:textId="736590F9" w:rsidR="0037188C" w:rsidRDefault="00687162">
+    <w:p w14:paraId="5E771F47" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>S</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="7709FBBA" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+        <w:t xml:space="preserve">Staff members on sick leave with half pay may elect to maintain their full-pay status by supplementing their half-pay sick leave with any accrued annual leave until such annual leave is exhausted.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF7CC66" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBBB" w14:textId="7B9AFC36" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="2F692438" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="7709FBBC" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When staff members on sick leave are medically cleared by UN DHMOSH to return to duty on a half-time basis, they will remain on full-pay status by using their sick leave at half-pay entitlement. (Refer to ‘Part-time Employment’ under Flexible Work Arrangements)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9F56E7" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBBD" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4ED5BE99" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Extension of Fixed-term and Temporary Appointments for Use of Sick Leave Entitlement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBBE" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="78FDD5F6" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBC0" w14:textId="2FE6BC53" w:rsidR="0037188C" w:rsidRDefault="007C3E37" w:rsidP="00E36B49">
+    <w:p w14:paraId="3D062B2A" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="7709FBC1" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When staff members on a fixed-term or temporary appointment are incapacitated for service by reason of an illness that continues beyond the date of expiration of the appointment, they shall be granted an extension of their appointment, after consultation with the United Nations Medical Director or designated medical officer, for the continuous period of certified illness up to the maximum entitlement to sick leave at full pay, and in the case of fixed-term appointments at half pay as per paragraphs 5 (b) and (c). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B2BA35" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="451" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="451"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBC2" w14:textId="6E9DF7F1" w:rsidR="0037188C" w:rsidRDefault="007C3E37" w:rsidP="00710C96">
+    <w:p w14:paraId="539E55D3" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="7709FBC3" w14:textId="511158E9" w:rsidR="0037188C" w:rsidRDefault="007C3E37" w:rsidP="00710C96">
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When staff members’ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fixed-term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or temporary appointments are extended solely to enable them to use their sick leave entitlement, the following applies: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4F5FEF" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1224" w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7709FBC4" w14:textId="66718E1D" w:rsidR="0037188C" w:rsidRDefault="00854BF4" w:rsidP="00710C96">
+        <w:ind w:left="1224" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No further entitlement to salary increment, annual leave, sick leave, parental leave or home leave; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C203D54" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1224" w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="7709FBC5" w14:textId="2D65D39D" w:rsidR="0037188C" w:rsidRDefault="00854BF4">
+        <w:ind w:left="1224" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continued accrual of service credit towards repatriation grant if the staff members have not returned to their home country; and  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDD6966" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="7709FBC6" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continued accrual of service credit towards death benefit in the event of death during the period of extension. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08215C81" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="871" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="871"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBC7" w14:textId="6BED6E79" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="02E66A4D" w14:textId="766475EA" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...41 lines deleted...]
-        <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick leave on half pay during the period of extension may not be supplemented by annual leave, i.e., the provisions in paragraph 19 do not apply when the staff members’ appointments are extended solely to enable them to use their sick leave entitlement. In the event of death of the staff member, the period prior to the death may be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the determination of the death benefit provided in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UN Staff Rule 9.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006F7ED0">
-        <w:rPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="3366FF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
-        <w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="3366FF"/>
-            <w:sz w:val="24"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">(a). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBC8" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="5C88D09B" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBC9" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="07B7B2D7" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Before Exhaustion of Sick Leave Entitlement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBCA" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="2D549522" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBCB" w14:textId="22B9B2FD" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...40 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="20EA0794" w14:textId="081B55C0" w:rsidR="00F24FA7" w:rsidRPr="006F0DEA" w:rsidRDefault="00F24FA7" w:rsidP="006F0DEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cases where staff members are approaching exhaustion of  their entitlement to sick leave with full pay, the designated HR focal point must bring the situation to the attention of OHR, which will contact the United Nations Medical Director in order to determine whether those staff members should be considered for a disability benefit under article 33 (a) of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="006F0DEA">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Regulations, Rules and Pension Adjustment System of the United Nations Joint Staff</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId35">
-        <w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="006F0DEA">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId36">
-        <w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="006F0DEA">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Pension Fund</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId37">
-        <w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="006F0DEA">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006F0DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(UNJSPF) while they are is on sick leave with half pay. UN DHMOSH, via OHR, shall periodically contact offices with instructions for the submission of cases for consideration for disability benefit.  (Refer to Termination of Appointment for Reasons of Health)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBCC" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="32D9B9A4" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="006F0DEA" w:rsidRDefault="00F24FA7" w:rsidP="006F0DEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D318485" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Exhaustion of Sick Leave Entitlement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBCD" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="7FB5AE4A" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBCE" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="77EC5420" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">When the entitlement to sick leave has been exhausted, further absences due to illness or injury shall be charged to any annual leave that the staff member may have accrued. When the entitlements to sick leave and annual leave have been fully exhausted, the staff member may be placed on special leave without pay, subject to approval by the Director, Office of Human Resources (OHR). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBCF" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="40644A95" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="451" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="451"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBD0" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="628E12D0" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">When the staff member is being considered for a disability benefit and all paid leave (i.e., sick leave and annual leave) entitlements have been exhausted because of a delay in the medical determination of the staff member’s incapacity for further service or in the decision by the United Nations Staff Pension Committee whether to award a disability benefit, the staff member will be placed on special leave with half pay until the date of such a decision. This provision does not apply if the staff member does not pursue consideration for the UN disability benefit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBD1" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="7F74A9D9" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBD2" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="39A4E670" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Effect of Sick Leave on other Entitlements  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBD3" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="0629333A" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBD4" w14:textId="152587F7" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="759EF80E" w14:textId="1BB55B5A" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>A staff member shall continue to accrue annual leave while on sick leave with full-pay status, while absent from work under an agreed arrangement combining a half day of annual leave with a full day of sick leave at half pay, and while absent from work under an officially agreed arrangement whereby half-time duty is combined with a full day of sick leave at half pay, in accordance with</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
-        <w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00F24FA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId39" w:anchor="Rule%205.3">
-        <w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UN Staff Rule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId40">
-        <w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId41">
-        <w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>5.</w:t>
-[...6 lines deleted...]
-          <w:t>3</w:t>
+          <w:t>5.3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId42">
-        <w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="00F24FA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="7709FBD5" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) and (b).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9F35EE" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBD6" w14:textId="67C34227" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="6CE4ED9C" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="7709FBD7" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accrual of annual leave is subject to the staff members being in full-pay status and therefore no annual leave will accrue during periods of sick leave at half pay, except when the staff members request to combine each day of sick leave at half pay with one half day’s annual leave to maintain their full pay status as per paragraph 19.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257C6725" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBD8" w14:textId="48CDC8DB" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="308DB874" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7709FBD9" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periods of sick leave, whether on full or half pay, except for situations described in paragraphs 22 and 23 shall not affect the accrual of service credits, where applicable, towards salary increment, home leave, termination indemnity and repatriation grant. Sick leave on full pay or half pay does not affect participation in the United Nations Joint Staff Pension Fund. The staff </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and UNDP’s contributions remain the same (i.e., full contribution) during sick leave with half pay. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EA14F4" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBDA" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="7A32B42C" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff members who are on sick leave with half pay after exhausting their sick leave on full pay and who cannot be maintained on full-pay status through a combination of sick leave on half pay with accrued annual leave or half-time duty, shall receive: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBDB" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="0636EC88" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBDC" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="041CCA4B" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Half of their base salary and post adjustment, where applicable; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBDD" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="5F894B27" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBDE" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="311501F1" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The full amount of the following allowances and benefits: dependency allowance, language allowance, education grant, mobility and hardship allowance, rental subsidy and health insurance subsidy, as applicable, depending on the staff member’s type of appointment. Individual allowances and benefits linked to the performance of functions under defined circumstances, as is the case for special post allowance, salary differential or night differential, shall not be payable.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBDF" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="0DF84E2D" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBE0" w14:textId="199F489C" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...14 lines deleted...]
-    <w:p w14:paraId="7709FBE1" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="09DBBCBD" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick Leave during Periods of Annual Leave and Parental Leave </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE44E77" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00710C96">
-        <w:rPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBE2" w14:textId="0EB1545A" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="4AA300B9" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Any illness during annual leave, including home leave, family visit and reverse education grant travel, may be approved as certified sick leave if such illness is certified in accordance with paragraphs 10 and 11. The days of absence due to illness reported immediately preceding or following a period of annual leave authorized in advance are treated separately as sick leave (uncertified or certified) in the normal way. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBE3" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="6A5F9CB6" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBE4" w14:textId="02085385" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="710BD458" w14:textId="177E52CE" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...32 lines deleted...]
-        <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No sick leave will be granted during paid parental leave, except when serious (life-threatening) complications arise during the prenatal and postnatal leave of birth parents as determined by UN DHMOSH and in line with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="00F24FA7">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="3366FF"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UN Staff Rule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C80D20">
-        <w:rPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="3366FF"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6.3</w:t>
       </w:r>
-      <w:r w:rsidR="00E71F08">
-[...12 lines deleted...]
-    <w:p w14:paraId="7709FBE5" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (d). If, on expiration of parental leave, a staff member is unable to return to duty because of illness, such absence will be charged to sick leave upon presentation of a medical certificate in accordance with paragraphs 10 and 11. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDE3930" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBE6" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0144E525" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Sick Leave and Inability to Perform Duties Related to Public Health Crises</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBE7" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="4B1775E9" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBE8" w14:textId="1478B829" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="5E1351B2" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7709FBE9" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cases of a public health crisis, as declared the WHO, which may affect a staff member through contact with a suspected or confirmed medical case, staff and their family members must immediately notify UN DHMOSH or the designated medical officer at the duty station. Staff members should not report to duty. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26320E1B" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="451" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="451"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBEA" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37" w:rsidP="00710C96">
+    <w:p w14:paraId="6953DF9F" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>When offices are open,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">staff members who are unable to perform their functions: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBEB" w14:textId="763DC221" w:rsidR="0037188C" w:rsidRDefault="007C3E37" w:rsidP="00710C96">
+    <w:p w14:paraId="51B6D158" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7709FBEC" w14:textId="3A4D5689" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by reason of illness related to the public health crises, will be granted certified sick leave; or  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D89FD19" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7709FBED" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by reasons of quarantine at the direction of UN DHMOSH will be granted Special Leave with Full Pay (SLWFP).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BFAA02" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="811" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="811"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBEE" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="10E9E75F" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">When offices are closed, staff members who are on sick leave at the time the offices are closed, will be placed on SLWFP as from the day they were expected to report for duty following exhaustion of their approved certified/uncertified sick leave.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBEF" w14:textId="77777777" w:rsidR="0037188C" w:rsidRPr="00710C96" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="785DD66A" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="451" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="451"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709FBF0" w14:textId="5CBFD135" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+    <w:p w14:paraId="42F79579" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId49"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The above provisions on public health crises may be amended and superseded, as appropriate, by administrative guidelines issued at the direction of United Nations Medical Director. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04244DC4" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F24FA7">
+      <w:headerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="even" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="first" r:id="rId38"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1121" w:right="1795" w:bottom="1528" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="158C7800" w14:textId="77777777" w:rsidR="004D716D" w:rsidRDefault="004D716D">
+    <w:p w14:paraId="5CBC83DE" w14:textId="77777777" w:rsidR="004712B7" w:rsidRDefault="004712B7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C77B33A" w14:textId="77777777" w:rsidR="004D716D" w:rsidRDefault="004D716D">
+    <w:p w14:paraId="0C679596" w14:textId="77777777" w:rsidR="004712B7" w:rsidRDefault="004712B7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7709FBF7" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69476E22" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRDefault="00F24FA7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7709FBF8" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+  <w:p w14:paraId="7458F407" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRDefault="00F24FA7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7709FBF9" w14:textId="55336B90" w:rsidR="0037188C" w:rsidRDefault="00710C96">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14136313" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRPr="006F0DEA" w:rsidRDefault="00F24FA7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000934F5">
-      <w:rPr>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000934F5">
-      <w:rPr>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00710C96">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 22/02/2016 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00710C96">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="006F0DEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-935437396"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{7F2D7455-3D7C-41FA-BCC7-213D5E709EBA}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00941AD8">
+        <w:r w:rsidRPr="006F0DEA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7709FBFA" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="696D1D6F" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRDefault="00F24FA7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7709FBFB" w14:textId="77777777" w:rsidR="0037188C" w:rsidRDefault="007C3E37">
+  <w:p w14:paraId="1A0F1247" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRDefault="00F24FA7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28268AB0" w14:textId="77777777" w:rsidR="004D716D" w:rsidRDefault="004D716D">
+    <w:p w14:paraId="27061ADF" w14:textId="77777777" w:rsidR="004712B7" w:rsidRDefault="004712B7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AA8B71B" w14:textId="77777777" w:rsidR="004D716D" w:rsidRDefault="004D716D">
+    <w:p w14:paraId="60DA7FDA" w14:textId="77777777" w:rsidR="004712B7" w:rsidRDefault="004712B7" w:rsidP="00F24FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7709FBF5" w14:textId="77777777" w:rsidR="00710C96" w:rsidRDefault="00710C96" w:rsidP="00710C96">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1822FAA2" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00710C96">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7709FBFC" wp14:editId="755D5D3F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="196145C2" wp14:editId="43BDF406">
           <wp:extent cx="304800" cy="578498"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="17704"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309373" cy="587177"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7709FBF6" w14:textId="77777777" w:rsidR="00710C96" w:rsidRDefault="00710C96" w:rsidP="00710C96">
+  <w:p w14:paraId="10F5DC24" w14:textId="77777777" w:rsidR="00F24FA7" w:rsidRDefault="00F24FA7" w:rsidP="00710C96">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09D979FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2ECEDA6"/>
     <w:lvl w:ilvl="0" w:tplc="A468D5BA">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="436"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -4854,201 +6932,129 @@
   <w:num w:numId="4" w16cid:durableId="1372340162">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1556237057">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1902476417">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="678890484">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1064371143">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1488085570">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1743524878">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0037188C"/>
-[...85 lines deleted...]
-    <w:rsid w:val="00FB4C6E"/>
+    <w:rsidRoot w:val="00F24FA7"/>
+    <w:rsid w:val="000C4ADF"/>
+    <w:rsid w:val="002969DE"/>
+    <w:rsid w:val="004712B7"/>
+    <w:rsid w:val="00693114"/>
+    <w:rsid w:val="006F0DEA"/>
+    <w:rsid w:val="007C71B4"/>
+    <w:rsid w:val="00841C9A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F24FA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7709FB7D"/>
-  <w15:docId w15:val="{47218475-FE73-4401-BF61-B6A697BFD215}"/>
+  <w14:docId w14:val="0310A7E2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0EEC7466-72B4-4A71-B851-E3BC47AEA770}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5163,855 +7169,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...803 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6194,977 +7396,920 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F24FA7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E32C41"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F24FA7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr62sickleave/sr62sickleave.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr62sickleave/sr62sickleave.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/UNJSPF_Web/pdf/RegRul/RegulationsRulesPAS_2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr62sickleave/sr62sickleave.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr51annualleave/sr51annualleave.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unjspf.org/wp-content/uploads/2024/01/2024-UNJSPF-Regulations-1-January-2024-English-1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr51annualleave/sr51annualleave.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr62sickleave/sr62sickleave.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr51annualleave/sr51annualleave.doc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr62sickleave/sr62sickleave.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr911lastdayfor/sr911lastdayfor.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr51annualleave/sr51annualleave.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr62sickleave/sr62sickleave.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/UNJSPF_Web/pdf/RegRul/RegulationsRulesPAS_2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/browse-by-source/staff-rules" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr51annualleave/sr51annualleave.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr62sickleave/sr62sickleave.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/UNJSPF_Web/pdf/RegRul/RegulationsRulesPAS_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4002120?ln=en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/sr62sickleave/sr62sickleave.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2924</Words>
-  <Characters>15647</Characters>
+  <Words>2750</Words>
+  <Characters>15681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>325</Lines>
-  <Paragraphs>116</Paragraphs>
+  <Lines>130</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18455</CharactersWithSpaces>
+  <CharactersWithSpaces>18395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Sick Leave Policy</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>