--- v0 (2025-10-10)
+++ v1 (2026-05-15)
@@ -1,4049 +1,5567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4F51C576" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="60AB6431" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Authorizing Official Business Travel  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C577" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="2A2F929B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C578" w14:textId="47070F80" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="7E180B56" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B51C38">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All business travel organized and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paid</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the organization should be approved prior to travel, and before any prepayments can be made. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C579" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="7B77E9EF" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C57A" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="4256743A" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Approval prior to the trip </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>insures</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the activity is approved; funds are available for reimbursement of expenses; travel is allowable on the funds; and staff members are covered under compensation insurance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C57B" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="09B5BF66" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C57C" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="1C7C55DE" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The use of virtual technology, instead of travel, as a means of communication is strongly encouraged.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C57D" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="68F6E6C2" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="501"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Travel should occur only when there is significant added value to the organization and our stakeholders that cannot be accomplished through conference calls, videoconferencing, or web conferencing (e-meetings). As part of the approval process for travel, managers are required to certify that there are no alternative means which are feasible to meet the objectives of the proposed travel. The approved travel request is confirmation that a staff member is authorized to travel on official duty for UNDP. It defines the entitlements and parameters of authorized travel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C57E" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="62FF9AC2" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C57F" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="02E0EF1B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Furthermore, senior management approval is required for delegations of two or more staff per Bureau, in a similar substantive role, to participate in UN meetings.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C580" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="0A417E22" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C581" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="0D908EFC" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4F51C582" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once managers have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the need for travel, and certified that there is no alternative means to meet the objectives of the proposed travel, the following steps will be followed:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCA1F98" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C583" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D" w:rsidP="00696F75">
+    <w:p w14:paraId="4E2AF4CE" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="36"/>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Creation of the Travel Request (TR) and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C584" w14:textId="48DFDE1C" w:rsidR="00AF2F18" w:rsidRDefault="0064294D" w:rsidP="00696F75">
+    <w:p w14:paraId="60FE5854" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Approval of the request. Travel request creation and approval take place within </w:t>
       </w:r>
-      <w:r w:rsidR="00351BC1">
-[...3 lines deleted...]
-    <w:p w14:paraId="4F51C585" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188F7206" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C586" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="00696F75">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="52160C0C" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="641" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Creation of the Travel request (TR) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D90738" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0064294D">
-[...10 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="4AF6C789" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="501" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The TR is a formal document to secure approval to incur travel expenses and undertake travel status. The request must be submitted for all travel performed by individuals traveling on official business organized and due to be paid by UNDP. The request is created in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7851A497" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="501" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F241C2E" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="501" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3250D4E6" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="501" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62044356" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="501" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58981488" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="501" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D587A86" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="501" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26614DB5" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="501" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DEEE939" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="501" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5176330E" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C588" w14:textId="51F3AEA6" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
-[...83 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3E9189F6" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Travel approval </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C58C" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="70666F17" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C58D" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="24C0C58F" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A request to travel shall be authorized as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C58F" w14:textId="34DC0719" w:rsidR="00AF2F18" w:rsidRDefault="00AF2F18">
+    <w:p w14:paraId="1267D0B3" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8637" w:type="dxa"/>
         <w:tblInd w:w="722" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="7" w:type="dxa"/>
           <w:right w:w="5" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1796"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="4411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF2F18" w14:paraId="4F51C593" w14:textId="77777777">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="11BAB5C3" w14:textId="77777777" w:rsidTr="00F71325">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51C590" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="33BE1D06" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51C591" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="1F6C3949" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Travel by</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51C592" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="15DE71A6" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Authorized by</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF2F18" w14:paraId="4F51C597" w14:textId="77777777">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="2D4D994D" w14:textId="77777777" w:rsidTr="00F71325">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1796" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51C594" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="42DBC61E" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Headquarters</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51C595" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="044C434B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">General </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C596" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="7CBE5847" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of the organizational unit funding the travel </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF2F18" w14:paraId="4F51C59B" w14:textId="77777777">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="528249CD" w14:textId="77777777" w:rsidTr="00F71325">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C598" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="00AF2F18">
+          <w:p w14:paraId="14FEDC0B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C599" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="104C46E6" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Bureau Head </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C59A" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="5948A22C" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrator or Associate Administrator </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF2F18" w14:paraId="4F51C5A0" w14:textId="77777777">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="2C2F3C16" w14:textId="77777777" w:rsidTr="00F71325">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C59C" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="00AF2F18">
+          <w:p w14:paraId="6B5612D0" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C59D" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="601CB17E" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrator </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C59E" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="47D21965" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Associate Administrator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2B0AF5" w14:textId="77777777" w:rsidR="001759B9" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="622523BC" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Associate Administrator </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C59F" w14:textId="642CEA72" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="45D8E0A7" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrator </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF2F18" w14:paraId="4F51C5A4" w14:textId="77777777">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="300AA410" w14:textId="77777777" w:rsidTr="00F71325">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1796" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C5A1" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="2B20F488" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Country </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Offices  and</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> other Business Units outside of New York</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C5A2" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="2A51C566" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="103"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">General  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C5A3" w14:textId="71D8A737" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="1E0E922E" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Resident Representative </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF2F18" w14:paraId="4F51C5A8" w14:textId="77777777">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="23F9101D" w14:textId="77777777" w:rsidTr="00F71325">
         <w:trPr>
           <w:trHeight w:val="754"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C5A5" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="00AF2F18">
+          <w:p w14:paraId="2344B9E1" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51C5A6" w14:textId="1F93E61D" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="1E9BABD5" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="103" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="103"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Resident Representative </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51C5A7" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="551BBB9B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of the Regional Bureau </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F51C5A9" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="24EBE41B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="65" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5AA" w14:textId="0FEE2001" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="089AA2CC" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">In exceptional cases, where the staff member is orally approved to travel, and ticket issuance must occur immediately, the TR shall be created and approved within 24 hours of the verbal approval. In New York, exceptional cases are approved by the Chief of General Operations or the Travel Services Section Manager, General Operations, Bureau for Management Services. Outside of New York, the Resident Representative, their deputy, or the Head of Regional Bureau must approve exceptions. In such cases, subsequent written confirmation is required by the staff member's supervisor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5AB" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="2F642E6C" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="64" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5AE" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3155B58F" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Delegation of Authority</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5AF" w14:textId="26964FE4" w:rsidR="00AF2F18" w:rsidRDefault="0064294D" w:rsidP="00013EC7">
+    <w:p w14:paraId="4022FE00" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2684"/>
         </w:tabs>
         <w:spacing w:after="64" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00013EC7">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5B0" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="197711AE" w14:textId="2320DD69" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="501" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authorizer can delegate the role of travel approver if this is done formally in writing and understood and accepted in writing by the person who is delegated. The written delegation should include a description of the authorities being delegated, effective date of the delegation and any specific limitations imposed including restrictions on further delegation. Duty travel should not be authorized by an official reporting to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Administrator’s travel, which is authorized by the Associate Administrator.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EE0539" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Under no circumstances shall a staff member authorize or process his/her own travel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+    </w:p>
+    <w:p w14:paraId="514B1A59" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493E9C7A" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel of Individual Contractors (IC) and Non-staff Members </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0205CD7D" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="66" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A8EDBB" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="501" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICs, or consultants, are not UN/UNDP staff members, if travel is required in their Terms of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:t>with the exception of</w:t>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reference</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...65 lines deleted...]
-    <w:p w14:paraId="4F51C5B5" w14:textId="37046A11" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then their remuneration should also cover their travel costs. The IC agreement should spell out in detail the responsibilities of the parties and how the travel should be compensated, arranged, and facilitated. ICs are not covered by Appendix D of the Staff Rules and should make their own travel insurance arrangements. Please refer to the IC policy under Procurement section. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an IC must undertake duty travel paid by the organization, the policy and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">procedures outlined herewith apply. The policy detailing the route mode and standard of accommodation established for the contract modality should be referred to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> travel arrangements need to be made for ICs or other non-staff members (Service Contract holders; Government Officials, pro bono service providers, etc.).  When UNDP pays and organizes duty travel it shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the standards established in POPP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B4F70D" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="501"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23768F95" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-[...58 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Group Travel Option</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166F034D" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDE4EFB" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="128"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For one-time workshop participants of 20 or more who are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">non-staff members that do not hold a Service Contract </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and when: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A88BAE4" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="128"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A769026" w14:textId="5F7E7F9F" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="501" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="76C45788" w14:textId="5B31F6F1" w:rsidR="00442918" w:rsidRDefault="00442918" w:rsidP="00442918">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="128"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the total travel payment (e.g. DSA and/or terminal expense) for individual participants </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> less than $500 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4184DB0B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="128"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D41BA6" w14:textId="04D02E0C" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="128"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP provides conference organization services </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B4792D">
-[...3 lines deleted...]
-        <w:t>e.g.</w:t>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B4792D">
-[...49 lines deleted...]
-        <w:t xml:space="preserve">- UNDP provides conference organization services to, partners, </w:t>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partners, donors and other UN agencies, and is requested by these donors/UN agencies to affect </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B4792D">
-[...3 lines deleted...]
-        <w:t>donors</w:t>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a payment</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B4792D">
-[...149 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to participants in cash at a location where banking services are not available</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0435834E" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="128"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13FAEC34" w14:textId="29EB2D13" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="128"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partners, donors and UN Agencies do not mandate the payment of a travel advance (80%) with the balance (20%) processed post travel through a travel claim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C444875" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029C6183" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="128" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For workshops that meet the standard outlined above it is not compulsory to process the travel through the T&amp;E module of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r w:rsidR="00A349DA">
-[...36 lines deleted...]
-        <w:r w:rsidR="00442918" w:rsidRPr="00B4792D">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Quantum. Offices should seek bank cash delivery options where available.  In the absence of a bank delivery option the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00AD35A5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="002E631C" w:rsidRPr="00982B4F">
+        <w:r w:rsidRPr="00AD35A5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>roject C</w:t>
-[...13 lines deleted...]
-          <w:t>sh Advance</w:t>
+          <w:t>roject Cash Advance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00442918" w:rsidRPr="00B4792D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> arrangement can be followed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52641BB6" w14:textId="77777777" w:rsidR="00442918" w:rsidRPr="00B4792D" w:rsidRDefault="00442918" w:rsidP="00B4792D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B4792D">
+    <w:p w14:paraId="44558A20" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="128"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004C6B41">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A0B590" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With the aim </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to reduce</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs as well as the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004C6B41">
+      <w:r w:rsidRPr="00AD35A5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>adminstrative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B4792D">
+      <w:r w:rsidRPr="00AD35A5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D73C33">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> burden, offices should treat group travel of 20 or more participants as a separate project and plan accordingly.  The workshop planning should include the identification and contracting of the venue and negotiation of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>preferential rates, the cost savings of which will be passed on to UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0857A50B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506207D0" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="006D3053">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="501"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel approval through the T&amp;E module of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Quantum has two steps: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A57882">
-[...115 lines deleted...]
-    <w:p w14:paraId="27A1491E" w14:textId="22DC10BD" w:rsidR="00C44D57" w:rsidRPr="00A714BE" w:rsidRDefault="00C44D57">
+    </w:p>
+    <w:p w14:paraId="5BD2A0BC" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="501" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00495AA0">
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="501"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Create and process the TR*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6D34E6" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="501"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Approve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the request</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9324EA" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="3117" w:hanging="262"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*TR creation can be done by the traveler or the travel arranger (who may also be the travel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>processor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FBD1D1" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="3117" w:hanging="262"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAD0A3A" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="3117" w:hanging="262"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct payment requests from Government and UN Agencies where travel is not organized by UNDP should be processed outside of the T&amp;E module of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r w:rsidR="008E718D">
-[...2 lines deleted...]
-      <w:r w:rsidR="00EB1C30">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756E41F6" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="3117" w:hanging="262"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E573FA" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="3117" w:hanging="262"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The IDAM is used for access rights  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9F102A" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="3117" w:hanging="262"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433C0D00" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0064294D">
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+    </w:p>
+    <w:p w14:paraId="71CB88A5" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Approval of Travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5B6" w14:textId="4F3D94AA" w:rsidR="00AF2F18" w:rsidRPr="00A714BE" w:rsidRDefault="00C44D57" w:rsidP="00A714BE">
+    <w:p w14:paraId="2846255E" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261451B4" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="501"/>
-[...277 lines deleted...]
-      <w:r>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="501" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The TR should contain, at minimum, the following information: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5E6" w14:textId="7AD209E8" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="748F35F6" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">of </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>index # (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if available) and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vendor # (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if processing a payment electronically) of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5E7" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="35161AD3" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
+        <w:spacing w:after="35" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Purpose of travel; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5E8" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="2C0FDF41" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">authorized itinerary; and preferred (by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">) itinerary; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5E9" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="77F488D7" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dates of official business; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5EA" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="7B32A433" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ticket cost (if any); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5EB" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="60D241B8" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
+        <w:spacing w:after="35" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mode of transportation; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5EC" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="7D302028" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="501" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Travel advance if any (DSA; terminal, etc.); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AD6032" w14:textId="25536199" w:rsidR="003E7491" w:rsidRDefault="0064294D" w:rsidP="00A714BE">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3A4EA973" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="501"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chart of accounts (COA). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5EF" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
-      <w:pPr>
+    <w:p w14:paraId="76C7719F" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="501" w:hanging="360"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="4F51C5F0" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRPr="00435B82" w:rsidRDefault="0064294D">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="501" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each authorized mission, an approved travel request will be obtained prior to finalizing travel arrangements (issuing tickets, DSA and travel advance). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5EE097" w14:textId="41273A16" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDAD633" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="501" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once the authorizing unit fully approves the TR in the T&amp;E module, the authorization is sent to a travel agency for ticket issuance. The system also issues </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the travel advance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, where applicable, by electronic fund transfer (EFT) within seven (7) calendar days prior to the start date of the travel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C583818" w14:textId="635491FB" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6CDB32" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="501" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regardless of where the TR originates, a copy of the travel authorization is given to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E21C4FC" w14:textId="1A8043AF" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508EDDC0" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="501" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Regardless of where the TR originates, a copy of the travel authorization is given to the </w:t>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="501" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The procedures for creating, approving, modifying or canceling a TR in the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>traveller</w:t>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Quantum are detailed in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002C1C30">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNALL/Quantum user guide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DDDF4D" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CC4A90" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mixing Business Travel with Personal Travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C5F8" w14:textId="0FAF955D" w:rsidR="00AF2F18" w:rsidRPr="00FC1D80" w:rsidRDefault="0064294D" w:rsidP="00FC1D80">
-      <w:pPr>
+    <w:p w14:paraId="55555BFD" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B6E568" w14:textId="5D0BC4FD" w:rsidR="00AD35A5" w:rsidRPr="002C1C30" w:rsidRDefault="00AD35A5" w:rsidP="002C1C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="501" w:hanging="360"/>
-[...96 lines deleted...]
-    <w:p w14:paraId="4F51C5FE" w14:textId="6C5AE1DA" w:rsidR="00AF2F18" w:rsidRPr="00435B82" w:rsidRDefault="00AF2F18">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="501" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When official travel is combined with personal travel, the TR must identify both the “authorized itinerary” and the “preferred itinerary”. At HQ in New York, if approved, the travel agency issues the requested ticketing and collects directly from the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any additional costs resulting from the deviation, where allowed by the carrier. In the COs if additional costs are incurred </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personal travel they are paid directly to the travel agency or reimbursed by the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C1C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718BA138" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...86 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="07962E1E" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B4C467" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="26C8A3FA" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DF5BFC" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="22BF4C01" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D8D812" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5389839F" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE5F863" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4163AA2C" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A76E39A" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1443C8A8" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E066B88" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="45361B8D" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7757F90D" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E677171" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04FA4DDB" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A1C629F" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11896DDA" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FB1DDE1" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60480CE0" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F7BFDD9" w14:textId="77777777" w:rsidR="00FC1D80" w:rsidRDefault="00FC1D80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4722CE8F" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F51C603" w14:textId="1FD37D56" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D5B0DFB" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Roles and Responsibilities  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C604" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+    <w:p w14:paraId="49341B58" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9537" w:type="dxa"/>
         <w:tblInd w:w="2" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="59" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1705"/>
         <w:gridCol w:w="7832"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF2F18" w14:paraId="4F51C607" w14:textId="77777777">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="586263D4" w14:textId="77777777" w:rsidTr="00F71325">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51C605" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="6F09CB8B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>ROLES</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51C606" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="65D285C2" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>RESPONSIBILITIES</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF2F18" w14:paraId="4F51C60D" w14:textId="77777777">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="2806CD03" w14:textId="77777777" w:rsidTr="006D3053">
         <w:trPr>
           <w:trHeight w:val="2172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C608" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="519C9BA0" w14:textId="398A70DC" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>Traveller</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Traveler </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C609" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="000B1A47" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="257" w:right="0" w:hanging="253"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="257" w:right="128"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Agree travel requirements with their manager prior to requesting the initiation of a travel request. Detail the travel requirement </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>in order for</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> a travel request to be raised. The travel requirement should include the latest possible arrival and the earliest possible departure time and preferred mode of travel. The agreement should be recorded in writing or captured electronically.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C60A" w14:textId="759767A5" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="44FBBE67" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="257" w:right="0" w:hanging="253"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="257" w:right="128"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Obtain his/her supervisor’s clearance if traveling for another unit or CO.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C60B" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="08C4607F" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="257" w:right="128"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Create the travel request (optional). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C60C" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="70B6988A" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="256"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF2F18" w14:paraId="4F51C616" w14:textId="77777777">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="6BDC7883" w14:textId="77777777" w:rsidTr="006D3053">
         <w:trPr>
           <w:trHeight w:val="2708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C60E" w14:textId="6B41CFA2" w:rsidR="00AF2F18" w:rsidRDefault="0049574F">
+          <w:p w14:paraId="27F3AEB4" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="13"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Travel </w:t>
             </w:r>
-            <w:r w:rsidR="000A078B">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Processor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C60F" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="4A81F539" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="257" w:right="0" w:hanging="253"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="257" w:right="128" w:hanging="253"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Create the travel request (if the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>traveller</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> has not already done so).  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C610" w14:textId="56C76872" w:rsidR="00AF2F18" w:rsidRDefault="00AE4036">
+          <w:p w14:paraId="76A970A2" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="257" w:right="0" w:hanging="253"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="257" w:right="128" w:hanging="253"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>Process</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> travel request.  </w:t>
+              <w:t xml:space="preserve">Process travel request.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C611" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="5D52EA64" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="257" w:right="0" w:hanging="253"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="257" w:right="128" w:hanging="253"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Application of the travel policy. Ensures the request adheres to the route, mode and standard of accommodation and Daily Subsistence Allowance (DSA) guidelines.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C612" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="50F6DBC3" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:spacing w:after="33" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="33"/>
+              <w:ind w:left="257" w:right="128" w:hanging="253"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Validates the Chart of Accounts (COA) is correct, ensuring sufficient funds are available in the budget. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C613" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="2959B516" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="10" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="257" w:right="0" w:hanging="253"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="257" w:right="128" w:hanging="253"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Use of funds is appropriate and allowable. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C614" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="7184E062" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="257" w:right="128" w:hanging="253"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Confirms the request reflects the travel requirement provided by the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>traveller</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C615" w14:textId="77777777" w:rsidR="00AF2F18" w:rsidRDefault="0064294D">
+          <w:p w14:paraId="11A1162D" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="256"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91F4D" w14:paraId="4F51C61E" w14:textId="77777777" w:rsidTr="00F91F4D">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="2FA3C0FB" w14:textId="77777777" w:rsidTr="006D3053">
         <w:trPr>
           <w:trHeight w:val="2971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C617" w14:textId="77777777" w:rsidR="00F91F4D" w:rsidRPr="00E466A3" w:rsidRDefault="00F91F4D" w:rsidP="00A714BE">
+          <w:p w14:paraId="04083454" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="006D3053">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:ind w:right="128"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E466A3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Approver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C618" w14:textId="77777777" w:rsidR="00F91F4D" w:rsidRPr="00F9728D" w:rsidRDefault="00F91F4D" w:rsidP="00F91F4D">
+          <w:p w14:paraId="49CC1C02" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="252" w:hanging="252"/>
+              <w:ind w:left="252" w:right="128" w:hanging="252"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F9728D">
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Approves the validity of travel as official and authorized. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C619" w14:textId="77777777" w:rsidR="00F91F4D" w:rsidRPr="00F9728D" w:rsidRDefault="00F91F4D" w:rsidP="00F91F4D">
+          <w:p w14:paraId="365B59FC" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="252" w:hanging="252"/>
+              <w:ind w:left="252" w:right="128" w:hanging="252"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F9728D">
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Validates the travel requirement is based upon the latest possible arrival and the earliest possible departure time.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C61A" w14:textId="77777777" w:rsidR="00F91F4D" w:rsidRPr="00F9728D" w:rsidRDefault="00F91F4D" w:rsidP="00F91F4D">
+          <w:p w14:paraId="6997E98B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="252" w:hanging="252"/>
+              <w:ind w:left="252" w:right="128" w:hanging="252"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F9728D">
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Approves delegations of two or more staff in a similar substantive role, per Bureau to participate in UN meetings.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F9728D">
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F9728D">
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C61B" w14:textId="77777777" w:rsidR="00F91F4D" w:rsidRPr="00F9728D" w:rsidRDefault="00F91F4D" w:rsidP="00F91F4D">
+          <w:p w14:paraId="03E760E7" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="252" w:hanging="252"/>
+              <w:ind w:left="252" w:right="128" w:hanging="252"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F9728D">
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certifies that there are no alternative means which are feasible to meet the objectives of the proposed travel. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51C61C" w14:textId="77777777" w:rsidR="00F91F4D" w:rsidRPr="00E466A3" w:rsidRDefault="00F91F4D" w:rsidP="00F91F4D">
+          <w:p w14:paraId="5E7D2481" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="252" w:hanging="252"/>
+              <w:ind w:left="252" w:right="128" w:hanging="252"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F9728D">
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Responsible for controlling the level of </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsible for controlling the level of travel in accordance with budget and greening goals. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E466A3">
+          </w:p>
+          <w:p w14:paraId="01EE579D" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="252" w:right="128" w:hanging="252"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F9728D">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Confirms usage of COA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F91F4D" w14:paraId="4F51C622" w14:textId="77777777" w:rsidTr="00F91F4D">
+      <w:tr w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w14:paraId="21EF652B" w14:textId="77777777" w:rsidTr="006D3053">
         <w:trPr>
           <w:trHeight w:val="1369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C61F" w14:textId="77777777" w:rsidR="00F91F4D" w:rsidRPr="00E466A3" w:rsidRDefault="00F91F4D" w:rsidP="008F09AC">
+          <w:p w14:paraId="382F37B3" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="006D3053">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:ind w:right="128"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E466A3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD35A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F51C620" w14:textId="7C750DF0" w:rsidR="00F91F4D" w:rsidRDefault="00C44D57" w:rsidP="00F91F4D">
+          <w:p w14:paraId="0678A8B2" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="252" w:hanging="252"/>
+              <w:ind w:left="252" w:right="128" w:hanging="252"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">The level one (Travel Processor) and level two </w:t>
+              </w:rPr>
+              <w:t>The level</w:t>
             </w:r>
-            <w:r w:rsidR="003F5B8C">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">(Approver) </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> one (Travel Processor) and </w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>approv</w:t>
+              </w:rPr>
+              <w:t>level two</w:t>
             </w:r>
-            <w:r w:rsidR="003F5B8C">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>al role</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Approver) approval role must be fulfilled by a different individual.</w:t>
             </w:r>
-            <w:r w:rsidR="00F91F4D" w:rsidRPr="00E466A3">
+          </w:p>
+          <w:p w14:paraId="5DEC5FE5" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="252" w:right="128" w:hanging="252"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t>A traveler can submit but cannot process or approve their own travel request</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="606B86E6" w14:textId="19F874F3" w:rsidR="00C44D57" w:rsidRPr="00E466A3" w:rsidRDefault="00C44D57" w:rsidP="00F91F4D">
+          <w:p w14:paraId="5027CCFA" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="252" w:hanging="252"/>
+              <w:ind w:left="252" w:right="128" w:hanging="252"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD35A5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:eastAsia="en-US"/>
-[...40 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">A staff member traveling for another unit shall obtain his/her supervisor’s clearance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F51C623" w14:textId="77777777" w:rsidR="00F91F4D" w:rsidRDefault="00F91F4D">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7808EDFF" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="432" w:firstLine="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099F4581" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="432" w:firstLine="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the approver is not the head of the Bureau the approver should obtain the approval from the Bureau Head. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3A0EB3" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4F51C626" w14:textId="77777777" w:rsidR="00F91F4D" w:rsidRDefault="00F91F4D">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5452C2A4" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Templates and Forms </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51C649" w14:textId="0FC72913" w:rsidR="00AF2F18" w:rsidRDefault="00FC1D80" w:rsidP="00FC1D80">
+    <w:p w14:paraId="459CDB8B" w14:textId="0F18892F" w:rsidR="00DA504D" w:rsidRDefault="00AD35A5" w:rsidP="006D3053">
       <w:pPr>
         <w:spacing w:before="120" w:after="58" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="38638A6B">
+        <w:ind w:left="715" w:hanging="10"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00AD35A5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UNALL/Qua</w:t>
-[...35 lines deleted...]
-          <w:t>ide</w:t>
+          <w:t>UNALL/Quantum user guide</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00AF2F18" w:rsidSect="00FC1D80">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00AD35A5">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1452" w:right="924" w:bottom="1260" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33CE4343" w14:textId="77777777" w:rsidR="00E93828" w:rsidRDefault="00E93828">
+    <w:p w14:paraId="693A8DEC" w14:textId="77777777" w:rsidR="00E915E6" w:rsidRDefault="00E915E6" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="486433DE" w14:textId="77777777" w:rsidR="00E93828" w:rsidRDefault="00E93828">
+    <w:p w14:paraId="338E7EC9" w14:textId="77777777" w:rsidR="00E915E6" w:rsidRDefault="00E915E6" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F51C64E" w14:textId="77777777" w:rsidR="008F09AC" w:rsidRDefault="008F09AC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AADA4D8" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRDefault="00AD35A5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="513" w:firstLine="0"/>
+      <w:ind w:right="513"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F51C64F" w14:textId="77777777" w:rsidR="008F09AC" w:rsidRDefault="008F09AC">
+  <w:p w14:paraId="2299F0A6" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRDefault="00AD35A5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F51C651" w14:textId="3F53A729" w:rsidR="008F09AC" w:rsidRDefault="008F09AC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71C3E6DF" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRPr="006D3053" w:rsidRDefault="00AD35A5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00397CF8">
-      <w:rPr>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00397CF8">
-      <w:rPr>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00435B82">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 09/01/2023 </w:t>
     </w:r>
-    <w:r w:rsidR="009D34A7" w:rsidRPr="009D34A7">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00435B82">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="006D3053">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1475327505"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{118B650D-D4E4-404B-93A8-4D2BD53B2867}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="001854B7">
+        <w:r w:rsidRPr="006D3053">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F51C652" w14:textId="77777777" w:rsidR="008F09AC" w:rsidRDefault="008F09AC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="692FEA3B" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRDefault="00AD35A5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="513" w:firstLine="0"/>
+      <w:ind w:right="513"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F51C653" w14:textId="77777777" w:rsidR="008F09AC" w:rsidRDefault="008F09AC">
+  <w:p w14:paraId="6E39BFA2" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRDefault="00AD35A5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D54A148" w14:textId="77777777" w:rsidR="00E93828" w:rsidRDefault="00E93828">
+    <w:p w14:paraId="45C1741A" w14:textId="77777777" w:rsidR="00E915E6" w:rsidRDefault="00E915E6" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0287B3A3" w14:textId="77777777" w:rsidR="00E93828" w:rsidRDefault="00E93828">
+    <w:p w14:paraId="0ED5E74B" w14:textId="77777777" w:rsidR="00E915E6" w:rsidRDefault="00E915E6" w:rsidP="00AD35A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36E778FF" w14:textId="6161E6A9" w:rsidR="008F09AC" w:rsidRDefault="008F09AC" w:rsidP="00435B82">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="137C3582" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00435B82">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03DAD5FD" wp14:editId="331F88F1">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CC69BCF" wp14:editId="5A542F76">
           <wp:extent cx="301277" cy="581025"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="-1" r="1005" b="17232"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="306209" cy="590536"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7EC285F2" w14:textId="77777777" w:rsidR="008F09AC" w:rsidRDefault="008F09AC" w:rsidP="00435B82">
+  <w:p w14:paraId="1F1D8955" w14:textId="77777777" w:rsidR="00AD35A5" w:rsidRDefault="00AD35A5" w:rsidP="00435B82">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07FF768F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91DC31AC"/>
+    <w:lvl w:ilvl="0" w:tplc="9984F85C">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="087D418E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F022E3D0"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4088,2506 +5606,1956 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5385" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E6D0EC0"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26F253A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="22348844"/>
-    <w:lvl w:ilvl="0" w:tplc="3F6A26B4">
+    <w:tmpl w:val="7E04C968"/>
+    <w:lvl w:ilvl="0" w:tplc="18A256EC">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3628EDBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="27CC23B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="722A364A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1ABE35A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="32567D6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E3BE8C50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="58F4066E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0476673C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D2C6355"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE26E26E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="574F3281"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="845654D8"/>
+    <w:lvl w:ilvl="0" w:tplc="485682DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0D3E3F56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2D16231C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="596C0398">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="319A5DB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="317CDCBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="52EE0A4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9C224E9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8EACF640">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604627D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA2E5812"/>
+    <w:lvl w:ilvl="0" w:tplc="CB4010E4">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44D06E44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B02895C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="66A89810">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44AABF48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CC1CDD06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BE207F34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5FF0DFB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="14823FE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63405B42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F5E849A"/>
+    <w:lvl w:ilvl="0" w:tplc="999EB234">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="256"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="424CD4E6">
+    <w:lvl w:ilvl="1" w:tplc="18340BD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1189"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3C2CE06C">
+    <w:lvl w:ilvl="2" w:tplc="C540A722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1909"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2F7ADB64">
+    <w:lvl w:ilvl="3" w:tplc="35BE1730">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2629"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3A6477AE">
+    <w:lvl w:ilvl="4" w:tplc="0D968260">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3349"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D1067172">
+    <w:lvl w:ilvl="5" w:tplc="04687ADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4069"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="BFD02BBC">
+    <w:lvl w:ilvl="6" w:tplc="8C96BFBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4789"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2C4A9CBC">
+    <w:lvl w:ilvl="7" w:tplc="D10A0186">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5509"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65D070C2">
+    <w:lvl w:ilvl="8" w:tplc="D788021A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6229"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26F253A2"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64776D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7E04C968"/>
-[...1 lines deleted...]
-      <w:start w:val="13"/>
+    <w:tmpl w:val="F5986968"/>
+    <w:lvl w:ilvl="0" w:tplc="14F8DAB4">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1050" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E3A7838"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DA0CCA2"/>
+    <w:lvl w:ilvl="0" w:tplc="E9EEFDDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ECC49E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="788E7FD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F5A23EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3987C64"/>
+    <w:lvl w:ilvl="0" w:tplc="64D0F460">
+      <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3628EDBE">
+    <w:lvl w:ilvl="1" w:tplc="CDBE6E76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27CC23B0">
+    <w:lvl w:ilvl="2" w:tplc="080E4782">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="722A364A">
+    <w:lvl w:ilvl="3" w:tplc="C180CAAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1ABE35A4">
+    <w:lvl w:ilvl="4" w:tplc="B5622748">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32567D6A">
+    <w:lvl w:ilvl="5" w:tplc="67AA5A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E3BE8C50">
+    <w:lvl w:ilvl="6" w:tplc="08748B0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58F4066E">
+    <w:lvl w:ilvl="7" w:tplc="ECB6B6B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0476673C">
+    <w:lvl w:ilvl="8" w:tplc="21AC4520">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C8869B8"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="710F2823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B3C4F8E0"/>
-[...390 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="58785E1C">
+    <w:tmpl w:val="EFE49318"/>
+    <w:lvl w:ilvl="0" w:tplc="70F02E92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="256"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C0C4CA3E">
-[...400 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="999EB234">
+    <w:lvl w:ilvl="1" w:tplc="277E8BC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="256"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1189"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18340BD2">
+    <w:lvl w:ilvl="2" w:tplc="F4A4C6F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="1189"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1909"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C540A722">
+    <w:lvl w:ilvl="3" w:tplc="2CB0E5C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...2 lines deleted...]
-        <w:ind w:left="1909"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2629"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35BE1730">
+    <w:lvl w:ilvl="4" w:tplc="D494E7AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="2629"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3349"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0D968260">
+    <w:lvl w:ilvl="5" w:tplc="68786590">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="3349"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4069"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04687ADA">
+    <w:lvl w:ilvl="6" w:tplc="E068A0C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...2 lines deleted...]
-        <w:ind w:left="4069"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4789"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8C96BFBA">
+    <w:lvl w:ilvl="7" w:tplc="E878F424">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="4789"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5509"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D10A0186">
+    <w:lvl w:ilvl="8" w:tplc="B73C0FC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="5509"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6229"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D788021A">
-[...21 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E3A7838"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DD53265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8DA0CCA2"/>
-[...114 lines deleted...]
-      <w:start w:val="11"/>
+    <w:tmpl w:val="83362D9C"/>
+    <w:lvl w:ilvl="0" w:tplc="14F8DAB4">
+      <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:ind w:left="705" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
-        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CDBE6E76">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="080E4782">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="C180CAAC">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="B5622748">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="67AA5A00">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08748B0C">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="ECB6B6B0">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="21AC4520">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...441 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="275911559">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="948850193">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="332102911">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1864317037">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="866064541">
+  <w:num w:numId="5" w16cid:durableId="323901297">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1215041472">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1605915097">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="599021442">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1821120255">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1859855277">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="856113491">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1967815481">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="323901297">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="13" w16cid:durableId="155070038">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00AF2F18"/>
-[...137 lines deleted...]
-    <w:rsid w:val="6AE68E8A"/>
+    <w:rsidRoot w:val="00AD35A5"/>
+    <w:rsid w:val="00107FB6"/>
+    <w:rsid w:val="002C1C30"/>
+    <w:rsid w:val="002D3A24"/>
+    <w:rsid w:val="003840E9"/>
+    <w:rsid w:val="00415275"/>
+    <w:rsid w:val="006D3053"/>
+    <w:rsid w:val="007303E9"/>
+    <w:rsid w:val="00844342"/>
+    <w:rsid w:val="00A47626"/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DB6814"/>
+    <w:rsid w:val="00E915E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4F51C576"/>
-  <w15:docId w15:val="{DC91C146-8BED-1540-9915-78EC3581EC64}"/>
+  <w14:docId w14:val="57A617D4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{77AA07AC-E55A-42A5-BF5F-8795B74755AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6702,51 +7670,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6815,988 +7783,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
-[...936 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7858,1029 +7897,942 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AD35A5"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F67D0A"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AD35A5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:w:/r/teams/GENOPS/_layouts/15/Doc.aspx?sourcedoc=%7BED758A5E-FDA9-4371-9F53-D1F1142824E7%7D&amp;file=UNall%20Travel%20and%20Expense%20UserGuide_V%207.%202.docx&amp;action=default&amp;mobileredirect=true&amp;clickparams=eyAiWC1BcHBOYW1lIiA6ICJNaWNyb3NvZnQgT3V0bG9vayIsICJYLUFwcFZlcnNpb24iIDogIjE2LjAuMTY3MzEuMjA3MTYiLCAiT1MiIDogIldpbmRvd3MiIH0%3D&amp;CID=96BC0165-8922-425A-A96D-D8F15833EF87&amp;wdLOR=c25143DDC-BA02-4DDE-ACF6-7F9FD983D794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11346" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:w:/r/teams/GENOPS/_layouts/15/Doc.aspx?sourcedoc=%7BED758A5E-FDA9-4371-9F53-D1F1142824E7%7D&amp;file=UNall%20Travel%20and%20Expense%20UserGuide_V%207.%202.docx&amp;action=default&amp;mobileredirect=true&amp;clickparams=eyAiWC1BcHBOYW1lIiA6ICJNaWNyb3NvZnQgT3V0bG9vayIsICJYLUFwcFZlcnNpb24iIDogIjE2LjAuMTY3MzEuMjA3MTYiLCAiT1MiIDogIldpbmRvd3MiIH0%3D&amp;CID=96BC0165-8922-425A-A96D-D8F15833EF87&amp;wdLOR=c25143DDC-BA02-4DDE-ACF6-7F9FD983D794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...591 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1663</Words>
-  <Characters>9482</Characters>
+  <Words>1660</Words>
+  <Characters>9467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
+  <Lines>78</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11123</CharactersWithSpaces>
+  <CharactersWithSpaces>11105</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Valerie Profitt</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...45 lines deleted...]
-</file>