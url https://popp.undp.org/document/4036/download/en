--- v0 (2025-10-09)
+++ v1 (2026-06-08)
@@ -1,2766 +1,1739 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BA17B66" w14:textId="45EE8047" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    <w:p w14:paraId="19E94FD3" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A05C9">
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Participation and Role of UNDP Delegates at </w:t>
+        <w:t>Participation and Role of UNDP Delegates at Major International Conferences and Events</w:t>
       </w:r>
-      <w:r w:rsidR="00F50583" w:rsidRPr="004A05C9">
+    </w:p>
+    <w:p w14:paraId="26A80E45" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Major</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B66D83" w:rsidRPr="004A05C9">
+      </w:pPr>
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The following guidelines are based on UNDP’s experience and lessons learned in attending major 2015 international events including the COP21 in Paris, and the World Conference on Disaster Risk Reduction in Sendai City. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05C9">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>International Conferences and Events</w:t>
+        <w:t>With the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0026230E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D. all guidance applies to staff members attending major international events in their official capacity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3578718D" w14:textId="7989BF59" w:rsidR="00105A2C" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="004A05C9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="183844E3" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B76772" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A05C9">
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>The following guidelines are based on UNDP’s experience and lessons learned in attending major 2015 international events including the COP21 in Paris, and the World Conference on Disaster Risk Reduction in Sendai City.</w:t>
+        <w:t xml:space="preserve">The guidelines will facilitate the </w:t>
       </w:r>
-      <w:r w:rsidR="00161597" w:rsidRPr="004A05C9">
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> With the exception of D. all guidance applies to staff members attending </w:t>
-[...17 lines deleted...]
-        <w:t>international events in their official capacity.</w:t>
+        <w:t>coordination of UNDP’s contribution to major international conferences and to also meet deadlines set by organizers.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC113D4" w14:textId="77777777" w:rsidR="004A05C9" w:rsidRPr="004A05C9" w:rsidRDefault="004A05C9" w:rsidP="004A05C9">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="340855FC" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A05C9">
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
+        <w:t xml:space="preserve">Requests for participation in international conferences by colleagues from Country Offices (including RRs, CDs, DRRs, DCDs and National Officers) should be submitted to the respective regional </w:t>
       </w:r>
-      <w:r w:rsidR="004F2C97" w:rsidRPr="004A05C9">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>guidelines will</w:t>
+        <w:t>bureaux</w:t>
       </w:r>
-      <w:r w:rsidR="002C3DF1" w:rsidRPr="004A05C9">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> facilitate the </w:t>
-[...48 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> at least 4 weeks ahead of the conference.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349942A9" w14:textId="4DC6AFEE" w:rsidR="00494A69" w:rsidRPr="004A05C9" w:rsidRDefault="00575403" w:rsidP="00C713BC">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="3ED768A8" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A05C9">
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requests for participation in international conferences by colleagues from Country Offices (including RRs, CDs, DRRs, DCDs and National Officers) should be </w:t>
+        <w:t>All such requests, together with a justification for </w:t>
       </w:r>
-      <w:r w:rsidR="00C73114" w:rsidRPr="004A05C9">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">submitted </w:t>
+        <w:t>participation</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05C9">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">to the respective regional bureaux at least 4 weeks </w:t>
+        <w:t xml:space="preserve"> should be reviewed for endorsement by the respective regional bureaus. </w:t>
       </w:r>
-      <w:r w:rsidR="00E27CE7" w:rsidRPr="004A05C9">
+    </w:p>
+    <w:p w14:paraId="68D6D324" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">ahead of the conference.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED71DD" w:rsidRPr="004A05C9">
+      </w:pPr>
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...84 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The list of all nominees from each </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05C9">
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">region will then be submitted by </w:t>
+        <w:t xml:space="preserve">region will then be submitted by the respective bureaus to </w:t>
       </w:r>
-      <w:r w:rsidR="00E27CE7" w:rsidRPr="004A05C9">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>the respective bureau</w:t>
+        <w:t>ExO</w:t>
       </w:r>
-      <w:r w:rsidR="00C73114" w:rsidRPr="004A05C9">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t xml:space="preserve"> for final approval at least 3 weeks before the date of the event.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A05C9">
+    </w:p>
+    <w:p w14:paraId="146EEB51" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F50583" w:rsidRPr="004A05C9">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4630BA" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>x</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A05C9">
+      </w:pPr>
+      <w:r w:rsidRPr="0026230E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">O </w:t>
-[...143 lines deleted...]
-        <w:t xml:space="preserve"> (B)</w:t>
+        <w:t>Items (a), (b) and (c) above are applicable to requests to participate in UNDP Delegation (A) or in National Government Delegations (B)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4406"/>
         <w:gridCol w:w="4944"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A06029" w:rsidRPr="004A05C9" w14:paraId="3A02447B" w14:textId="77777777" w:rsidTr="00A06029">
+      <w:tr w:rsidR="0026230E" w:rsidRPr="0026230E" w14:paraId="057F02FF" w14:textId="77777777" w:rsidTr="002B66FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6525A7CB" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="65C85983" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Action area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2644" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70A30BA2" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="521EDFDD" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommended guidance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06029" w:rsidRPr="004A05C9" w14:paraId="2AFD26A2" w14:textId="77777777" w:rsidTr="00A06029">
+      <w:tr w:rsidR="0026230E" w:rsidRPr="0026230E" w14:paraId="2C98F67F" w14:textId="77777777" w:rsidTr="002B66FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0409FBA1" w14:textId="0C675220" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="74A29EB7" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="522" w:hanging="360"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Composition and Selection of Corporate UNDP Delegation to Major International Events</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DAFC785" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...22 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2644" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC7C966" w14:textId="044150A7" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="004A05C9">
+          <w:p w14:paraId="7B8608AA" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Delegations will be kept to limited numbers, whilst ensuring an appropriate and effective corporate presence at the international event/conference.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A8617C8" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="004A05C9">
+          <w:p w14:paraId="6007494F" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The preparation of the UNDP corporate delegation will be coordinated by the Bureau with lead responsibility for the international event/conference, based on nominations received from across the organization. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="054B49AC" w14:textId="10DA8E05" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="004A05C9">
+          <w:p w14:paraId="129436BD" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All bureaus will submit a list of nominations for the delegation as outlined above. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34560242" w14:textId="04FA93D5" w:rsidR="002B2536" w:rsidRDefault="00A06029" w:rsidP="004A05C9">
+          <w:p w14:paraId="5B04BEBC" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All decisions on the delegation, including size and composition and final approval will be made by the Executive Office.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C0605F8" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="002B2536" w:rsidRDefault="00A06029" w:rsidP="002B2536">
+          <w:p w14:paraId="60161679" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62A16F59" w14:textId="4886719A" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="4A691A8A" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-              </w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ahead of Event</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66398D36" w14:textId="58BFCA71" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="004A05C9">
+          <w:p w14:paraId="3D2C0044" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> meetings ahead of the event/conference</w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>All approved members of the delegation will be expected to attend all delegation. meetings ahead of the event/conference</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48EB2F54" w14:textId="50C63E98" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="004A05C9" w:rsidP="004A05C9">
+          <w:p w14:paraId="5C130C44" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>All UNDP delegation members will be expected to take an active role and contribute to the overall UNDP corporate presence for the event/conference.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018373C6" w14:textId="605C3C7C" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="004A05C9">
+          <w:p w14:paraId="61CA6531" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Regional bureau representatives will be responsible for leading and planning the UNDP regional presence at the event/conference and regularly ensuring this is both informing and aligning with the overall UNDP corporate presence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06029" w:rsidRPr="004A05C9" w14:paraId="56E35F52" w14:textId="77777777" w:rsidTr="00A06029">
+      <w:tr w:rsidR="0026230E" w:rsidRPr="0026230E" w14:paraId="5BFFB03D" w14:textId="77777777" w:rsidTr="002B66FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBFD511" w14:textId="530FCF7B" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="03353CFC" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="522" w:hanging="450"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Participation of UNDP Country Office Representatives on National Government Delegations to International Conferences or Events</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="765DC5B3" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="2C7130AB" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2644" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0676685B" w14:textId="09149868" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="004A05C9">
+          <w:p w14:paraId="0D64CE8B" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> request by the national government to UNDP for:</w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technical level staff from Country Offices can participate on their respective national government delegations </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>provided that</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> there has been an official, written request by the national government to UNDP for:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="078E1625" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00F72DC5">
+          <w:p w14:paraId="6F545A5F" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Technical support and guidance to the national government delegations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675E57AF" w14:textId="3F0CA536" w:rsidR="00A06029" w:rsidRPr="00FC34BD" w:rsidRDefault="00A06029" w:rsidP="00FC34BD">
+          <w:p w14:paraId="121BF157" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Support for specific side events on UNDP partnerships with the national government</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2956C5A5" w14:textId="59F0984C" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="004A05C9">
+          <w:p w14:paraId="55064FC6" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...99 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The UNDP Country Office must share any plans to participate in national government delegations with the respective Regional Bureau for approval, in advance of the conference. Any speeches or presentations Country Office staff is expected to give must be included in the request for approval.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> inform the coordinating Bureau.</w:t>
+              <w:t>Upon approval, the Regional Bureau will inform the coordinating Bureau.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0601FA36" w14:textId="358EFA53" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="004A05C9">
+          <w:p w14:paraId="6E2F4F78" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...35 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resident Coordinators, Country Directors and DCDs/DRRs and any other CO staff members who wish to participate in national Government delegations must request approval by the respective Regional Bureaus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Government delegations </w:t>
-[...135 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">and the Executive Office, in accordance with the steps (a, b, &amp; c) outlined in page 1. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14E89288" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00BB39FA" w:rsidP="004A05C9">
+          <w:p w14:paraId="2808A80E" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...13 lines deleted...]
-              <w:t>UNDP Country office staff participating on national government delegations must:</w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>If approved, UNDP Country office staff participating on national government delegations must:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="394A3120" w14:textId="77777777" w:rsidR="00327FA7" w:rsidRPr="004A05C9" w:rsidRDefault="00BD2360" w:rsidP="00BD2360">
+          <w:p w14:paraId="6F23E57E" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...45 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Clearly indicate to the national government delegation, event organizers, and other event attendees that they are attending as official representatives of UNDP, e.g. by wearing a UNDP name tag and/ or by making an official declaration to the event organizers prior to attending.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DD96DC3" w14:textId="0838C099" w:rsidR="004B2AC8" w:rsidRPr="00B34BF5" w:rsidRDefault="00A06029" w:rsidP="00B34BF5">
+          <w:p w14:paraId="4F280CC2" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...109 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Under no circumstances speak or be seen to speak on behalf of the national government (for example: giving a formal intervention on behalf of the government in a session or sitting behind the mic of the national government). If a UNDP staff member is required or requested to speak as part of a national government delegation, he or she must clearly state at the beginning of any statements made that he or she is a UNDP staff member and is not speaking on behalf of the national government. Ensure there is consistency in messaging with UNDP corporate messaging for any national side events that will be supported by UNDP.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ACD091C" w14:textId="7954B1F8" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00AC1298" w:rsidP="00C713BC">
+          <w:p w14:paraId="4E7E3D3A" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Secure Country Office funding for their attendance, </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A05C9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...41 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>unless the costs of the attendance are covered by the international conference/event organizers for all attendees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06029" w:rsidRPr="004A05C9" w14:paraId="21B3B90A" w14:textId="77777777" w:rsidTr="00FC34BD">
+      <w:tr w:rsidR="0026230E" w:rsidRPr="0026230E" w14:paraId="2FE126CF" w14:textId="77777777" w:rsidTr="002B66FA">
         <w:trPr>
           <w:trHeight w:val="7112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCCB935" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="7B18E9A6" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="522" w:hanging="450"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Roles and Responsibilities of all UNDP staff on any delegations at International Conferences and Events</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27EA2017" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="05C88F2D" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2644" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDDD351" w14:textId="4D895722" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00F72DC5">
+          <w:p w14:paraId="7A296D36" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>All members of the UNDP delegation are expected to support the overall corporate presence, as well as their specific responsibilities and portfolios.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6800B6C5" w14:textId="103331E8" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00F72DC5">
+          <w:p w14:paraId="224FB5D8" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...21 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Regional Bureau representatives are expected to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E70966E" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="66FFD172" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Provide advice on relevant regional issues and knowledge of the regional portfolio to inform UNDP engagement at the conference/event</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4047E542" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="7F12E22B" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Liaise with regularly with country office representatives on national government delegations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2132F304" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="127B9112" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Support and attend any bilateral meetings between UNDP senior management and government representatives from countries in the respective regions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AA1925B" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="29792659" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Support any partnership discussions that relate to the respective region</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="637885D9" w14:textId="77777777" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
+          <w:p w14:paraId="27C0F0C3" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Speak at regional focused side events on behalf of UNDP </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161597" w:rsidRPr="004A05C9" w14:paraId="56F5334E" w14:textId="77777777" w:rsidTr="00A06029">
+      <w:tr w:rsidR="0026230E" w:rsidRPr="0026230E" w14:paraId="1430EDA6" w14:textId="77777777" w:rsidTr="002B66FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06CE7AFF" w14:textId="77777777" w:rsidR="00161597" w:rsidRPr="004A05C9" w:rsidRDefault="00161597" w:rsidP="00A06029">
+          <w:p w14:paraId="6B9A8EFD" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="522" w:hanging="450"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-              <w:t>in personal capacity</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Attending in personal capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2644" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A512B41" w14:textId="1D6A7B71" w:rsidR="000E4360" w:rsidRPr="004A05C9" w:rsidRDefault="00317BD9" w:rsidP="00F72DC5">
+          <w:p w14:paraId="236C7E2B" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A05C9">
-[...131 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attending an event in personal capacity is not covered by the above guidelines.   If for any reason, staff members see the need to attend an event in their personal capacity, this would amount to an “outside activity” for which approval must be sought from UNDP’s Ethics Office. In addition, the respective Regional Bureau and the coordinating Bureau must be informed such a participation. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...22 lines deleted...]
-              <w:t>, please consult the Ethics Office’s intranet pages.</w:t>
+              <w:t>For more information on outside activities, please consult the Ethics Office’s intranet pages.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6298C359" w14:textId="6AEA997B" w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidRDefault="00A06029" w:rsidP="00A06029">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    <w:p w14:paraId="3419AB5C" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="0026230E" w:rsidP="0026230E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A06029" w:rsidRPr="004A05C9" w:rsidSect="00341AB1">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="1D074C09" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0026230E">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="746C43E8" w14:textId="77777777" w:rsidR="00521275" w:rsidRDefault="00521275" w:rsidP="00480517">
+    <w:p w14:paraId="0B1AAD85" w14:textId="77777777" w:rsidR="0063520F" w:rsidRDefault="0063520F" w:rsidP="0026230E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="670BEA27" w14:textId="77777777" w:rsidR="00521275" w:rsidRDefault="00521275" w:rsidP="00480517">
+    <w:p w14:paraId="4CBE7696" w14:textId="77777777" w:rsidR="0063520F" w:rsidRDefault="0063520F" w:rsidP="0026230E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7FEB1155" w14:textId="77777777" w:rsidR="00772D38" w:rsidRDefault="00772D38">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E86454D" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="0026230E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...10 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1362939259"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1705238520"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtContent>
-            <w:r w:rsidR="00480517" w:rsidRPr="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidR="00480517" w:rsidRPr="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00480517" w:rsidRPr="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidR="00480517" w:rsidRPr="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C36C5B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00480517" w:rsidRPr="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00480517" w:rsidRPr="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="00480517" w:rsidRPr="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00480517" w:rsidRPr="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidR="00480517" w:rsidRPr="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C36C5B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00480517" w:rsidRPr="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00480517">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...14 lines deleted...]
-              <w:t>13/12/2016</w:t>
+              <w:t>Effective Date: 13/12/2016</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00480517">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00480517">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Version #:  </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1991937951"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{AC92F6B5-1BAC-4D12-80FC-7E98D134B1F4}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00772D38">
+        <w:r w:rsidR="0026230E" w:rsidRPr="0026230E">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
-            <w:lang w:eastAsia="ja-JP"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="0DD2D099" w14:textId="0047996A" w:rsidR="00480517" w:rsidRPr="00480517" w:rsidRDefault="00480517">
+  <w:p w14:paraId="401D65C0" w14:textId="77777777" w:rsidR="0026230E" w:rsidRPr="00480517" w:rsidRDefault="0026230E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D94D71" w14:textId="77777777" w:rsidR="00521275" w:rsidRDefault="00521275" w:rsidP="00480517">
+    <w:p w14:paraId="5246AAD3" w14:textId="77777777" w:rsidR="0063520F" w:rsidRDefault="0063520F" w:rsidP="0026230E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FA23169" w14:textId="77777777" w:rsidR="00521275" w:rsidRDefault="00521275" w:rsidP="00480517">
+    <w:p w14:paraId="2FD55CC8" w14:textId="77777777" w:rsidR="0063520F" w:rsidRDefault="0063520F" w:rsidP="0026230E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="651D45BA" w14:textId="17AD628F" w:rsidR="00480517" w:rsidRDefault="00480517">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73D7E7A7" w14:textId="77777777" w:rsidR="0026230E" w:rsidRDefault="0026230E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00772D38">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71AACC95" wp14:editId="5E47BB63">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C5CD2F0" wp14:editId="201524D8">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170E19A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A12EA0E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2944,389 +1917,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="190E5936"/>
-[...337 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2515500D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79180628"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3375,51 +2009,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DC05C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83F2833E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3488,51 +2122,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D525AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A6E0076"/>
     <w:lvl w:ilvl="0" w:tplc="0B48489C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3578,51 +2212,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35646D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BB2F56C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3691,257 +2325,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...205 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A6E4A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5ACCB84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4010,51 +2438,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53A93811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F07FE2"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4123,51 +2551,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="770544BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="938C0E42"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4216,51 +2644,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="783E334F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B5C1206"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4329,164 +2757,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A9E5A68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F40C2B14"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4528,1271 +2843,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="835731943">
+  <w:num w:numId="1" w16cid:durableId="1481462839">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="954096264">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="206111229">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1869444453">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="803814056">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="5" w16cid:durableId="1025792089">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="129053553">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="6" w16cid:durableId="1103382237">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1481462839">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="7" w16cid:durableId="1173447219">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="8530069">
+  <w:num w:numId="8" w16cid:durableId="1218855181">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="954096264">
-[...26 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1839033374">
+  <w:num w:numId="9" w16cid:durableId="1839033374">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="999238536">
-[...2 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="687877697">
+  <w:num w:numId="10" w16cid:durableId="999238536">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="93549928">
+  <w:num w:numId="11" w16cid:durableId="93549928">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A06029"/>
-[...101 lines deleted...]
-    <w:rsid w:val="00FD562C"/>
+    <w:rsidRoot w:val="0026230E"/>
+    <w:rsid w:val="000C2F86"/>
+    <w:rsid w:val="0026230E"/>
+    <w:rsid w:val="0063520F"/>
+    <w:rsid w:val="006D75EB"/>
+    <w:rsid w:val="006D7C65"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D33A0D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="04922A8A"/>
+  <w14:docId w14:val="49ABA49F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8ED9C920-E37B-404D-B2A9-12F8B0836BCE}"/>
+  <w15:docId w15:val="{361D9B14-281E-4769-9076-0375BA8C4C6A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...877 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6134,208 +3342,803 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026230E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00275EE9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026230E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026230E"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0026230E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6442,662 +4245,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>912</Words>
-  <Characters>5199</Characters>
+  <Characters>5200</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6099</CharactersWithSpaces>
+  <CharactersWithSpaces>6100</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Bahareh Seyedi</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>