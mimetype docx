--- v0 (2025-10-12)
+++ v1 (2026-05-02)
@@ -1,9935 +1,8831 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="64572160" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA03AC4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B60AC52" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A05B1D" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D1D499" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBC9B87" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DE273D" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51EE1C1E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADA4F10" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6357DE46" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B78C510" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C5E227" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POLITIQUE DE GESTION </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C8C721" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DE LA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTINUITÉ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09251DF1" w14:textId="7B326E92" w:rsidR="004B42D7" w:rsidRPr="00FA510A" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DES ACTIVITÉS DU PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047C48E7" w14:textId="3AD5A03D" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="00FA510A">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(BCM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010BDDFD" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C1DA95" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717D0797" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8E588E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD320A5" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23041ACF" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFFD867" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CF705E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC55272" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74712E8E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0652D858" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64028EA2" w14:textId="2F057FFD" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Résumé analytique </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5126D0C4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5923C8F7" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La politique de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gestion de la continuité des activités (BCM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est la politique du PNUD qui définit le cadre dans lequel l’organisation doit répondre aux menaces internes et externes et assurer sa préparation, sa résilience et sa capacité à continuer d’exécuter son mandat lorsque de telles menaces surviennent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE19CCC" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06491BA0" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BCM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au PNUD est conforme au </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Système de gestion de la résilience de l’Organisation des Nations Unies (ORMS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et sert de cadre de gestion des situations d’urgence pour l’Organisation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elle comprend le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Plan de reprise après sinistre informatique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(ITDRP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, les Plans de sécurité (qui comprennent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la gestion des crises, des incidents et des urgences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) et la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>planification de la continuité des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>opérations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB5709D" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AE064E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une planification de la continuité des opérations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BCP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est élaborée sur une </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>évaluation des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>risques (RA) opérationnels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7" w:rsidDel="00394E09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>et une analyse agile d’impact sur les opérations (BIA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le RA et le BIA s’appuient sur la politique de gestion des risques d’entreprise (ERM) et le processus de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gestion des risques de sécurité (GRS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> existantes propres à chaque pays/zone, tout en tenant compte du mandat global de l’Organisation, la criticité des programmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de la poursuite des services critiques ainsi que les procédures opérationnelles standard pour la réponse aux crises et la récupération.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5334E548" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F4CDA3E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325D4342" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EEA006F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321F8AC7" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1BAFB5" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6430B487" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8A8FF6" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC19FF1" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1821B6A5" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6068A677" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C70ADC" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F8556A" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F1A5E3" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6975E242" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A75F449" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A298D74" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="1427384920"/>
-[...1374 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:id w:val="-173348808"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4D354E54" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="002C7991" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+        <w:p w14:paraId="37247B6D" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian Light" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:color w:val="2F5496"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="fr-FR"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002C7991">
+          <w:r w:rsidRPr="004B42D7">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian Light" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:color w:val="2F5496"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="fr-FR"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Table des matières</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="110AC3E3" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="002C7991" w:rsidRDefault="00161308" w:rsidP="006B36AA">
+        <w:p w14:paraId="0D9FC7BD" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
+            <w:spacing w:line="259" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="fr-FR"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="650986FF" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="002C7991" w:rsidRDefault="00161308" w:rsidP="006B36AA">
+        <w:p w14:paraId="45BE478C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
+            <w:spacing w:line="259" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="fr-FR"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="33D6302F" w14:textId="61BFC75C" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="0027204E">
+        <w:p w14:paraId="2FCB8DF1" w14:textId="5E1F758D" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002C7991">
+          <w:r w:rsidRPr="004B42D7">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="fr-FR"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="002C7991">
+          <w:r w:rsidRPr="004B42D7">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="fr-FR"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="002C7991">
+          <w:r w:rsidRPr="004B42D7">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="fr-FR"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc179986643" w:history="1">
-            <w:r w:rsidR="00323BB7" w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
-            <w:r w:rsidR="00323BB7" w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00323BB7" w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contexte</w:t>
             </w:r>
-            <w:r w:rsidR="00323BB7" w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00323BB7" w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00323BB7" w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986643 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00323BB7" w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00323BB7" w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00323BB7" w:rsidRPr="002C7991">
+            <w:r w:rsidR="00AE2713">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00323BB7" w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B035D75" w14:textId="5DF32B56" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7">
+        <w:p w14:paraId="2F11265A" w14:textId="7140CF7E" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986644" w:history="1">
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Objectifs</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986644 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidR="00AE2713">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B2517F1" w14:textId="7EE04D89" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7">
+        <w:p w14:paraId="3FF90F54" w14:textId="65C3197F" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986645" w:history="1">
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Évaluation des risques</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986645 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidR="00AE2713">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29142223" w14:textId="4A8F6021" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7">
+        <w:p w14:paraId="50CDF20A" w14:textId="4D0F0A19" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986646" w:history="1">
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>D.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Analyse d’impact sur les opérations (BIA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986646 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidR="00AE2713">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="046E6B4A" w14:textId="482F6B43" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7">
+        <w:p w14:paraId="07CB5263" w14:textId="76F2AD2C" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986647" w:history="1">
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Plan de continuité des opérations (BCP)</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986647 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidR="00AE2713">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B16AFCE" w14:textId="50B05113" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7">
+        <w:p w14:paraId="1E2450E5" w14:textId="79A93FE8" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986648" w:history="1">
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>F.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BCM : Rôles et responsabilités</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986648 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidR="00AE2713">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="506334F9" w14:textId="1E0FA568" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7">
+        <w:p w14:paraId="72402C1E" w14:textId="0939DCF0" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986649" w:history="1">
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>G.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Élément déclencheur de la mise en place des plans de continuité des opérations</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986649 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidR="00AE2713">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08F404B5" w14:textId="646B9F60" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7">
+        <w:p w14:paraId="22E96D51" w14:textId="4FA1C127" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986650" w:history="1">
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Formation, exercice et examen</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986650 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidR="00AE2713">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C7991">
+            <w:r w:rsidRPr="004B42D7">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59C08DF5" w14:textId="14655BD7" w:rsidR="0027204E" w:rsidRPr="002C7991" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+        <w:p w14:paraId="70137DFC" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
+            <w:spacing w:line="259" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="fr-FR"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002C7991">
+          <w:r w:rsidRPr="004B42D7">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="fr-FR"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4B12D408" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="002C7991" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
-[...284 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="36D52A47" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC3B7D7" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317088F9" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45439871" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3BF4AD" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10267195" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE027B6" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B604F02" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C3A3B2" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFC211C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546B9E55" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA60556" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2781A4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A562C6" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CAF284" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC6685B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329E1997" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764887F9" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57955EA8" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="185D2EF9" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32458B9A" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527F2E63" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49DFB510" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2631FFE7" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673319A2" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6B3817" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625394D5" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Politique de gestion de la continuité des activités du PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6FEAD1" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="002C7991" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3B819E59" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A4968B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc179986643"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contexte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2F54F190" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="002C7991" w:rsidRDefault="00D855EF" w:rsidP="006B36AA">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="23304703" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2102F4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La sûreté et la sécurité des populations sont de plus en plus compromises par des menaces nouvelles ou changeantes, aussi bien d’origine naturelle qu’humaine. Il s’agit notamment de pandémies potentielles,</w:t>
       </w:r>
-      <w:r w:rsidR="001F1040" w:rsidRPr="002C7991">
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F5D42" w:rsidRPr="002C7991">
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cyberattaques, d’événements climatiques extrêmes ou de catastrophes naturelles, et il s’agit souvent de menaces interdépendantes liées aux conflits armés, à la criminalité, aux troubles civils et au terrorisme transnational. Ces menaces mettent en danger des vies humaines ainsi que la stabilité des systèmes politiques, économiques et sociaux. Comme c’est le cas pour toute institution multilatérale, ces événements mettent le PNUD au défi pour ce qui est de la préparation et de la gestion des situations pouvant menacer les capacités de l’Organisation et sa continuité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237AFB59" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40093B5B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...77 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD á donc mis en œuvre une politique de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gestion de la continuité des activités (BCM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le cadre d’un processus continu d’évaluation des risques et d’une politique de </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gestion des risques d’entreprise (ERM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, afin que l’Organisation puisse continuer à fournir ses services essentiels tout en préservant la sûreté et la sécurité du personnel en cas de perturbation ou de menace. Ces risques peuvent être externes à l’Organisation, comme une panne d’électricité, ce qui fait que le PNUD n’a aucun contrôle sur eux, ou internes à l’Organisation, comme des dommages matériels qui surviennent accidentellement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C365DE" w14:textId="77777777" w:rsidR="00FE6670" w:rsidRPr="002C7991" w:rsidRDefault="00FE6670" w:rsidP="00FE6670">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D36EA79" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECE0AAE" w14:textId="7DA74288" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au PNUD, les éléments clés de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...109 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont la gestion des incidents, y compris la gestion des crises, les situations d’urgence et la reprise après sinistre (comme le reflète les plans de sécurité et de gestion des crises), les communications en situation de crise, le plan de reprise après sinistre informatique, (ITDRP), et les stratégies de continuité et de reprise des activités pour les fonctions opérationnelles essentielles, comme le reflète le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plan de continuité des opérations (BCP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le bureau/l'unité (bureau national (CO), bureau/unité du siège, bureau de représentation, bureau de liaison, bureau politique, centres régionaux et hubs) et les bureaux centraux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F6D9FD" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="00FA510A">
+      <w:pPr>
+        <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417CB68A" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc179986644"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Objectifs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="3BB48E8E" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="002C7991" w:rsidRDefault="00D855EF" w:rsidP="006B36AA">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68739363" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EA3334" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’objectif de la politique de </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4ED8" w:rsidRPr="002C7991">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est de protéger les intérêts du PNUD et de ses parties prenantes internes et externes en établissant un cadre stratégique et opérationnel axé sur les besoins, qui garantit de manière proactive la capacité du PNUD à se préparer et à réagir de manière appropriée aux risques prévus identifiés dans le cadre d’une évaluation des risques d’entreprise, des registres des risques au niveau de l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005876B0" w:rsidRPr="002C7991">
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>office/unité, bureau et de toute difficulté éventuellement rencontrée, tout en maintenant la sécurité et la sûreté du personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BB1D7F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00674F2E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La méthodologie BCM du PNUD suit la norme ISO 22301 (Sécurité sociétale - Lignes directrices pour la préparation aux incidents et la gestion de la continuité des opérations).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27424A80" w14:textId="77777777" w:rsidR="00C70087" w:rsidRPr="002C7991" w:rsidRDefault="00C70087" w:rsidP="005A4645">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="16555A7A" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="00FA510A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637CA7BA" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4ED8" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...28 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au PNUD est conforme aussi au système de gestion de la résilience de l’Organisation des Nations Unies (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ORMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00FE5A24" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> et sert de cadre de gestion des situations d’urgence pour l’Organisation. Elle aide le PNUD à renforcer la résilience en alignant et en harmonisant les efforts de préparation, afin de renforcer la capacité de l’Organisation à remplir continuellement son mandat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B6BB16" w14:textId="77777777" w:rsidR="001C1D95" w:rsidRPr="002C7991" w:rsidRDefault="001C1D95" w:rsidP="006B36AA">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="403B75A0" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441C4C1F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4ED8" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> complète la gestion des risques d’entreprise (</w:t>
       </w:r>
-      <w:r w:rsidR="00AF4ED8" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ERM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) et fournit des outils permettant de faire face aux risques identifiés au niveau du bureau /de l’unité, et des bureaux centraux qui pourraient avoir une incidence sur la continuité des opérations. La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tient compte de toutes les activités et dispositions existantes liées à la gestion des risques, à la réponse aux crises et à la planification des interventions d’urgence, tant qu’elle rend possible au PNUD de : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA128AB" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA1CEB6" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="248" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Renforcer la capacité de chaque office/unité, bureau à poursuivre ses activités après l’intervention immédiate en cas d’incident sur la base d’une évaluation approfondie des risques (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ER</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) opérationnelles et d’une analyse de l’impact sur les opérations (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C33570" w14:textId="753A6DC0" w:rsidR="00AF1A2C" w:rsidRPr="002C7991" w:rsidRDefault="006B36AA" w:rsidP="006B36AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6383E47F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="248" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Établir des liens entre les structures et les mécanismes reconnus en vue de l’évaluation des risques et de l’intervention immédiate en cas d’incident et les activités nécessaires pour assurer la continuité des opérations ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E1C7CF" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Déterminer dans quelle mesure la </w:t>
       </w:r>
-      <w:r w:rsidR="005A4645" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nécessaire dans chaque office/unité, bureau, sur la base de la probabilité des incidents et de leur incidence sur la sûreté et la sécurité du personnel ainsi que sur la continuité des opérations, qui varient considérablement d’un Bureau à l’autre ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BB2AB6" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14627225" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plan de continuité des opérations (BCP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est mis en place une fois que le Bureau a procédé à l’évaluation des risques (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) et au BIA sont menées et conclues par l’office/unité, bureau pour le pays concerné. Ces évaluations s’appuient sur la gestion des risques d’entreprise et la gestion des risques de sécurité (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GRS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) existantes propres à chaque pays, tout en tenant compte du mandat global de l’Organisation, la criticité du programme (le cas échéant) et de la poursuite des activités</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et des services critiques, ainsi que les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...267 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procédures opérationnelles normalisées pour la réaction aux crises et la récupération</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC1A9BE" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6399AF9E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chaque office/unité, bureau doit avoir un point focal pour le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...26 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, qui devrait travailler sous les instructions directes du Chef de Bureau compétent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394F83C7" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="00FA510A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F3392F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc179986645"/>
-      <w:r w:rsidRPr="002C7991">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Évaluation des risques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="002C7991">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063B00B5" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="002C7991" w:rsidRDefault="00D855EF" w:rsidP="00ED5528">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="22E5926C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2F049C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Siège (HQ) - New York :  </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sous la supervision du </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Groupe de gestion de la sécurité (SMG)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, une évaluation des risques de sécurité au siège est réalisée chaque année en collaboration avec les partenaires du système des Nations unies. Pour le siège du PNUD, le Bureau des services de gestion (BMS) entame des discussions avec les partenaires du Secrétariat des Nations unies et d'autres agences des Nations unies au cours du dernier trimestre de chaque année afin de préparer une évaluation commune des risques. Sur cette base, le BMS/Bureau de la sécurité et les conseillers membres du SMG concernés collaborent (en regroupant les risques liés à la </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">sécurité et les autres risques opérationnels, par exemple les installations, les technologies de l'information, la santé et la sécurité au travail, etc. Les résultats de l'évaluation annuelle des risques sont partagés avec le </w:t>
-[...35 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>sécurité et les autres risques opérationnels, par exemple les installations, les technologies de l'information, la santé et la sécurité au travail, etc. Les résultats de l'évaluation annuelle des risques sont partagés avec le SMG et servent de base aux décisions et à la planification de la gestion de la continuité des opérations (BCM) pour l'année suivante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF3281C" w14:textId="77777777" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7" w:rsidP="00323BB7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="12D0CA8A" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF6B8E4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bureaux/unités en dehors du siège (HQ) de New York</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...50 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Sur la base du processus de gestion des risques pour le pays/la région, tous les offices/unités entreprennent une évaluation des risques au moins une fois par an afin d'identifier les risques liés à la sécurité, à la santé et à la sûreté, ainsi que les risques opérationnels susceptibles d'avoir un impact sur les fonctions du office/unité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401A814B" w14:textId="77777777" w:rsidR="00694E50" w:rsidRPr="004B42D7" w:rsidRDefault="00694E50" w:rsidP="00694E50">
+      <w:pPr>
+        <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A1FFBD7" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc179986646"/>
-      <w:r w:rsidRPr="002C7991">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:t>)</w:t>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analyse d’impact sur les opérations (BIA)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="1A35C6B2" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="002C7991" w:rsidRDefault="00D855EF" w:rsidP="00ED5528">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="080D2812" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC70085" w14:textId="14B05C10" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’analyse d’impact sur les opérations (</w:t>
       </w:r>
-      <w:r w:rsidR="00A51AAC" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...122 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) est réalisée par chaque office/unité bureau, et coordonnée par le bureau du point focal pour la continuité des opérations (BCP) des bureaux / unités concernées. Les points focaux de BCP peuvent demander assistance et conseil au service de gestion des risques et de la résilience (spécialiste en BMS/BPC) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6BE12F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’identification des fonctions opérationnelles essentielles ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AA8D15" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’évaluation de l’impact des risques identifiés susceptibles de perturber les fonctions opérationnelles essentielles ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F343A2" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La précision des délais de reprise en cas de perturbations ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7671FF" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La définition des stratégies de reprise pour les fonctions opérationnelles essentielles, y compris l’allocation des ressources appropriées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C8692C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="00FA510A">
+      <w:pPr>
+        <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34001CCD" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc179986647"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:t>)</w:t>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Plan de continuité des opérations (BCP)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="5E97B46B" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="002C7991" w:rsidRDefault="005309E4" w:rsidP="00ED5528">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="035DC429" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3B0AA6" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...51 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chaque bureau /unité et bureau doit élaborer et tenir à jour un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> afin que l’Organisation puisse s’acquitter de ses fonctions, dans la mesure du possible, lors des situations d’urgence. Le </w:t>
       </w:r>
-      <w:r w:rsidR="005A4645" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être révisé au moins annuellement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57144D28" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E0E2FB" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Au niveau de l’office/ unité, bureau de pays, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A4645" w:rsidRPr="002C7991">
-[...15 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fournit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595A8106" w14:textId="12072CDC" w:rsidR="005309E4" w:rsidRPr="002C7991" w:rsidRDefault="008D0724" w:rsidP="00ED5528">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0E707CCC" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une méthode répétée pour restaurer la capacité du PNUD à maintenir les fonctions essentielles au niveau de l’Organisation et des services selon les meilleures normes possibles, dans un délai réaliste après la perturbation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7047C6" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une véritable capacité de maintenir, tester, mettre en œuvre, valider et vérifier le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00A609D8" w:rsidRPr="002C7991">
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7E2A1B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un protocole de communication prédéfini pour s’assurer que toutes les unités pertinentes sont au courant du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00DE12DA" w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> lorsqu’il est mis en place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B565F28" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="002C7991" w:rsidRDefault="005309E4" w:rsidP="00ED5528">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="652229F8" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB0F8F7" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sur le plan organisationnel, la </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4ED8" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> fournit : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A52ED8A" w14:textId="63C28791" w:rsidR="005309E4" w:rsidRPr="002C7991" w:rsidRDefault="008D0724" w:rsidP="00ED5528">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="224C0ED3" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des BCP achevés, mis en œuvre et testés (y compris les procédures de maintenance et de suivi), qui traduisent l’étendue déterminée des préparatifs nécessaires correspondant à la réalité de chaque office/unité et bureau en matière d’exposition aux incidents critiques ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE16820" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="003D5B59" w:rsidRPr="002C7991">
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D5B59" w:rsidRPr="002C7991">
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des structures et des mécanismes de réaction aux crises, de gestion des risques et de continuité des activités plus solides, mieux informés et intégrés dans tous les offices/unités, bureaux ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14648BAA" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La capacité de :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E4EBE7" w14:textId="5E6B37D1" w:rsidR="009C3B90" w:rsidRPr="002C7991" w:rsidRDefault="009F5D42" w:rsidP="005A4645">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="704EABC8" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Répondre en cas d’événement pour assurer la sécurité du personnel, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15210C3F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poursuivre les fonctions opérationnelles essentielles avec le moins de limitations et/ou d’interruptions possible, et </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDF98A4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Retrouver sa pleine capacité opérationnelle dès que possible après une catastrophe ou une crise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEF978F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15960379" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="274"/>
+        <w:spacing w:after="274" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidR="005A4645" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> couvre l’ensemble du personnel administré par le PNUD, les fonctions opérationnelles à tous les niveaux, notamment celles qui ont été sous-traitées à des entrepreneurs et fournisseurs extérieurs, lorsque la responsabilité juridique globale demeure du ressort du PNUD. Le </w:t>
       </w:r>
-      <w:r w:rsidR="005A4645" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne couvre pas la résilience des tiers ; toutefois, il convient de demander aux sous-traitants de fournir la preuve qu’ils ont tenu compte des questions potentielles liées à la résilience. Les bureaux de projet sont également encouragés à appliquer les principes de la </w:t>
       </w:r>
-      <w:r w:rsidR="0006698F" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9CFF97" w14:textId="69DED060" w:rsidR="005309E4" w:rsidRPr="002C7991" w:rsidRDefault="005309E4" w:rsidP="00ED5528">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1510BD9E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="00FA510A">
+      <w:pPr>
+        <w:spacing w:after="274" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-496"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370FE71D" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="271"/>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le BCP doit inclure tous les risques, y compris les principaux scénarios suivants qui peuvent influer sur la continuité des opérations : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7822192D" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="271"/>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Événements provoquant une incapacité ou la perte de la vie du personnel ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2CC4CA" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="271"/>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Événements interrompant les systèmes essentiels à la mission ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03865387" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="271"/>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Événements entraînant la perte d’accès à un immeuble de bureaux ou la perte de ce dernier ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533F02DC" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="271"/>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Événements entraînant la perte de services des fournisseurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335DA131" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-496"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FDA487" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les points focaux pour la continuité des opérations (BCP) coordonnent la préparation des BCP de leurs bureaux/unités et bureaux centraux.  Le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...36 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> comprend les éléments suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158B3FBA" w14:textId="172E82C8" w:rsidR="00DF768F" w:rsidRPr="002C7991" w:rsidRDefault="008D0724" w:rsidP="00CA4A6E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="029D8CB7" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La liste de toutes les fonctions opérationnelles essentielles avec les noms des employés qui appuient ou exécutent ces fonctions, y compris celles qui sont sous-traitées, avec un temps prédéterminé, et la procédure relative à la reprise des activités ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712BE866" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La liste des équipements et du matériel nécessaires à l’exécution de ces fonctions ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7F796F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le plan de communication avec les partenaires internes et externes ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016262C8" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le plan d’aménagement d’un site alternatif lorsqu’il est jugé nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367442C3" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2531FDD9" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il établit des procédures de gestion claires, la relève et la délégation d’autorités et décrit les modalités de formation, des tests et d’entretien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E425F5" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1090DD5B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2088AC20" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-      <w:r w:rsidR="00C51D85" w:rsidRPr="002C7991">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le BCP doit être approuvé et signé par le chef de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C51D85" w:rsidRPr="002C7991">
-[...67 lines deleted...]
-        <w:spacing w:after="286"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’office/unité, bureau concerné. Le BCP approuvé est téléchargé sur le site du BCM avec les annexes correspondantes. Les bureaux/unités et les antennes peuvent partager le projet de BCP avec le spécialiste de la gestion des risques et de la résilience de BMS/BPC pour un examen technique et des conseils, si nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364006B7" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-500"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514E7212" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
-        <w:jc w:val="both"/>
-[...109 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En outre, pour être considérés comme conformes à cette politique et à ces lignes directrices, les chefs de l’office/unité, bureau doivent établir des calendriers précis de test et de révision du BCP (au moins une fois par an ou à la suite d'une modification importante des éléments du BCP). Les tests et la révision portent sur les points suivants : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497B0357" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3C028A" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-500"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Objet et portée des tests, événements de simulation pour les tests ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338F5BD2" w14:textId="23A47B27" w:rsidR="00DA6FE7" w:rsidRPr="002C7991" w:rsidRDefault="00DA6FE7" w:rsidP="005A4645">
-[...60 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="0C3A2B1F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-500"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>b. Durée de l’ensemble des tests ; procédures d’évacuation et relocalisation du personnel ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E950693" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-500"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">c. Plans de communication d’urgence, sauvegarde et récupération des données essentielles ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B06530" w14:textId="77777777" w:rsidR="00DA6FE7" w:rsidRPr="002C7991" w:rsidRDefault="00DA6FE7" w:rsidP="005A4645">
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="262A05BA" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-500"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">d. Disponibilité des bâtiments/installations et des ressources nécessaires pour les tests ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E26B29C" w14:textId="14B3E2E4" w:rsidR="00DA6FE7" w:rsidRPr="002C7991" w:rsidRDefault="00DA6FE7" w:rsidP="005A4645">
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="352A7F9F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-500"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e. Disponibilité d’un site alternatif des opérations dans des délais précis ; (par exemple, travail à domicile, autre agence des Nations unies) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6EC271" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-500"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">f. Reprise des fonctions opérationnelles essentielles. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480C649B" w14:textId="77777777" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7" w:rsidP="00323BB7">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46262E0F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-500"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C1DA74" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
-        <w:jc w:val="both"/>
-[...66 lines deleted...]
-        <w:spacing w:after="286"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Les résultats des tests et les rapports des exercices de BCP seront utilisés pour améliorer le BCP, si nécessaire pour veiller à ce que le BCP reste pertinent et efficace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E66849" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-500"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="563B91AF" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En outre, le programme de maintenance, d'exercice et de révision (ME&amp;R)</w:t>
       </w:r>
-      <w:r w:rsidR="002A6B0F" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l'ORMS prévoit également que l'ensemble du personnel doit connaître les procédures de gestion des situations d'urgence, participer à des formations de sensibilisation et à des exercices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BC6FBA" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="002C7991" w:rsidRDefault="00955EBD" w:rsidP="00ED5528">
-[...2 lines deleted...]
-        <w:spacing w:after="286"/>
+    <w:p w14:paraId="3CB4D687" w14:textId="77777777" w:rsidR="00694E50" w:rsidRPr="004B42D7" w:rsidRDefault="00694E50" w:rsidP="00694E50">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-500"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4650C642" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-500"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D2AA18" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc179986648"/>
-      <w:r w:rsidRPr="002C7991">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BCM : Rôles et responsabilités</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D42592" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB23D7C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...40 lines deleted...]
-          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Bureau des services de gestion (BMS)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D44506" w14:textId="24F75091" w:rsidR="00AF1A2C" w:rsidRPr="002C7991" w:rsidRDefault="00AF1A2C" w:rsidP="00CA4A6E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3CEDAA05" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...81 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cadre global de la politique de gestion des risques organisationnels, le BMS est responsable de la formulation et de l’examen de la politique institutionnelle en matière de BCM et de sa mise en œuvre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A051D8" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15707EA6" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...110 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS/BPC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fournit un appui technique et conseil aux points focaux pour la continuité des opérations (BCP) en vue de la préparation des AIA et des BCP, et tient des dossiers sur tous les BCP </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002C7991">
-[...153 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’offices/unités, bureaux sur le site BCM. Le BMS surveille la conformité des offices/unités, bureaux et informe régulièrement le SMG de l’état d’avancement des activités relatives à la BCM et de la conformité des offices/ unités, bureaux. Le BMS travaille en étroite collaboration avec les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...144 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureaux régionaux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et les Bureaux Centraux pour assurer que leur offices/unités, bureaux respectifs adhèrent à la politique de gestion de la continuité des opérations (BCM). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B75C1B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70553B51" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BMS/</w:t>
       </w:r>
-      <w:r w:rsidR="002F2B7E" w:rsidRPr="002C7991">
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> l’élaboration </w:t>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau de Gestion de l’Information et les Technologie (ITM) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fournit l’appui nécessaire (au besoin) au personnel des technologies de l’information (IT) de l’office/unité, bureau pour l’élaboration </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002F2B7E" w:rsidRPr="002C7991">
-[...13 lines deleted...]
-        <w:t>Ps</w:t>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ITDRPs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002F2B7E" w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB029CC" w14:textId="77777777" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7" w:rsidP="00323BB7">
-[...9 lines deleted...]
-    <w:p w14:paraId="138CE815" w14:textId="77777777" w:rsidR="00323BB7" w:rsidRPr="002C7991" w:rsidRDefault="00323BB7" w:rsidP="00323BB7">
+    <w:p w14:paraId="50FBF2CB" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:spacing w:after="271"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9E276A" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="181717"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Groupe de gestion de la sécurité (SMG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5B0D44" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="276"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La supervision des activités relatives à la </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4ED8" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...55 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est déléguée au Groupe de gestion de la sécurité (SMG) et les plans de gestion de la continuité des opérations sont des points permanents à l’ordre du jour du SMG à intervalles réguliers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFE574F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621891A3" w14:textId="2684BAC8" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureaux régionaux et centraux : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6398134C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="276"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les Bureaux régionaux/centraux supervisent leurs régions et bureaux respectifs pour s’assurer que les </w:t>
       </w:r>
-      <w:r w:rsidR="005A4645" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont révisés, mis à jour et testés chaque année.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F5D42" w:rsidRPr="002C7991">
-[...39 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="4494589B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2938D4" w14:textId="049AE01D" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chefs de Bureaux / Unités et Bureaux Centraux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3475FE46" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA8946E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...99 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les activités de gestion de la continuité des opérations devraient être incluses dans les plans de travail des bureaux / unités et bureaux centraux. Il est recommandé qu’une référence aux responsabilités en matière de gestion de la continuité des activités (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...106 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) soit incluse dans les descriptions de travail pour s’assurer que les membres clés du personnel soient conscient de leur rôle et de ses responsabilités personnelles en cas de disruption. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37530100" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065A29F5" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...51 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des points focaux pour la continuité des opérations BCP doivent être désignés pour coordonner l’analyse d’impact sur les opérations (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">ainsi que le personnel informatique, qui est généralement responsable de tenir à jour les </w:t>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) ainsi que l’élaboration et la mise à jour des plans de continuité des opérations (BCP). Les points focaux pour la continuité des opérations (BCP) travaillent en étroite collaboration avec un personnel assumant différentes fonctions, notamment les cadres supérieurs ainsi que le personnel informatique, qui est généralement responsable de tenir à jour les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009E02E2" w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ITDRP</w:t>
       </w:r>
-      <w:r w:rsidR="009E02E2" w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1DF7F5" w14:textId="77777777" w:rsidR="00EE1D31" w:rsidRPr="002C7991" w:rsidRDefault="00EE1D31" w:rsidP="005A4645">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C083E05" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7340317C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...101 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le point focal BCP soumet le projet de BCP au chef de bureau / unité ou du bureau pour examen final et approbation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147652AA" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B762ED" w14:textId="262C81A5" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Supérieurs hiérarchiques </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5976722A" w14:textId="5507067D" w:rsidR="00D855EF" w:rsidRPr="002C7991" w:rsidRDefault="00F97C0C" w:rsidP="00CA4A6E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="165AE1C3" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les directeurs à tous les niveaux devraient discuter régulièrement la question liée à la continuité des opérations lors des réunions d’équipe et veiller à ce que la BCM fasse partie du processus d’intégration de tous les nouveaux employés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3793AA24" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc179986649"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Élément déclencheur de la mise en place des plans de continuité des opérations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="0633C930" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="002C7991" w:rsidRDefault="005309E4" w:rsidP="00ED5528">
-[...11 lines deleted...]
-        <w:spacing w:after="286"/>
+    <w:p w14:paraId="36F3042D" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F41375" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sièges (HQ) - New York : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659B3290" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lors d’incidents touchant toutes les opérations du PNUD à New York (HQ), le président du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SMG</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) conseillera aux bureaux /unités et bureaux centraux de mettre en place leurs plans de continuité des opérations (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). Dans le cas d’incidents </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ayant</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C7991">
-[...75 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des répercussions uniquement sur un l’office/unité, bureau en particulier (par exemple, un incendie limité), le directeur de l’office/unité, bureau touché mettra en place son </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>donnera</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des conseils au personnel sur la marche à suivre en fonction du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’unité. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F3F9C0" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEFADF6" w14:textId="407F7D3A" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">mettra en place son </w:t>
-[...87 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Tous les Bureaux en dehors du siège à NY) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF15C35" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Représentant </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>résident</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="005E7142" w:rsidRPr="002C7991">
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / chef d’office/unité activera le plan de continuité des opérations (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) sur la base des conseils de l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>équipe de coordination du dispositif de sécurité</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SMT</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7991">
-[...43 lines deleted...]
-        <w:spacing w:after="286"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) du pays/zone, les décisions du fonctionnaire désigné et/ou des comités de santé et de sécurité au travail (SST). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6B2CAD" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-500"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469DD75E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...57 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour s'assurer que le processus de planification de la continuité des activités est solide, les offices/unités, bureaux sont tenus d'utiliser leurs ressources internes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E4C096" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="00FA510A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305C07EB" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc179986650"/>
-      <w:r w:rsidRPr="002C7991">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Formation, exercice et examen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="34AD576F" w14:textId="77777777" w:rsidR="00835FD6" w:rsidRPr="002C7991" w:rsidRDefault="00835FD6" w:rsidP="00ED5528">
-[...11 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="55A882E2" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB20100" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les BCP doivent être examinés par les points focaux du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="007E62FA" w:rsidRPr="002C7991">
-[...59 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’unité / bureau ou bureau concerné au moins une fois par an ou de façon plus régulière, selon les conditions suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DD423B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mise à jour des coordonnées ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A42941F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...60 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À la suite d’un changement dans la structure de l’Organisation et/ou dans l’office/ unité, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bureau;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="57393610" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>À la suite d’un changement intervenu sur le plan de la dotation en personnel, notamment le personnel indispensable ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DBE49F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En réponse à une nouvelle évaluation importante et à une évaluation des risques, ou à un incident/une crise ; et ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DE7550" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modifications des exigences réglementaires nationales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4757D4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F012AB8" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le BCP doit être testé au moins une fois par an. La portée de l'exercice peut varier en fonction du contexte national et de l'évaluation des risques. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD0B25B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23571AE9" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le matériel de formation BCM et le guide correspondant sont mis à la disposition des points focaux BCP sur le site BCM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB02BEB" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0491B6F5" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257AC4AD" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="00A20DFF" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D7D7C4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="00A20DFF" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C060EE8" w14:textId="05BC397A" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56077604" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="004B42D7">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="959" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="408BB629" w14:textId="77777777" w:rsidR="00E96A8F" w:rsidRPr="009F5D42" w:rsidRDefault="00E96A8F">
+    <w:p w14:paraId="5A0DC8FC" w14:textId="77777777" w:rsidR="00F242F6" w:rsidRDefault="00F242F6" w:rsidP="00F11EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009F5D42">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E5A9AE9" w14:textId="77777777" w:rsidR="00E96A8F" w:rsidRPr="009F5D42" w:rsidRDefault="00E96A8F">
+    <w:p w14:paraId="185DE31D" w14:textId="77777777" w:rsidR="00F242F6" w:rsidRDefault="00F242F6" w:rsidP="00F11EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009F5D42">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...31 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5BBAF087" w14:textId="44DEDBAF" w:rsidR="00EE6788" w:rsidRPr="009F5D42" w:rsidRDefault="00EE6788">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07247EBC" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7">
     <w:pPr>
       <w:spacing w:after="218"/>
       <w:ind w:left="336"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="009F5D42">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009F5D42">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009F5D42">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008D0724" w:rsidRPr="005A4645">
+    <w:r w:rsidRPr="005A4645">
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="009F5D42">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="009F5D42">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2DAA5DD6" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRPr="009F5D42" w:rsidRDefault="00EE6788">
+  <w:p w14:paraId="1E1EA493" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r w:rsidRPr="009F5D42">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="66984916" w14:textId="231B2C99" w:rsidR="005F2734" w:rsidRPr="005A4645" w:rsidRDefault="005F2734" w:rsidP="005F2734">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13B6253A" w14:textId="001FA2E6" w:rsidR="004B42D7" w:rsidRPr="005A4645" w:rsidRDefault="004B42D7">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
-    <w:r w:rsidRPr="002C7991">
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="002C7991">
+    <w:r w:rsidRPr="00FA510A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002C7991">
+    <w:r w:rsidRPr="00FA510A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002C7991">
+    <w:r w:rsidRPr="00FA510A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="002C7991">
+    <w:r w:rsidRPr="00FA510A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="002C7991">
+    <w:r w:rsidRPr="00FA510A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="002C7991">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="00895C49" w:rsidRPr="002C7991">
-[...5 lines deleted...]
-    <w:r w:rsidRPr="009F5D42">
+    <w:r w:rsidRPr="00FA510A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="005A4645">
+    <w:r w:rsidRPr="00FA510A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="009F5D42">
+    <w:r w:rsidRPr="00FA510A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="005A4645">
+    <w:r w:rsidRPr="00FA510A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="009F5D42">
+    <w:r w:rsidRPr="00FA510A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="009F5D42">
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00B74035" w:rsidRPr="005A4645">
-      <w:t xml:space="preserve">Date d’entrée en </w:t>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="009F5D42" w:rsidRPr="009F5D42">
-      <w:t>vigueur :</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r w:rsidRPr="005A4645">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00756DBB">
-      <w:t>30/10/2024</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r w:rsidRPr="009F5D42">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 30/10/2024</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="005A4645">
-      <w:t xml:space="preserve">Version # </w:t>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="00722ABF" w:rsidRPr="005A4645">
-      <w:t>5</w:t>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t># :</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00FA510A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 5</w:t>
+    </w:r>
     <w:r w:rsidRPr="009F5D42">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                         </w:t>
+      <w:t xml:space="preserve">                                       </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="77CF3013" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRPr="009F5D42" w:rsidRDefault="00EE6788" w:rsidP="00F66694">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61C80EBF" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7" w:rsidP="00F66694">
     <w:pPr>
       <w:spacing w:after="218"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6274371F" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRPr="009F5D42" w:rsidRDefault="00EE6788">
+  <w:p w14:paraId="52EAAAF3" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r w:rsidRPr="009F5D42">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41D47D26" w14:textId="77777777" w:rsidR="00E96A8F" w:rsidRPr="009F5D42" w:rsidRDefault="00E96A8F">
+    <w:p w14:paraId="08412D78" w14:textId="77777777" w:rsidR="00F242F6" w:rsidRDefault="00F242F6" w:rsidP="00F11EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009F5D42">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04611297" w14:textId="77777777" w:rsidR="00E96A8F" w:rsidRPr="009F5D42" w:rsidRDefault="00E96A8F">
+    <w:p w14:paraId="2E161D6A" w14:textId="77777777" w:rsidR="00F242F6" w:rsidRDefault="00F242F6" w:rsidP="00F11EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009F5D42">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="354F7F00" w14:textId="53199B08" w:rsidR="00B700C5" w:rsidRPr="009F5D42" w:rsidRDefault="00B700C5">
+    <w:p w14:paraId="5692AB6B" w14:textId="41824C2E" w:rsidR="004B42D7" w:rsidRPr="00FA510A" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009F5D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA510A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F5D42">
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le cadre de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>criticité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> politique commune du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>système</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>décision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4645">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Le cadre de criticité des programmes est une politique commune du système des Nations unies pour la prise de décision sur les risques acceptables. Il met en place des principes directeurs et une approche systématique et structurée pour garantir que les activités impliquant le personnel des Nations Unies puissent être équilibrées par rapport aux risques de sécurité. Pour plus de détails, veuillez consulter : </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>acceptables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Il met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> place des principes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>directeurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>approche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>systématique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>structurée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>garantir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>activités</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>impliquant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le personnel des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>puissent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>équilibrées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par rapport aux </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de sécurité. Pour plus de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>détails</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veuillez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>consulter :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="006116BD" w:rsidRPr="00103F93">
+        <w:r w:rsidRPr="00FA510A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://programmecriticality.org/Static/index.html?loc=Fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="53C716EA" w14:textId="2BF6BF4D" w:rsidR="004B42D7" w:rsidRPr="00FA510A" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00FA510A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>https://programmecriticality.org/Static/index.html</w:t>
+          <w:t>https://unsceb.org/organizational-resilience-management-system-orms</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006116BD">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4763F62A" w14:textId="50F81F73" w:rsidR="002A6B0F" w:rsidRPr="005A4645" w:rsidRDefault="002A6B0F">
+    <w:p w14:paraId="17C6F031" w14:textId="41A90292" w:rsidR="004B42D7" w:rsidRPr="00FA510A" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5D42">
+      <w:r w:rsidRPr="00FA510A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F5D42">
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk177635843"/>
-      <w:r w:rsidR="00323BB7">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00323BB7">
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://unsceb.org/sites/default/files/2021-12/Approved%20revision%20of%20Add.2.Rev_.1_ORMS%20MER%20Regime.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00323BB7" w:rsidRPr="00103F93">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>https://unsceb.org/sites/default/files/2021-12/Approved%20revision%20of%20Add.2.Rev_.1_ORMS%20MER%20Regime.pdf</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidR="00323BB7">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00323BB7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7AA9792C" w14:textId="421224E4" w:rsidR="007C7459" w:rsidRPr="009F5D42" w:rsidRDefault="007C7459" w:rsidP="007C7459">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45F951D4" w14:textId="20F5BD3D" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="007C7459">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00CE0FDB">
+    <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D1E0962" wp14:editId="661F5FFC">
-[...2 lines deleted...]
-          <wp:docPr id="493454607" name="Picture 3" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53EFD106" wp14:editId="185BC7C5">
+          <wp:extent cx="227754" cy="445273"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+          <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="493454607" name="Picture 3" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="479809" cy="730329"/>
+                    <a:ext cx="232745" cy="455031"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="6F24DF19" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7" w:rsidP="007C7459">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5520F366" w14:textId="4922C06F" w:rsidR="00720A83" w:rsidRPr="009F5D42" w:rsidRDefault="007C7459" w:rsidP="007C7459">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DA8A6CF" w14:textId="58B9113E" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7" w:rsidP="007C7459">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00CE0FDB">
+    <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="553D4634" wp14:editId="3CA757BD">
-          <wp:extent cx="535274" cy="814754"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34AA02D6" wp14:editId="793B9A30">
+          <wp:extent cx="332170" cy="649411"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1930009660" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="814633181" name="Picture 814633181"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1930009660" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="552757" cy="841365"/>
+                    <a:ext cx="332170" cy="649411"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02DE3111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1534B108"/>
     <w:lvl w:ilvl="0" w:tplc="FA0A0792">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10066,136 +8962,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="059C5F04"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D4D742E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCA47E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="09DA3A3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10240,835 +9050,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...783 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F4D636D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="369ED828"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11110,717 +9136,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...665 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BA36CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8A65938"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11862,226 +9222,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A47DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD185CCA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12127,253 +9312,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC907A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34169CCA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FC3C5020">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -12421,51 +9404,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E65794B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09B24F72"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12507,51 +9490,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77E673B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1826E7C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12593,406 +9576,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...354 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FDF6385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF72330A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13034,638 +9662,169 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="228153497">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="1" w16cid:durableId="150609488">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2083330258">
+  <w:num w:numId="2" w16cid:durableId="1937252791">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="133135113">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="393701205">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1732923145">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1349213734">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1162548870">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="475996754">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="8" w16cid:durableId="212885367">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="863519131">
-[...41 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1897929711">
+  <w:num w:numId="9" w16cid:durableId="1561331555">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1349213734">
-[...42 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="10" w16cid:durableId="1106924132">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E5981"/>
-[...414 lines deleted...]
-    <w:rsid w:val="00FF02AE"/>
+    <w:rsidRoot w:val="00F11EAD"/>
+    <w:rsid w:val="004B42D7"/>
+    <w:rsid w:val="005675FB"/>
+    <w:rsid w:val="005E5DDC"/>
+    <w:rsid w:val="00694E50"/>
+    <w:rsid w:val="00793BCD"/>
+    <w:rsid w:val="009A7FA8"/>
+    <w:rsid w:val="00AE2713"/>
+    <w:rsid w:val="00B0312B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D33A0D"/>
+    <w:rsid w:val="00D51025"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E2066B"/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rsid w:val="00F242F6"/>
+    <w:rsid w:val="00FA510A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1A36C3DA"/>
-  <w15:docId w15:val="{F00DD873-90CE-4330-BE63-1607625A8277}"/>
+  <w14:docId w14:val="2FEC2DA4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2DDB58D8-0446-4395-8B31-FAA804593D71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14006,572 +10165,759 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="10" w:hanging="10"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F11EAD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F11EAD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF1A2C"/>
+    <w:rsid w:val="00F11EAD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F11EAD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B0BF7"/>
+    <w:rsid w:val="004B42D7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-    </w:pPr>
-[...40 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E3784A"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B42D7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...100 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0027204E"/>
+    <w:rsid w:val="004B42D7"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F66694"/>
+    <w:rsid w:val="004B42D7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F66694"/>
+    <w:rsid w:val="004B42D7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...38 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F92A01"/>
+    <w:rsid w:val="004B42D7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00896D67"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B42D7"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B42D7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005476F1"/>
+    <w:rsid w:val="004B42D7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...28 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programmecriticality.org/Static/index.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsceb.org/organizational-resilience-management-system-orms" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programmecriticality.org/Static/index.html?loc=Fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -14579,54 +10925,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -14779,709 +11125,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3025</Words>
-  <Characters>17243</Characters>
+  <Words>3039</Words>
+  <Characters>17327</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
+  <Lines>144</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>UNDP Business Continuity Management Policy</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20228</CharactersWithSpaces>
+  <CharactersWithSpaces>20326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>POLITIQUE DE GESTION DE LA CONTINUITÉ DES ACTIVITÉS DU PNUD</dc:title>
-[...1 lines deleted...]
-  <dc:creator>claudine.gonsalves</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...39 lines deleted...]
-</file>