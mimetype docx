--- v1 (2026-05-02)
+++ v2 (2026-07-13)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64572160" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4472C4"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EA03AC4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -595,51 +599,51 @@
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE19CCC" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06491BA0" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="06491BA0" w14:textId="7E0DF38C" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
@@ -761,62 +765,94 @@
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) et la</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>planification de la continuité des</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B42D7">
+        <w:t>planification</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de la continuité des</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>opérations</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB5709D" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
@@ -1276,51 +1312,51 @@
           <w:pPr>
             <w:spacing w:line="259" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:kern w:val="0"/>
               <w:lang w:val="fr-FR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="45BE478C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
             <w:spacing w:line="259" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:kern w:val="0"/>
               <w:lang w:val="fr-FR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="2FCB8DF1" w14:textId="5E1F758D" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+        <w:p w14:paraId="2FCB8DF1" w14:textId="7C14132B" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004B42D7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:kern w:val="0"/>
               <w:lang w:val="fr-FR"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="004B42D7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
@@ -1423,81 +1459,81 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AE2713">
+            <w:r w:rsidR="00790FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F11265A" w14:textId="7140CF7E" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+        <w:p w14:paraId="2F11265A" w14:textId="748A8A91" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986644" w:history="1">
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="0563C1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B.</w:t>
@@ -1570,81 +1606,81 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AE2713">
+            <w:r w:rsidR="00790FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FF90F54" w14:textId="65C3197F" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+        <w:p w14:paraId="3FF90F54" w14:textId="4FB0B4B6" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986645" w:history="1">
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="0563C1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -1719,81 +1755,81 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AE2713">
+            <w:r w:rsidR="00790FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50CDF20A" w14:textId="4D0F0A19" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+        <w:p w14:paraId="50CDF20A" w14:textId="329759CD" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986646" w:history="1">
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="0563C1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -1868,81 +1904,81 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AE2713">
+            <w:r w:rsidR="00790FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07CB5263" w14:textId="76F2AD2C" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+        <w:p w14:paraId="07CB5263" w14:textId="629A1578" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986647" w:history="1">
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="0563C1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E.</w:t>
@@ -2015,81 +2051,81 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AE2713">
+            <w:r w:rsidR="00790FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E2450E5" w14:textId="79A93FE8" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+        <w:p w14:paraId="1E2450E5" w14:textId="53519CF3" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986648" w:history="1">
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="0563C1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -2164,81 +2200,81 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AE2713">
+            <w:r w:rsidR="00790FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72402C1E" w14:textId="0939DCF0" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+        <w:p w14:paraId="72402C1E" w14:textId="16B8A1D4" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986649" w:history="1">
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="0563C1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>G.</w:t>
@@ -2311,81 +2347,81 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AE2713">
+            <w:r w:rsidR="00790FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="22E96D51" w14:textId="4FA1C127" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+        <w:p w14:paraId="22E96D51" w14:textId="0C95F246" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
             <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986650" w:history="1">
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="0563C1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H.</w:t>
@@ -2458,51 +2494,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AE2713">
+            <w:r w:rsidR="00790FC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="004B42D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -2809,106 +2845,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32458B9A" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="527F2E63" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
-[...54 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2E6B3817" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="625394D5" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
@@ -3414,51 +3394,50 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> au PNUD est conforme aussi au système de gestion de la résilience de l’Organisation des Nations Unies (</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
@@ -3496,51 +3475,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> et sert de cadre de gestion des situations d’urgence pour l’Organisation. Elle aide le PNUD à renforcer la résilience en alignant et en harmonisant les efforts de préparation, afin de renforcer la capacité de l’Organisation à remplir continuellement son mandat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403B75A0" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="441C4C1F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="441C4C1F" w14:textId="10E51584" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -3564,51 +3543,51 @@
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> complète la gestion des risques d’entreprise (</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ERM</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">) et fournit des outils permettant de faire face aux risques identifiés au niveau du bureau /de l’unité, et des bureaux centraux qui pourraient avoir une incidence sur la continuité des opérations. La </w:t>
+        <w:t xml:space="preserve">) et fournit des outils permettant de faire face aux risques identifiés au niveau du bureau/de l’unité, et des bureaux centraux qui pourraient avoir une incidence sur la continuité des opérations. La </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> tient compte de toutes les activités et dispositions existantes liées à la gestion des risques, à la réponse aux crises et à la planification des interventions d’urgence, tant qu’elle rend possible au PNUD de : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA128AB" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
@@ -4065,122 +4044,291 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E5926C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C2F049C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="5C2F049C" w14:textId="6F76C33B" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="006C0920">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Siège (HQ) - New York :  </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sous la supervision du </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B42D7">
+        <w:t>Sous la supervision du</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20754" w:rsidRPr="00A20754">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="fr-FR"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">, une évaluation des risques de sécurité au siège est réalisée chaque année en collaboration avec les partenaires du système des Nations unies. Pour le siège du PNUD, le Bureau des services de gestion (BMS) entame des discussions avec les partenaires du Secrétariat des Nations unies et d'autres agences des Nations unies au cours du dernier trimestre de chaque année afin de préparer une évaluation commune des risques. Sur cette base, le BMS/Bureau de la sécurité et les conseillers membres du SMG concernés collaborent (en regroupant les risques liés à la </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directeur du </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7F18" w:rsidRPr="00A20754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7F18" w:rsidRPr="00A20754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une évaluation des risques de sécurité au siège est réalisée chaque année en collaboration avec les </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>sécurité et les autres risques opérationnels, par exemple les installations, les technologies de l'information, la santé et la sécurité au travail, etc. Les résultats de l'évaluation annuelle des risques sont partagés avec le SMG et servent de base aux décisions et à la planification de la gestion de la continuité des opérations (BCM) pour l'année suivante</w:t>
+        <w:t>partenaires du système des Nations unies. Pour le siège du PNUD, le Bureau des services de gestion (BMS) entame des discussions avec les partenaires du Secrétariat des Nations unies et d'autres agences des Nations unies au cours du dernier trimestre de chaque année afin de préparer une évaluation commune des risques. Sur cette base, le BMS/Bureau de la sécurité et</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20754" w:rsidRPr="00B64136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20754" w:rsidRPr="00A20754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Direction du BMS</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7F18">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>collaborent</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7F18">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en regroupant les risques liés à la sécurité et les autres risques opérationnels, par exemple les installations, les technologies de l'information, la santé et la sécurité au travail, etc. Les résultats de l'évaluation annuelle des risques sont partagés avec le</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0920" w:rsidRPr="00B64136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Directeur du BMS pour approbation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0920" w:rsidRPr="00B64136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avec les points focaux des plans de continuité des activités (PCA) des bureaux/</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7F18">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unités</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>servent de base aux décisions et à la planification de la gestion de la continuité des opérations (BCM) pour l'année suivante</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D0CA8A" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
@@ -4273,98 +4421,98 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Analyse d’impact sur les opérations (BIA)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="080D2812" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BC70085" w14:textId="14B05C10" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="7BC70085" w14:textId="5ADC06EF" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’analyse d’impact sur les opérations (</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">) est réalisée par chaque office/unité bureau, et coordonnée par le bureau du point focal pour la continuité des opérations (BCP) des bureaux / unités concernées. Les points focaux de BCP peuvent demander assistance et conseil au service de gestion des risques et de la résilience (spécialiste en BMS/BPC) : </w:t>
+        <w:t xml:space="preserve">) est réalisée par chaque office/unité bureau, et coordonnée par le bureau du point focal pour la continuité des opérations (BCP) des bureaux/unités concernées. Les points focaux de BCP peuvent demander assistance et conseil au service de gestion des risques et de la résilience (spécialiste en BMS/BPC) : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6BE12F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -4503,76 +4651,76 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Plan de continuité des opérations (BCP)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="035DC429" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F3B0AA6" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="3F3B0AA6" w14:textId="4602EE2B" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chaque bureau /unité et bureau doit élaborer et tenir à jour un </w:t>
+        <w:t xml:space="preserve">Chaque bureau/unité et bureau doit élaborer et tenir à jour un </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> afin que l’Organisation puisse s’acquitter de ses fonctions, dans la mesure du possible, lors des situations d’urgence. Le </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4588,76 +4736,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit être révisé au moins annuellement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57144D28" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E0E2FB" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="40E0E2FB" w14:textId="7977BE4F" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Au niveau de l’office/ unité, bureau de pays, </w:t>
+        <w:t xml:space="preserve"> Au niveau de l’office/unité, bureau de pays, </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
@@ -4761,50 +4909,51 @@
     <w:p w14:paraId="4A7E2A1B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Un protocole de communication prédéfini pour s’assurer que toutes les unités pertinentes sont au courant du </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> lorsqu’il est mis en place.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652229F8" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
@@ -4952,51 +5101,50 @@
     <w:p w14:paraId="14648BAA" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La capacité de :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704EABC8" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -5452,50 +5600,51 @@
     <w:p w14:paraId="3C7F796F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Le plan de communication avec les partenaires internes et externes ; et</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016262C8" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -5717,51 +5866,50 @@
         <w:t xml:space="preserve">a. Objet et portée des tests, événements de simulation pour les tests ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3A2B1F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-500"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>b. Durée de l’ensemble des tests ; procédures d’évacuation et relocalisation du personnel ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E950693" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-500"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -6026,179 +6174,262 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D42592" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CB23D7C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="5CB23D7C" w14:textId="355BBBA3" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bureau des services de gestion (BMS)  </w:t>
+        <w:t>Bureau des services de gestion (BMS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CEDAA05" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cadre global de la politique de gestion des risques organisationnels, le BMS est responsable de la formulation et de l’examen de la politique institutionnelle en matière de BCM et de sa mise en œuvre. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A051D8" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15707EA6" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="15707EA6" w14:textId="36650A64" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="00CE2BEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>BMS/BPC</w:t>
+        <w:t>BMS/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2BEB" w:rsidRPr="00B64136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Direction</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> fournit un appui technique et conseil aux points focaux pour la continuité des opérations (BCP) en vue de la préparation des AIA et des BCP, et tient des dossiers sur tous les BCP </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> l’offices/unités, bureaux sur le site BCM. Le BMS surveille la conformité des offices/unités, bureaux et informe régulièrement le SMG de l’état d’avancement des activités relatives à la BCM et de la conformité des offices/ unités, bureaux. Le BMS travaille en étroite collaboration avec les </w:t>
+        <w:t xml:space="preserve"> l’offices/unités, bureaux sur le site BCM. Le BMS surveille la conformité des offices/unités, bureaux et informe régulièrement le</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2BEB" w:rsidRPr="00B64136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l'Administrateur associé</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3CA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2BEB" w:rsidRPr="00B64136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>et le Comité des risques</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’état d’avancement des activités relatives à la BCM et de la conformité des offices/unités, bureaux. Le BMS travaille en étroite collaboration avec les </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Bureaux régionaux </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">et les Bureaux Centraux pour assurer que leur offices/unités, bureaux respectifs adhèrent à la politique de gestion de la continuité des opérations (BCM). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B75C1B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
@@ -6279,306 +6510,481 @@
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FBF2CB" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C9E276A" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="6C9E276A" w14:textId="77C0416E" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="00A97879" w:rsidP="00A97879">
       <w:pPr>
         <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B42D7">
+      <w:r w:rsidRPr="00B64136">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single" w:color="181717"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0A5B0D44" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comité des risques</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single" w:color="181717"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFE574F" w14:textId="2D30E54A" w:rsidR="004B42D7" w:rsidRPr="00A373EB" w:rsidRDefault="00EE3517" w:rsidP="00A373EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sous la direction de </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3CA7" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l'Administrat</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3CA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eur</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3CA7" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">associé, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="004B42D7" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a supervision des activités relatives à la </w:t>
+      </w:r>
+      <w:r w:rsidR="004B42D7" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BCM</w:t>
+      </w:r>
+      <w:r w:rsidR="004B42D7" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est déléguée au </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97879" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comité des risques</w:t>
+      </w:r>
+      <w:r w:rsidR="00A97879" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La </w:t>
+      </w:r>
+      <w:r w:rsidR="004B42D7" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gestion de la continuité des opérations sont </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97879" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inscrits à </w:t>
+      </w:r>
+      <w:r w:rsidR="004B42D7" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à l’ordre du jour du </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97879" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comité des risques</w:t>
+      </w:r>
+      <w:r w:rsidR="005F288E" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F288E" w:rsidRPr="00A373EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> selon les </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA604B" w:rsidRPr="00BA604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>besoins</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA604B" w:rsidRPr="00BA604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621891A3" w14:textId="2684BAC8" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureaux régionaux et centraux : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6398134C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Bureaux régionaux/centraux supervisent leurs régions et bureaux respectifs pour s’assurer que les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont révisés, mis à jour et testés chaque année.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4494589B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B42D7">
+    </w:p>
+    <w:p w14:paraId="5C2938D4" w14:textId="6B6EDBBC" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bureaux régionaux et centraux : </w:t>
-[...13 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Chefs de Bureaux/Unités et Bureaux Centraux</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:t>Chefs de Bureaux / Unités et Bureaux Centraux</w:t>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3475FE46" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA8946E" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="2DA8946E" w14:textId="2CB4CAE8" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Les activités de gestion de la continuité des opérations devraient être incluses dans les plans de travail des bureaux / unités et bureaux centraux. Il est recommandé qu’une référence aux responsabilités en matière de gestion de la continuité des activités (</w:t>
+        <w:t>Les activités de gestion de la continuité des opérations devraient être incluses dans les plans de travail des bureaux/unités et bureaux centraux. Il est recommandé qu’une référence aux responsabilités en matière de gestion de la continuité des activités (</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) soit incluse dans les descriptions de travail pour s’assurer que les membres clés du personnel soient conscient de leur rôle et de ses responsabilités personnelles en cas de disruption. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37530100" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
@@ -6669,144 +7075,182 @@
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C083E05" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7340317C" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="7340317C" w14:textId="52B33BCA" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Le point focal BCP soumet le projet de BCP au chef de bureau / unité ou du bureau pour examen final et approbation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="147652AA" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Le point focal BCP soumet le projet de BCP au chef de bureau/unité ou du bureau pour examen final et approbation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCCBF20" w14:textId="77777777" w:rsidR="00BA604B" w:rsidRDefault="00BA604B" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B762ED" w14:textId="262C81A5" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="00B762ED" w14:textId="5B913B67" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supérieurs hiérarchiques </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="165AE1C3" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+        <w:t>Supérieurs hiérarchiques</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165AE1C3" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les directeurs à tous les niveaux devraient discuter régulièrement la question liée à la continuité des opérations lors des réunions d’équipe et veiller à ce que la BCM fasse partie du processus d’intégration de tous les nouveaux employés. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6B8081" w14:textId="77777777" w:rsidR="00BA604B" w:rsidRPr="004B42D7" w:rsidRDefault="00BA604B" w:rsidP="00A373EB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3793AA24" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc179986649"/>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
@@ -6839,98 +7283,97 @@
       <w:pPr>
         <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sièges (HQ) - New York : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659B3290" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="659B3290" w14:textId="4109A560" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="005F288E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lors d’incidents touchant toutes les opérations du PNUD à New York (HQ), le président du </w:t>
-[...20 lines deleted...]
-        <w:t>) conseillera aux bureaux /unités et bureaux centraux de mettre en place leurs plans de continuité des opérations (</w:t>
+        <w:t xml:space="preserve">Lors d’incidents touchant toutes les opérations du PNUD à New York (HQ), </w:t>
+      </w:r>
+      <w:r w:rsidR="005F288E" w:rsidRPr="00B64136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La Directrice du BMS, sur la base de l'évaluation du Bureau de la sécurité,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conseillera aux bureaux/unités et bureaux centraux de mettre en place leurs plans de continuité des opérations (</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). Dans le cas d’incidents </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
@@ -7034,103 +7477,80 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEFADF6" w14:textId="407F7D3A" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tous les Bureaux en dehors du siège à NY) : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF15C35" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="3EF15C35" w14:textId="48DA1CD8" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le Représentant </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> / chef d’office/unité activera le plan de continuité des opérations (</w:t>
+        <w:t>Le Représentant résident/chef d’office/unité activera le plan de continuité des opérations (</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) sur la base des conseils de l’</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7258,169 +7678,167 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Formation, exercice et examen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="55A882E2" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB20100" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="3CB20100" w14:textId="4D1E4F41" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les BCP doivent être examinés par les points focaux du </w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de l’unité / bureau ou bureau concerné au moins une fois par an ou de façon plus régulière, selon les conditions suivantes :</w:t>
+        <w:t xml:space="preserve"> de l’unité/bureau ou bureau concerné au moins une fois par an ou de façon plus régulière, selon les conditions suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DD423B" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mise à jour des coordonnées ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A42941F" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="2A42941F" w14:textId="28F92B8A" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">À la suite d’un changement dans la structure de l’Organisation et/ou dans l’office/ unité, </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">À la suite d’un changement dans la structure de l’Organisation et/ou dans l’office/unité, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA604B" w:rsidRPr="004B42D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bureau ;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="57393610" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -7435,50 +7853,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>En réponse à une nouvelle évaluation importante et à une évaluation des risques, ou à un incident/une crise ; et ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DE7550" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B42D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7596,968 +8015,878 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0491B6F5" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="257AC4AD" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="00A20DFF" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="257AC4AD" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="00A373EB" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A20DFF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A373EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Avertissement</w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00A20DFF">
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A373EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D7D7C4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="00A20DFF" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="71D7D7C4" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="00A373EB" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2C060EE8" w14:textId="05BC397A" w:rsidR="004B42D7" w:rsidRPr="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C060EE8" w14:textId="05BC397A" w:rsidR="004B42D7" w:rsidRPr="00A373EB" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A20DFF">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A373EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A20DFF">
+      <w:r w:rsidRPr="00A373EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56077604" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
-    <w:sectPr w:rsidR="00DA504D" w:rsidSect="004B42D7">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00BA604B">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="959" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="959" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A0DC8FC" w14:textId="77777777" w:rsidR="00F242F6" w:rsidRDefault="00F242F6" w:rsidP="00F11EAD">
+    <w:p w14:paraId="648EC4E2" w14:textId="77777777" w:rsidR="00543C2A" w:rsidRDefault="00543C2A" w:rsidP="00F11EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="185DE31D" w14:textId="77777777" w:rsidR="00F242F6" w:rsidRDefault="00F242F6" w:rsidP="00F11EAD">
+    <w:p w14:paraId="05B6F955" w14:textId="77777777" w:rsidR="00543C2A" w:rsidRDefault="00543C2A" w:rsidP="00F11EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07247EBC" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7">
     <w:pPr>
       <w:spacing w:after="218"/>
       <w:ind w:left="336"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="009F5D42">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009F5D42">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009F5D42">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="005A4645">
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="009F5D42">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="009F5D42">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1E1EA493" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r w:rsidRPr="009F5D42">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13B6253A" w14:textId="001FA2E6" w:rsidR="004B42D7" w:rsidRPr="005A4645" w:rsidRDefault="004B42D7">
+  <w:p w14:paraId="13B6253A" w14:textId="001FA2E6" w:rsidR="004B42D7" w:rsidRPr="00A20754" w:rsidRDefault="004B42D7">
     <w:pPr>
       <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FA510A">
+    <w:r w:rsidRPr="00A20754">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00FA510A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00FA510A">
+    <w:r w:rsidRPr="00A20754">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FA510A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00FA510A">
+    <w:r w:rsidRPr="00A20754">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA510A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00FA510A">
+    <w:r w:rsidRPr="00A20754">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r w:rsidRPr="00FA510A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00FA510A">
+    <w:r w:rsidRPr="00A20754">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FA510A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00FA510A">
+    <w:r w:rsidRPr="00A20754">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA510A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FA510A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00FA510A">
+    <w:r w:rsidRPr="00A20754">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t xml:space="preserve">Date </w:t>
-[...49 lines deleted...]
-      <w:t xml:space="preserve"> 30/10/2024</w:t>
+      <w:t>Date d’entrée en vigueur : 30/10/2024</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA510A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00FA510A">
+    <w:r w:rsidRPr="00A20754">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t xml:space="preserve">Version </w:t>
+      <w:t>Version # : 5</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-    <w:r w:rsidRPr="009F5D42">
+    <w:r w:rsidRPr="00A20754">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">                                       </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61C80EBF" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7" w:rsidP="00F66694">
     <w:pPr>
       <w:spacing w:after="218"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="52EAAAF3" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r w:rsidRPr="009F5D42">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08412D78" w14:textId="77777777" w:rsidR="00F242F6" w:rsidRDefault="00F242F6" w:rsidP="00F11EAD">
+    <w:p w14:paraId="624F5730" w14:textId="77777777" w:rsidR="00543C2A" w:rsidRDefault="00543C2A" w:rsidP="00F11EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E161D6A" w14:textId="77777777" w:rsidR="00F242F6" w:rsidRDefault="00F242F6" w:rsidP="00F11EAD">
+    <w:p w14:paraId="1B2DF970" w14:textId="77777777" w:rsidR="00543C2A" w:rsidRDefault="00543C2A" w:rsidP="00F11EAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5692AB6B" w14:textId="41824C2E" w:rsidR="004B42D7" w:rsidRPr="00FA510A" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
+    <w:p w14:paraId="5692AB6B" w14:textId="41824C2E" w:rsidR="004B42D7" w:rsidRPr="00BA604B" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le cadre de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>criticité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> politique commune du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>système</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> des Nations </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>unies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>prise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>décision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>risques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>acceptables</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Il met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> place des principes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>directeurs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>approche</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>systématique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>structurée</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>garantir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>activités</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>impliquant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> le personnel des Nations </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Unies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>puissent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>équilibrées</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> par rapport aux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>risques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de sécurité. Pour plus de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>détails</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>veuillez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>consulter :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00FA510A">
+        <w:r w:rsidRPr="00BA604B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://programmecriticality.org/Static/index.html?loc=Fr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FA510A">
+      <w:r w:rsidRPr="00BA604B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="53C716EA" w14:textId="2BF6BF4D" w:rsidR="004B42D7" w:rsidRPr="00FA510A" w:rsidRDefault="004B42D7" w:rsidP="004B42D7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA510A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FA510A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -8640,105 +8969,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA510A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA510A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> anglais)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45F951D4" w14:textId="20F5BD3D" w:rsidR="004B42D7" w:rsidRDefault="004B42D7" w:rsidP="007C7459">
+  <w:p w14:paraId="45F951D4" w14:textId="320C8C83" w:rsidR="004B42D7" w:rsidRDefault="00790FC3" w:rsidP="007C7459">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53EFD106" wp14:editId="185BC7C5">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26773FC1" wp14:editId="47D59180">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="846278905" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="4369" b="28533"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="232745" cy="455031"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="6F24DF19" w14:textId="77777777" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7" w:rsidP="007C7459">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DA8A6CF" w14:textId="58B9113E" w:rsidR="004B42D7" w:rsidRPr="009F5D42" w:rsidRDefault="004B42D7" w:rsidP="007C7459">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
@@ -9719,81 +10044,113 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F11EAD"/>
+    <w:rsid w:val="000205D2"/>
+    <w:rsid w:val="001F7F18"/>
+    <w:rsid w:val="00205EB5"/>
+    <w:rsid w:val="0029338B"/>
+    <w:rsid w:val="002C063C"/>
+    <w:rsid w:val="002F0D7A"/>
+    <w:rsid w:val="0030482E"/>
+    <w:rsid w:val="00330180"/>
+    <w:rsid w:val="00434E38"/>
     <w:rsid w:val="004B42D7"/>
+    <w:rsid w:val="00543C2A"/>
     <w:rsid w:val="005675FB"/>
+    <w:rsid w:val="00583C47"/>
+    <w:rsid w:val="00597EE2"/>
     <w:rsid w:val="005E5DDC"/>
+    <w:rsid w:val="005F288E"/>
     <w:rsid w:val="00694E50"/>
+    <w:rsid w:val="006C0920"/>
+    <w:rsid w:val="006C3786"/>
+    <w:rsid w:val="007438C2"/>
+    <w:rsid w:val="00790FC3"/>
     <w:rsid w:val="00793BCD"/>
+    <w:rsid w:val="00847FC3"/>
+    <w:rsid w:val="008A3CA7"/>
+    <w:rsid w:val="009A1E2C"/>
     <w:rsid w:val="009A7FA8"/>
+    <w:rsid w:val="00A0743F"/>
+    <w:rsid w:val="00A20754"/>
+    <w:rsid w:val="00A373EB"/>
+    <w:rsid w:val="00A97879"/>
     <w:rsid w:val="00AE2713"/>
     <w:rsid w:val="00B0312B"/>
+    <w:rsid w:val="00B64136"/>
+    <w:rsid w:val="00B926DB"/>
+    <w:rsid w:val="00BA604B"/>
     <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CE2BEB"/>
+    <w:rsid w:val="00D14799"/>
     <w:rsid w:val="00D33A0D"/>
     <w:rsid w:val="00D51025"/>
     <w:rsid w:val="00DA504D"/>
     <w:rsid w:val="00E2066B"/>
+    <w:rsid w:val="00E37F9C"/>
+    <w:rsid w:val="00EE3517"/>
+    <w:rsid w:val="00F030B9"/>
     <w:rsid w:val="00F11EAD"/>
     <w:rsid w:val="00F242F6"/>
     <w:rsid w:val="00FA510A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FEC2DA4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2DDB58D8-0446-4395-8B31-FAA804593D71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -10815,63 +11172,63 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B42D7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsceb.org/organizational-resilience-management-system-orms" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programmecriticality.org/Static/index.html?loc=Fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11125,74 +11482,401 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c26dc373-2944-4fff-a656-1635ba5514b5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4E5EB98AFACA49B955F57620F5DD44" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="16e62f017f053e4187bce02c358b6be9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" xmlns:ns3="c26dc373-2944-4fff-a656-1635ba5514b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="822fc6e30ad0aba92acdc39408158171" ns2:_="" ns3:_="">
+    <xsd:import namespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+    <xsd:import namespace="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f8ebb0a5-c57d-4c3a-bec7-8a38252dd05c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c26dc373-2944-4fff-a656-1635ba5514b5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7fb16e66-a0cf-4293-80d1-ecb3df652669}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c26dc373-2944-4fff-a656-1635ba5514b5">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C8C51C-53A5-4B14-A2AF-EAEE855FA04B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0FE4408-59FF-4E52-8FC5-DDC4209863BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E80DF2A-9E60-4464-9873-051DFD0AC143}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>17327</Characters>
+  <Pages>11</Pages>
+  <Words>3064</Words>
+  <Characters>17467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
+  <Lines>145</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20326</CharactersWithSpaces>
+  <CharactersWithSpaces>20491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
+  </property>
+</Properties>
+</file>