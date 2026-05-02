--- v0 (2025-10-12)
+++ v1 (2026-05-02)
@@ -1,8405 +1,9034 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="0AC9545B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474D5A16" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216EB8DF" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D32FD92" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CAB156" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71839632" w14:textId="056EA55E" w:rsidR="00037B26" w:rsidRPr="00357096" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POLÍTICA DE GESTIÓN </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F16A5D8" w14:textId="10ECB90E" w:rsidR="00037B26" w:rsidRPr="00357096" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DE LA CONTINUIDAD DE LAS OPERACIONES DEL PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291BDFEF" w14:textId="1DF08478" w:rsidR="00037B26" w:rsidRPr="00357096" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(BCM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF5B2CE" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D8A2F5" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147F0F14" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44040ED9" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053FAB18" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6466E6B9" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772705AB" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7709619C" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDA9AFD" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B02A244" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255E670B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C0795B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D95F3B" w14:textId="7ADDF9AE" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Resúmen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ejecutivo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06271E79" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C8B8BD" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Política de Gestión de la Continuidad de las Operaciones (BCM) es la política del PNUD que establece el marco para que la organización responda a las amenazas internas y externas y garantice la preparación, la resiliencia y la capacidad de la organización para seguir cumpliendo su mandato cuando se producen dichas amenazas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2063E7A7" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BAC5F7" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Política de Gestión de la Continuidad de las Operaciones en el PNUD está en consonancia con el Sistema de Gestión de la Resiliencia Organizacional (ORMS) de la ONU y actúa como marco de gestión de emergencias para la organización. Incluye el Plan de Recuperación de Desastres Informáticos (ITDRP), los planes de seguridad (que incluyen la gestión de crisis, incidentes y emergencias) y la Planificación de la Continuidad de las Operaciones (BCP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F495579" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B60B409" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un Plan de Continuidad de las Operaciones (BCP) se prepara sobre la base de una Evaluación de Riesgos operativos (RA) y un ágil Análisis de Impacto en el Negocio (BIA). La Evaluación de Riesgos y el Análisis de Impacto en el Negocio se basan en los procesos existente de Gestión de Riesgos Empresariales y en la Gestión de Riesgos de Seguridad (SRM) específica del país/área, al tiempo que tienen en cuenta el mandato general de la organización, la criticidad del programa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la continuidad de los servicios empresariales críticos, así como los Procedimientos Operativos Estándar para la respuesta a las crisis y la recuperación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E79623" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A778086" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558A7D47" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF4FC83" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8800C3" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05920426" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB5C7F9" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C56EB4" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E34C1AA" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F65B2A" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E14543E" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF09D45" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35CE5C99" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="1427384920"/>
-[...634 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:id w:val="-173348808"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4D354E54" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="00146DDA" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+        <w:p w14:paraId="48C32F3A" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian Light" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:color w:val="2F5496"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="es-ES"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00146DDA">
+          <w:r w:rsidRPr="00037B26">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian Light" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:color w:val="2F5496"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="es-ES"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Índice</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="110AC3E3" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="00146DDA" w:rsidRDefault="00161308" w:rsidP="006B36AA">
+        <w:p w14:paraId="02F78F27" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
+            <w:spacing w:line="259" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="es-ES"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="650986FF" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="00146DDA" w:rsidRDefault="00161308" w:rsidP="006B36AA">
+        <w:p w14:paraId="6E3B7ECB" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
+            <w:spacing w:line="259" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="es-ES"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="4AC1E25D" w14:textId="3A4D0D55" w:rsidR="00657F43" w:rsidRPr="00146DDA" w:rsidRDefault="0027204E">
+        <w:p w14:paraId="7B7C115B" w14:textId="68D5A640" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00146DDA">
+          <w:r w:rsidRPr="00037B26">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="es-ES"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00146DDA">
+          <w:r w:rsidRPr="00037B26">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="es-ES"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00146DDA">
+          <w:r w:rsidRPr="00037B26">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="es-ES"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc179986712" w:history="1">
-            <w:r w:rsidR="00657F43" w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
-            <w:r w:rsidR="00657F43" w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00657F43" w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Antecedentes</w:t>
             </w:r>
-            <w:r w:rsidR="00657F43" w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00657F43" w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00657F43" w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986712 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00657F43" w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00657F43" w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00657F43" w:rsidRPr="00146DDA">
+            <w:r w:rsidR="00C66898">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00657F43" w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B15EFD7" w14:textId="72204235" w:rsidR="00657F43" w:rsidRPr="00146DDA" w:rsidRDefault="00657F43">
+        <w:p w14:paraId="61B2B848" w14:textId="31E226A0" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986713" w:history="1">
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Objetivos</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986713 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidR="00C66898">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="639ECDB7" w14:textId="64FD9D0F" w:rsidR="00657F43" w:rsidRPr="00146DDA" w:rsidRDefault="00657F43">
+        <w:p w14:paraId="20549579" w14:textId="6696F406" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986714" w:history="1">
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Valoración de riesgos</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986714 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidR="00C66898">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E46D1AD" w14:textId="3C099F94" w:rsidR="00657F43" w:rsidRPr="00146DDA" w:rsidRDefault="00657F43">
+        <w:p w14:paraId="67F70B56" w14:textId="097CE8B5" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986715" w:history="1">
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>D.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Análisis de Impacto de las Operaciones (BIA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986715 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidR="00C66898">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DE6BEC6" w14:textId="7E04F97D" w:rsidR="00657F43" w:rsidRPr="00146DDA" w:rsidRDefault="00657F43">
+        <w:p w14:paraId="0B7ACDEB" w14:textId="27195700" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986716" w:history="1">
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Plan de Continuidad de las Operaciones</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986716 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidR="00C66898">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7831A577" w14:textId="3252BD92" w:rsidR="00657F43" w:rsidRPr="00146DDA" w:rsidRDefault="00657F43">
+        <w:p w14:paraId="013A6486" w14:textId="253D0FAA" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986717" w:history="1">
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>F.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Funciones y responsabilidades para la BCM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986717 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidR="00C66898">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23A5C9E2" w14:textId="3A8DF750" w:rsidR="00657F43" w:rsidRPr="00146DDA" w:rsidRDefault="00657F43">
+        <w:p w14:paraId="382F2C57" w14:textId="256966AD" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986718" w:history="1">
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>G.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Factor desencadenante para la activación de Planes de Continuidad de Operaciones</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986718 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidR="00C66898">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A3E9C20" w14:textId="55FDBA2B" w:rsidR="00657F43" w:rsidRPr="00146DDA" w:rsidRDefault="00657F43">
+        <w:p w14:paraId="04C4E046" w14:textId="01DE8A90" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
               <w:noProof/>
-              <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179986719" w:history="1">
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Formación, ejercicio y revisión</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179986719 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidR="00C66898">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00146DDA">
+            <w:r w:rsidRPr="00037B26">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59C08DF5" w14:textId="3EF833DE" w:rsidR="0027204E" w:rsidRPr="00146DDA" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+        <w:p w14:paraId="0FDC9421" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
           <w:pPr>
+            <w:spacing w:line="259" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="es-ES"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00146DDA">
+          <w:r w:rsidRPr="00037B26">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="es-ES"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4B12D408" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="00146DDA" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
-[...97 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="1C2B8065" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE96454" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BAC8D9" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB820F9" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D5B8C4" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431DF58B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F61B421" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12483FA4" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7785B4A4" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="00146DDA" w:rsidRDefault="005A28E1" w:rsidP="004D57F8">
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="78BE2E8C" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Política de Gestión de Continuidad de las Operaciones del PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6FEAD1" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="00146DDA" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="330CA500" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0722B976" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc179986712"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Antecedentes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2F54F190" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="00146DDA" w:rsidRDefault="00D855EF" w:rsidP="006B36AA">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A3189C8" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397F940D" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La protección y la seguridad de las poblaciones humanas se ve cada vez más comprometida por amenazas nuevas o potenciales, tanto naturales como provocadas por el hombre. Estas amenazas incluyen potenciales pandemias, ataques cibernéticos, eventos climáticos extremos o desastres naturales, y a menudo son amenazas interrelacionadas con conflictos armados, criminalidad, desorden civil y terrorismo transnacional. Estas amenazas ponen en peligro la vida humana, así como la estabilidad de los sistemas políticos, económicos y sociales. Como sucede con cualquier institución multilateral, estos eventos obligan al PNUD a gestionar y preparase para situaciones que pueden amenazar la capacidad y la continuidad de la organización.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5F7AC1" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF53B9E" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...51 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por lo tanto, el PNUD ha implementado corporativamente una política de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gestión de Continuidad de las Operaciones (BCM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, como parte de la política actual de valoración de riesgos y de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión de los Riesgos Institucionales (ERM, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enterprise Risk Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, por sus siglas en inglés)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, con el fin de garantizar que la organización pueda seguir cumpliendo con sus misiones clave, manteniendo al mismo tiempo la seguridad y la protección del personal en caso de perturbaciones o amenazas. Estos riesgos pueden ser externos a la organización y por ende fuera del control del PNUD, como en el caso de una interrupción del suministro eléctrico, o internos, como un daño accidental a la propiedad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C365DE" w14:textId="77777777" w:rsidR="00FE6670" w:rsidRPr="00146DDA" w:rsidRDefault="00FE6670" w:rsidP="00FE6670">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5DFCFFD4" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEF4347" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...98 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los elementos clave de la Gestión de la Continuidad de las Operaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BCM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el PNUD son la gestión de incidentes que involucren crisis/emergencias/recuperación en casos de desastre (como se refleja en los Planes de Seguridad y Gestión de Crisis), la comunicación en casos de crisis, el Plan de recuperación de TI en casos de desastre (ITPRD) y las estrategias de continuidad de las operaciones y recuperación en casos de crisis para funciones operativas críticas, como se refleja en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Plan de Continuidad de las Operaciones (BCP)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...36 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la oficina/unidad (oficina en el país (CO), oficina/unidad en la sede, oficina de representación, oficina de enlace, oficina política, centros y nodos regionales) y los Bureau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF4DDC5" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42ECCCBF" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc179986713"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Objetivos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="3BB48E8E" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="00146DDA" w:rsidRDefault="00D855EF" w:rsidP="006B36AA">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="117790BC" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F82B81" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El objetivo de la política de Gestión de la Continuidad de las Operaciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BCM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es proteger los intereses del PNUD y sus partes interesadas internas y externas mediante el establecimiento de un marco estratégico y operativo inherente a las operaciones e impulsado por ellas, que garantice proactivamente la capacidad del PNUD para prepararse  adecuadamente para los riesgos anticipados —y reaccionar ante estos— identificados en el contexto de una valoración de riesgos corporativos, los registros de riesgos a nivel de la oficina/unidad, o buró y cualquier perturbación inesperada y potencial, garantizando al mismo tiempo la seguridad y la protección del personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF4B9C7" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A9B7F8" w14:textId="0E2D03BA" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La metodología BCM del PNUD sigue la Organización Internacional de Normalización (ISO) 22301 Protección y seguridad de los ciudadanos. Sistema de Gestión de la Continuidad del Negocio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">La metodología BCM del PNUD sigue la Organización Internacional de Normalización (ISO) 22301 Protección y seguridad de los ciudadanos. Sistema de Gestión de la Continuidad del Negocio (Societal Security - </w:t>
+        <w:t xml:space="preserve">(Societal Security - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Incident</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Preparedness</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Continuity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2398C996" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00146DDA" w:rsidRDefault="005309E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B03A992" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268CFEE9" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La política de Gestión de la Continuidad de las Operaciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="008B551D" w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (BCM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el PNUD está también alineada con el Sistema de Gestión de la Resiliencia Institucional de las Naciones Unidas (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ORMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) y actúa como el marco de gestión de emergencias para la organización. Ayuda al PNUD a consolidar su resiliencia al alinear y armonizar los esfuerzos de preparación para mejorar la capacidad de la organización para cumplir con su mandato sin interrupciones. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22342983" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="00146DDA" w:rsidRDefault="00955EBD" w:rsidP="006B36AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A1C0551" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7004B1A4" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> complementa a la Gestión de los Riesgos Institucionales (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ERM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) y proporciona herramientas para gestionar los riesgos identificados a nivel de oficinas o unidades, que podrían afectar la continuidad de las operaciones. La </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reconoce todas las actividades y los acuerdos existentes relacionados con la gestión de los riesgos, las respuestas a las crisis y la planificación para emergencias, lo que habilita a su vez al PNUD a: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1FC9C6" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018CB209" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="248" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-        <w:t>oficina/</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fortalecer la capacidad de cada oficina/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00773D6F" w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>unidad,o</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00773D6F" w:rsidRPr="00146DDA">
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> buró para continuar con sus operaciones luego de la respuesta inmediata a un incidente, basándose en una Valoración de Riesgos (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RA</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="00146DDA">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) y un ágil Análisis del Impacto en las Operaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) exhaustivos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C33570" w14:textId="162F6426" w:rsidR="00AF1A2C" w:rsidRPr="00146DDA" w:rsidRDefault="006556DE" w:rsidP="006B36AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D96B58D" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="248" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interconectar estructuras y mecanismos establecidos para la Valoración de Riesgos y la respuesta inmediata a incidentes con las actividades necesarias para garantizar la continuidad de las operaciones;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BF9120" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determinar hasta qué punto es necesario el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Plan de Continuidad de las Operaciones</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="00146DDA">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) en cada oficina de país, en función de la probabilidad identificada de incidentes y el impacto en la seguridad y la protección del personal y la continuidad de las operaciones, que difieren significativamente entre las diversas oficinas/unidades, burós;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752F7916" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39453E46" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se prepara un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00955EBD" w:rsidRPr="00146DDA">
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> después de que la oficina/unidad, o buró realiza y concluye la Valoración de Riesgos (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RA</w:t>
       </w:r>
-      <w:r w:rsidR="00955EBD" w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00955EBD" w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y el Análisis de Impacto de las Operaciones</w:t>
       </w:r>
-      <w:r w:rsidR="00955EBD" w:rsidRPr="00146DDA">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> la </w:t>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BIA). Estas valoraciones se basan en la Gestión de los Riesgos Institucionales (ERM) y en las evaluaciones de riesgos para la salud, la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C71718" w:rsidRPr="00146DDA">
-[...13 lines deleted...]
-        <w:t>protección</w:t>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sprotección</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B279D1" w:rsidRPr="00146DDA">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la gestión de los Riesgos para la Seguridad (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SRM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) específicas de cada país/área, tomando en cuenta al mismo tiempo el mandato general de la organización; la criticidad del programa (si procede) y la continuidad de las operaciones y servicios críticos, así como los procedimientos operativos normalizados para la respuesta a las crisis y la recuperación.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3072D1E2" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CDF1C40" w14:textId="33B73C97" w:rsidR="00037B26" w:rsidRPr="00357096" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...40 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada oficina/unidad, o buró debe tener un Coordinador del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...34 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que debe trabajar bajo las instrucciones directas del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina/Unidad o Bureau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3106D0" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230C59AC" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc179986714"/>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Valoración de riesgos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063B00B5" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="00146DDA" w:rsidRDefault="00D855EF" w:rsidP="00ED5528">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BD8D721" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C1D6F1" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La sede (HQ)-Nueva York</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">:  Bajo la supervisión del </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Grupo de Gestión de la Seguridad (SMG)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, se lleva a cabo anualmente </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>una Evaluación de los Riesgos de Seguridad en la sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en colaboración </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">con los socios del sistema de las Naciones Unidas. En el caso de la sede del PNUD, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la Oficina de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...76 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Servicios de Gestión (BMS)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> inicia conversaciones con los socios de la Secretaría de las Naciones Unidas y otros organismos de la ONU durante el último trimestre de cada año para preparar una Evaluación de Riesgos común. Sobre esta base, la Oficina de Servicios de Gestión/Seguridad y los miembros asesores pertinentes del SMG colaboran (reuniendo la seguridad y otros riesgos operativos, por ejemplo, instalaciones, TI, salud y seguridad en el trabajo, etc.) para finalizar la Evaluación de Riesgos anual. El resultado de la Evaluación de Riesgos anual se comparte con el SMG y sirve de base para las decisiones y la planificación de la BCM para el año siguiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE9B681" w14:textId="77777777" w:rsidR="007205A9" w:rsidRPr="00146DDA" w:rsidRDefault="007205A9" w:rsidP="007205A9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F5FC01A" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17599C82" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Oficinas/unidades fuera de la sede de Nueva York: Basándose en el proceso SRM para el país/zona, todas las oficinas/unidades llevan a cabo una evaluación de riesgos al menos una vez al año para identificar los riesgos de seguridad, salud y protección, y los riesgos operativos que puedan tener un impacto en las funciones empresariales de la oficina/unidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536664CC" w14:textId="00C41D28" w:rsidR="00161308" w:rsidRPr="00146DDA" w:rsidRDefault="00AF1A2C" w:rsidP="004D57F8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="29FE0415" w14:textId="77777777" w:rsidR="00357096" w:rsidRPr="00037B26" w:rsidRDefault="00357096" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D5F2D4" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc179986715"/>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:t>BIA)</w:t>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Análisis de Impacto de las Operaciones (BIA)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="1A35C6B2" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="00146DDA" w:rsidRDefault="00D855EF" w:rsidP="00ED5528">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21D1936C" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00115900" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El Análisis de Impacto de las Operaciones (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...65 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) es realizado por cada oficina/unidad, o buró, y es coordinado por el punto focal de BCP. Pueden solicitar asistencia técnica a la Dirección del Buró de Gestión de Servicios </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(BMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). El BIA incluye lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CCE3D3" w14:textId="06DBFE8C" w:rsidR="000F3896" w:rsidRPr="00146DDA" w:rsidRDefault="006556DE" w:rsidP="004D57F8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34900268" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La identificación de las funciones operativas críticas; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B92C79" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La valoración de los impactos de los riesgos identificados que puedan perturbar las funciones operativas críticas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EBD328" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La descripción detallada de los tiempos de recuperación en casos de perturbaciones y;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F107E06" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La definición de estrategias de recuperación para funciones operativas críticas, incluida la asignación de recursos apropiados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379BE41C" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BF7384" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc179986716"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Plan de Continuidad de las Operaciones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="5E97B46B" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00146DDA" w:rsidRDefault="005309E4" w:rsidP="00ED5528">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="79BF3F6E" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F14CCE" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cada oficina/unidad y bureau debe preparar y mantener un Plan de Continuidad de las Operaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Las oficinas de país deben incluir </w:t>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), para garantizar que la organización pueda llevar a cabo sus funciones, en la medida en que sea razonablemente posible, en casos de emergencia. Las oficinas de país deben incluir </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B66ADB" w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sub-oficinas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007047E1" w:rsidRPr="00146DDA">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el plan para asegurar la continuidad de las operaciones. El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe ser revisado al menos anualmente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1C5FC4" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0792AF62" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A nivel de oficina/unidad, o buró, un Plan de Continuidad de las Operaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) proporciona lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595A8106" w14:textId="6C4AE2DC" w:rsidR="005309E4" w:rsidRPr="00146DDA" w:rsidRDefault="006556DE" w:rsidP="00ED5528">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="215EF987" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un método probado para restaurar la capacidad del PNUD para mantener las funciones críticas de nivel corporativo y de servicio con los mejores estándares posibles, dentro de un período realista después de la perturbación;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539768FD" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una capacidad verificable para mantener, probar, implementar, autorizar y auditar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BCP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A38D8B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un protocolo de comunicación predefinido para garantizar que todas las unidades pertinentes conozcan el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00DE12DA" w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> cuando este se active.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B565F28" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00146DDA" w:rsidRDefault="005309E4" w:rsidP="00ED5528">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="077A1352" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7143F426" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A nivel organizativo, la Gestión de Continuidad de las Operaciones (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) proporciona lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A52ED8A" w14:textId="3983FF80" w:rsidR="005309E4" w:rsidRPr="00146DDA" w:rsidRDefault="005309E4" w:rsidP="00ED5528">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56FA3AF5" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planes de Continuidad de las Operaciones completados, implementados y probados (incluidos los procedimientos de mantenimiento y seguimiento), que reflejan el alcance determinado de los preparativos necesarios correspondientes a la realidad de cada oficina/unidad, o buró con respecto a la exposición a incidentes críticos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B4AB3C" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>estructura y mecanismos de respuesta a las crisis, de gestión de riesgos y de continuidad de operaciones más interconectados y mejor fundamentados e integrados, en todas las oficinas de país del PNUD; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2619FBA8" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La capacidad para:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E4EBE7" w14:textId="7AB1681F" w:rsidR="009C3B90" w:rsidRPr="00146DDA" w:rsidRDefault="00A44100" w:rsidP="00B66ADB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4DD83439" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1620"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">reaccionar ante un evento para mantener la seguridad y la protección del personal; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103AEFA3" w14:textId="02F46719" w:rsidR="009C3B90" w:rsidRPr="00146DDA" w:rsidRDefault="00A44100" w:rsidP="00B66ADB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A584087" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1620"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">continuar las funciones críticas operativas con las menores limitaciones o interrupciones posibles; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4007F736" w14:textId="7523EB0B" w:rsidR="005309E4" w:rsidRPr="00146DDA" w:rsidRDefault="00A44100" w:rsidP="00B66ADB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26B0625F" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1620"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>recuperar la capacidad operativa plena lo antes posible luego de un desastre/crisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA3B8E6" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00146DDA" w:rsidRDefault="005309E4" w:rsidP="00ED5528">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="57BA9C92" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D156083" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="274"/>
+        <w:spacing w:after="274" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El BCP cubre a todo el personal administrado por el PNUD, las funciones operativas en todos los niveles, incluidos aquellos que han sido subcontratados a contratistas externos y proveedores, donde la responsabilidad legal general recae en el PNUD. El BCP no cubre la resiliencia de terceros; sin embargo, se debe solicitar a los subcontratistas que proporcionen pruebas de que han considerado posibles problemas de resiliencia. También se alienta las oficinas de proyecto a aplicar los principios de la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D641EC7" w14:textId="77777777" w:rsidR="00B66ADB" w:rsidRPr="00146DDA" w:rsidRDefault="00B66ADB" w:rsidP="00B66ADB">
-[...2 lines deleted...]
-        <w:spacing w:after="274"/>
+    <w:p w14:paraId="28244268" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="274" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-496"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121447D5" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="271"/>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> debe incluir todos los riesgos, incluidas las siguientes hipótesis principales que pueden afectar la continuidad de las operaciones: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3806039F" w14:textId="5B0DB653" w:rsidR="005309E4" w:rsidRPr="00146DDA" w:rsidRDefault="006556DE" w:rsidP="00ED5528">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F1464C3" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="271"/>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eventos que puedan generar la incapacitación o la pérdida de personal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6A5106" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="271"/>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eventos que interrumpan sistemas críticos de misión;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B33842" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="271"/>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eventos que puedan generar la pérdida del acceso a un edificio de oficinas o la pérdida de dicho edificio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57821717" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="271"/>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eventos que puedan generar la pérdida de los servicios de proveedores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BCA266" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-496"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43AF031D" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Puntos focales de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coordinan la preparación de los BCP para sus oficinas/ unidades, o burós. El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> incluye lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158B3FBA" w14:textId="4C918500" w:rsidR="00DF768F" w:rsidRPr="00146DDA" w:rsidRDefault="005309E4" w:rsidP="00CA4A6E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C174421" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La lista de todas las funciones operativas críticas con los nombres de las personas que asisten o realizan dichas funciones, incluidas aquellas que están subcontratadas, con un tiempo predeterminado y procedimientos para la recuperación operativa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139D829A" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La lista de equipos y materiales necesarios para llevar a cabo estas funciones;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA814E8" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El plan para comunicarse con asociados internos y externos; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7736BC47" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El plan para establecer un centro alternativo cuando se considere necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E1F23F" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C171781" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Establece procedimientos claros de gestión, sucesión y delegación de autoridad, y esboza disposiciones para la formación, las pruebas y el mantenimiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D8FFF3" w14:textId="77777777" w:rsidR="007B52DD" w:rsidRPr="00146DDA" w:rsidRDefault="007B52DD" w:rsidP="007B52DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5CED87AE" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7AF38E" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El BCP debe ser aprobado y firmado por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la oficina/unidad, o buró correspondiente. El BCP aprobado se cargará en el sitio web de la BCM junto con los anexos correspondientes. Las oficinas/unidades o burós pueden compartir el borrador del PBC con el Especialista en Gestión de Riesgos y Resiliencia de BMS/BPC para su revisión técnica y asesoramiento, si es necesario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADE6427" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B516A4" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Además, para que se considere que cumplen esta política y directriz, los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de oficinas/unidades o burós deben establecer calendarios claros de pruebas y revisión del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (al menos una vez al año o tras un cambio importante en los componentes del BCP). Las pruebas y las revisiones cubren los siguientes puntos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E326FB0" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF3922B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Propósito y alcance de las pruebas, eventos de simulación para pruebas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DDAB77" w14:textId="4A4115E8" w:rsidR="00261954" w:rsidRPr="00146DDA" w:rsidRDefault="00261954" w:rsidP="00261954">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E3B76A7" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Duración de toda la prueba; procedimientos de evacuación del personal;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAB6959" w14:textId="7DF48159" w:rsidR="00261954" w:rsidRPr="00146DDA" w:rsidRDefault="00261954" w:rsidP="004D57F8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A43C867" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Planes de comunicación de emergencia, copia de seguridad y recuperación de datos críticos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC04605" w14:textId="06B4100B" w:rsidR="00261954" w:rsidRPr="00146DDA" w:rsidRDefault="00261954" w:rsidP="00261954">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="656BC1D3" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Preparación del edificio/las instalaciones y recursos necesarios para la prueba;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72017764" w14:textId="5A57D9C4" w:rsidR="00261954" w:rsidRPr="00146DDA" w:rsidRDefault="00261954" w:rsidP="004D57F8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="71F7B482" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Preparación de un sitio alternativo para continuar con las operaciones dentro de un período específico;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C81328" w14:textId="500DB90B" w:rsidR="00261954" w:rsidRPr="00146DDA" w:rsidRDefault="00261954" w:rsidP="007205A9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46D4DEE7" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recuperación de funciones operativas críticas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C84B62" w14:textId="77777777" w:rsidR="00303DCB" w:rsidRPr="00146DDA" w:rsidRDefault="00303DCB" w:rsidP="00303DCB">
-[...2 lines deleted...]
-        <w:spacing w:after="286"/>
+    <w:p w14:paraId="6F783189" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-500"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71114B01" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:spacing w:after="286"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los resultados de las pruebas y reportes de ejercicios BCP se evaluarán y utilizarán para mejorar el BCP cuando sea necesario asegurando que el BCP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F77577B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="26"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710B7525" w14:textId="4ADCF02B" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Además, el programa de Mantenimiento, Ejercicios y Revisión (ME&amp;R)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...27 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del ORMS también exige que todo el personal conozca los procedimientos de gestión de emergencias y participe en formaciones y ejercicios de concienciación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8DA054" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9A0333" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc179986717"/>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Funciones y responsabilidades para la BCM</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D36AFCE" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="00146DDA" w:rsidRDefault="00955EBD" w:rsidP="00ED5528">
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="3279B7FC" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02940D13" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Buró de Gestión de Servicios (BMS) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="181717"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D44506" w14:textId="64EEF189" w:rsidR="00AF1A2C" w:rsidRPr="00146DDA" w:rsidRDefault="00AF1A2C" w:rsidP="00CA4A6E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04C6532B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el contexto de la política de gestión   de riesgos institucionales (ERM), el BMS es responsable de la formulación y la revisión de la Política corporativa de la BCM y su puesta en funcionamiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4771541E" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C49D0E6" w14:textId="340D408F" w:rsidR="00037B26" w:rsidRPr="006F08FF" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS/BCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proporciona asistencia técnica y asesoramiento a los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Coordinadores  para</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la preparación de los BIA y los BCP, y mantiene registros de los BCP de todas las oficinas/unidades, burós, en la plataforma SharePoint de la BCM. El BMS supervisa la conformidad normativa de las oficinas/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26" w:rsidDel="004B65DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unidades y bureaus de país e informa periódicamente al SMG respecto al estado de las actividades de la BCM y la conformidad de las oficinas. El BMS trabaja en estrecha colaboración con los Burós regionales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...228 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y los Burós centrales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y para garantizar que todas sus oficinas respectivas adhieran al cumplimiento de la política de Gestión de la Continuidad de las Operaciones (BCM). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717F2016" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Oficina de Gestión y Tecnología de la Información (IMT, </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">BMS/Oficina de Gestión y Tecnología de la Información (IMT, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002F2B7E" w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002F2B7E" w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002F2B7E" w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Technology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002F2B7E" w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, por sus siglas en inglés)</w:t>
       </w:r>
-      <w:r w:rsidR="002F2B7E" w:rsidRPr="00146DDA">
-[...29 lines deleted...]
-        <w:t>para la preparación de los Planes de Recuperación de Tecnología de la Información en Casos de Desastre (</w:t>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proporciona el apoyo necesario (si fuese necesario) al personal de Tecnología de la Información (TI) de la oficina/unidad, o buró para la preparación de los Planes de Recuperación de Tecnología de la Información en Casos de Desastre (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002F2B7E" w:rsidRPr="00146DDA">
-[...13 lines deleted...]
-        <w:t>Ps</w:t>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ITDRPs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002F2B7E" w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F66E798" w14:textId="240BC3FF" w:rsidR="002F2B7E" w:rsidRPr="00146DDA" w:rsidRDefault="002F2B7E" w:rsidP="00ED5528">
-[...1 lines deleted...]
-        <w:spacing w:after="271"/>
+    <w:p w14:paraId="07C5BD70" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FEE108" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="181717"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Grupo de Gestión de la Seguridad del PNUD (SMG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310BBF42" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="276"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La supervisión de las actividades de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...47 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se delega al Grupo de Gestión de la Seguridad (SMG). Los Planes y la Gestión de la Continuidad de las Operaciones son puntos destacados en los órdenes del día del SMG de forma periódica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23975CEB" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB5082A" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Burós Regionales/Centrales: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1043F3" w14:textId="5657D2B0" w:rsidR="003E5638" w:rsidRPr="00146DDA" w:rsidRDefault="003E5638" w:rsidP="00B038E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6FB687F1" w14:textId="2712FDF6" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="276"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los Burós Regionales/Centrales, supervisan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sus respectivas regiones y oficinas para garantizar que los Planes de Continuidad de las Operaciones (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se revisen, actualicen y se prueben al menos anualmente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D90A185" w14:textId="77777777" w:rsidR="00357096" w:rsidRPr="00357096" w:rsidRDefault="00357096" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...38 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488A14F9" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes de Oficinas/Unidades y Burós</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74536800" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC9B625" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...48 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las actividades de la BCM deben incluirse en los planes de trabajo de la oficina/unidad, o buró. Se recomienda incluir una referencia a las responsabilidades de la Gestión de la Continuidad de las Operaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) en las descripciones de los puestos para garantizar que el personal esté al tanto de su función y de las responsabilidades personales en caso de perturbaciones. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC5B26F" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="00146DDA" w:rsidRDefault="00CA4A6E" w:rsidP="00CA4A6E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B5D83E1" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D9931CC" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...40 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los Puntos focales de BCP deben asignarse para coordinar el Análisis de Impacto de las Operaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> trabajan en estrecha colaboración con el personal que cubre las diversas funciones, incluido el personal directivo senior, así como el personal de TI que generalmente se asigna para mantener los </w:t>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), así como la preparación y el mantenimiento de los BCP. Los Puntos focales BCP trabajan en estrecha colaboración con el personal que cubre las diversas funciones, incluido el personal directivo senior, así como el personal de TI que generalmente se asigna para mantener los </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t>s</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ITDRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CE106F" w14:textId="77777777" w:rsidR="00384D2D" w:rsidRPr="00146DDA" w:rsidRDefault="00384D2D" w:rsidP="007205A9">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69181787" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4B8DA1" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...45 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Punto Focal del PBC presenta el borrador del PBC al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de oficina/unidad, o buró para su revisión y aprobación final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5F9061" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59852F6E" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerentes de operaciones </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5976722A" w14:textId="3A379835" w:rsidR="00D855EF" w:rsidRPr="00146DDA" w:rsidRDefault="00F97C0C" w:rsidP="00CA4A6E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F37DC64" w14:textId="03B276C2" w:rsidR="00711A7A" w:rsidRPr="006F08FF" w:rsidRDefault="00037B26" w:rsidP="006F08FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los gerentes de todos los niveles deben discutir la continuidad de las operaciones con regularidad en las reuniones de equipo y garantizar que la Gestión de la Continuidad de las Operaciones sea parte del proceso de presentación para todo miembro del personal que ingrese a sus equipos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE52A3A" w14:textId="77777777" w:rsidR="00711A7A" w:rsidRDefault="00711A7A" w:rsidP="00711A7A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DE0208" w14:textId="77777777" w:rsidR="006F08FF" w:rsidRDefault="006F08FF" w:rsidP="00711A7A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C9B339A" w14:textId="77777777" w:rsidR="006F08FF" w:rsidRPr="00037B26" w:rsidRDefault="006F08FF" w:rsidP="00711A7A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FAD5B82" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc179986718"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Factor desencadenante para la activación de Planes de Continuidad de Operaciones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="0633C930" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00146DDA" w:rsidRDefault="005309E4" w:rsidP="00ED5528">
-[...11 lines deleted...]
-        <w:spacing w:after="286"/>
+    <w:p w14:paraId="389C91B3" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698E4316" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sede (HQ - Nueva York): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B092A3" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de incidentes que afecten a todas las operaciones del PNUD en Nueva York, el Grupo de Gestión de la Seguridad (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SMG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) aconsejará a las oficinas/unidades, burós activar sus Planes de Continuidad de las Operaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). En el caso de incidentes que afecten solo a una unidad/buró (por ejemplo, un incendio limitado), el director de la unidad/buró afectado activará su </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> y aconsejará al personal sobre cómo proceder según el </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...26 lines deleted...]
-        <w:spacing w:after="286"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la oficina/unidad, o buró. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E2A30C" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="26"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF6436B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las oficinas fuera de la Sede (Nueva York): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B852F4C" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="286"/>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Representante Residente, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina / Unidad activará el Plan de Continuidad de las Operaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) basándose en el asesoramiento del </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Equipo de Gestión de la Seguridad (SMT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Security Management Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, por sus siglas en inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...35 lines deleted...]
-        <w:spacing w:after="286"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) del país/área, las decisiones del funcionario designado y/o de los comités de salud y seguridad en el trabajo (SST). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F743EC4" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-500"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1998BBF9" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para garantizar que el proceso de planificación de la continuidad de las operaciones cuente con una base sólida, oficina/unidad, o buró debe utilizar los recursos internos establecidos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A29DE44" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136FFFF9" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc179986719"/>
-      <w:r w:rsidRPr="00146DDA">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Formación, ejercicio y revisión</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="34AD576F" w14:textId="77777777" w:rsidR="00835FD6" w:rsidRPr="00146DDA" w:rsidRDefault="00835FD6" w:rsidP="00ED5528">
-[...11 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="4ABBB5FE" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E41B681" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los BCP deben ser revisados por los Coordinadores de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BCP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>para las oficinas/unidades o burós, correspondientes al menos una vez al año o con mayor periodicidad en los siguientes casos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A03358C" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actualización de la información de contacto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482A2F06" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tras un cambio en la estructura de la organización y/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00F04731" w:rsidRPr="00146DDA">
-[...26 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oficina/unidad, o buró;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155AD9FD" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tras un cambio en la dotación de personal, incluido el personal crítico;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59698C76" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En respuesta a una nueva valoración de amenazas y riesgos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413E64A2" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cambios en los requisitos reglamentarios nacionales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A7658F" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DEFD618" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146DDA">
-[...47 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe ejercitarse al menos una vez al año. El formato del ejercicio puede variar y el Buró de Gestión de Servicios puede proporcionar asesoramiento en coordinación con oficinas/unidades o burós. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F54AEE" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045EA93B" w14:textId="0AE72475" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="44"/>
+        <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
-[...147 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los materiales de formación y la guía relacionados están a disposición de los puntos focales del PBC en el sitio del PBC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8EE545" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="006F08FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C69E437" w14:textId="77777777" w:rsidR="006F08FF" w:rsidRDefault="006F08FF" w:rsidP="00037B26">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B392EA7" w14:textId="77777777" w:rsidR="006F08FF" w:rsidRDefault="006F08FF" w:rsidP="00037B26">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DE9EC0" w14:textId="7564E885" w:rsidR="00037B26" w:rsidRPr="00A23672" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00146DDA">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...33 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63488EC1" w14:textId="01802938" w:rsidR="00DA504D" w:rsidRDefault="00037B26">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF5559">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00037B26">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="959" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BE99D45" w14:textId="77777777" w:rsidR="00941943" w:rsidRDefault="00941943">
+    <w:p w14:paraId="67D5D1F7" w14:textId="77777777" w:rsidR="005A31E6" w:rsidRDefault="005A31E6" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C3EF1F0" w14:textId="77777777" w:rsidR="00941943" w:rsidRDefault="00941943">
+    <w:p w14:paraId="37E52A8D" w14:textId="77777777" w:rsidR="005A31E6" w:rsidRDefault="005A31E6" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...25 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5BBAF087" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46D9AAC2" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26">
     <w:pPr>
       <w:spacing w:after="218"/>
       <w:ind w:left="336"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2DAA5DD6" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788">
+  <w:p w14:paraId="2778AD91" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="52DCE95E" w14:textId="77777777" w:rsidR="00AC3393" w:rsidRDefault="00AC3393" w:rsidP="00AC3393">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40F61491" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00AC3393">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="473C8CE1" w14:textId="608D102B" w:rsidR="00AC3393" w:rsidRPr="00AC3393" w:rsidRDefault="00AC3393" w:rsidP="00AC3393">
+  <w:p w14:paraId="3054CC23" w14:textId="7FD0C066" w:rsidR="00037B26" w:rsidRPr="00AC3393" w:rsidRDefault="00037B26" w:rsidP="00357096">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
-    <w:r w:rsidRPr="00146DDA">
-      <w:t>P</w:t>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r w:rsidR="006D4800" w:rsidRPr="00146DDA">
-[...11 lines deleted...]
-    <w:r w:rsidRPr="00146DDA">
+    <w:r w:rsidRPr="00357096">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00146DDA">
+    <w:r w:rsidRPr="00357096">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00146DDA">
+    <w:r w:rsidRPr="00357096">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00146DDA">
+    <w:r w:rsidRPr="00357096">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00146DDA">
+    <w:r w:rsidRPr="00357096">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00146DDA">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="006D4800">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00357096">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00AC3393">
+    <w:r w:rsidRPr="00357096">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00357096">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00AC3393">
+    <w:r w:rsidRPr="00357096">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00357096">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00AC3393">
-      <w:t>Fecha de en</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 30/10/2024</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #</w:t>
     </w:r>
     <w:r>
-      <w:t>trada en vigor</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>:</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AC3393">
-      <w:t xml:space="preserve">: </w:t>
+    <w:r w:rsidRPr="00357096">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 5</w:t>
     </w:r>
-    <w:r w:rsidR="00755859">
-[...16 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="77CF3013" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788" w:rsidP="00F66694">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79B032FF" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00F66694">
     <w:pPr>
       <w:spacing w:after="218"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6274371F" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788">
+  <w:p w14:paraId="77A14AF5" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6566308B" w14:textId="77777777" w:rsidR="00941943" w:rsidRDefault="00941943">
+    <w:p w14:paraId="0CA1738D" w14:textId="77777777" w:rsidR="005A31E6" w:rsidRDefault="005A31E6" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="580BB5ED" w14:textId="77777777" w:rsidR="00941943" w:rsidRDefault="00941943">
+    <w:p w14:paraId="66ADA706" w14:textId="77777777" w:rsidR="005A31E6" w:rsidRDefault="005A31E6" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="235E7A42" w14:textId="77777777" w:rsidR="004D57F8" w:rsidRPr="00B66ADB" w:rsidRDefault="004D57F8" w:rsidP="004D57F8">
+    <w:p w14:paraId="7BD5C6D0" w14:textId="23651836" w:rsidR="00037B26" w:rsidRPr="00357096" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B66ADB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357096">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B66ADB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> El Marco de criticidad de los programas es una política común del sistema de las Naciones Unidas para la toma de decisiones sobre el riesgo aceptable. Establece principios rectores y un enfoque sistemático estructurado para garantizar que las actividades en las que participa el personal de las Naciones Unidas puedan equilibrarse con los riesgos de seguridad. Para más detalles, consulte: </w:t>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Marco de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>criticidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>política</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>común</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sistema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unidas para la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>decisiones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>riesgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aceptable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Establece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>principios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rectores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>enfoque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sistemático</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>estructurado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>garantizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>participa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personal de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unidas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>puedan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>equilibrarse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>riesgos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>seguridad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>más</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>detalles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>consulte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00B66ADB">
+        <w:r w:rsidRPr="00357096">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:rStyle w:val="Hyperlink1"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://programmecriticality.org/Static/index.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B66ADB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="63A2313C" w14:textId="2CEA4E92" w:rsidR="008B551D" w:rsidRPr="008B551D" w:rsidRDefault="008B551D">
+    <w:p w14:paraId="533925AD" w14:textId="6BEBC022" w:rsidR="00037B26" w:rsidRPr="00357096" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357096">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00B66ADB" w:rsidRPr="005178A5">
+        <w:r w:rsidRPr="00357096">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:rStyle w:val="Hyperlink1"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://unsceb.org/organizational-resilience-management-system-orms</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B66ADB">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00357096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="674FC215" w14:textId="348A4050" w:rsidR="009262C9" w:rsidRPr="009262C9" w:rsidRDefault="009262C9">
+    <w:p w14:paraId="52675176" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="009262C9" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="00B66ADB" w:rsidRPr="005178A5">
+        <w:r w:rsidRPr="005178A5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://unsceb.org/sites/default/files/2021-12/Approved%20revision%20of%20Add.2.Rev_.1_ORMS%20MER%20Regime.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B66ADB">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2963521C" w14:textId="26932E6D" w:rsidR="00AC3393" w:rsidRDefault="00AC3393" w:rsidP="00AC3393">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60AD001F" w14:textId="2F8E43EE" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00AC3393">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7768DB65" wp14:editId="0CB59CB1">
-          <wp:extent cx="651052" cy="990981"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A238F4F" wp14:editId="513DB8BE">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2002059882" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="846278905" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="569733775" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="690688" cy="1051311"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="707A83F5" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00AC3393">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="786BF8FA" w14:textId="613B7625" w:rsidR="00AC3393" w:rsidRDefault="00AC3393" w:rsidP="00AC3393">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61835C9C" w14:textId="0671F914" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00AC3393">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="413055DD" wp14:editId="765AD2C1">
-[...2 lines deleted...]
-          <wp:docPr id="1898891202" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A9EFB16" wp14:editId="4BD5BD99">
+          <wp:extent cx="393382" cy="800100"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="569733775" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="690688" cy="1051311"/>
+                    <a:ext cx="403102" cy="819869"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="14D87ADA" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00AC3393">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02DE3111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1534B108"/>
     <w:lvl w:ilvl="0" w:tplc="FA0A0792">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8625,923 +9254,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17137B7B"/>
-[...871 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F4D636D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="369ED828"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9583,340 +9339,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...288 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AFB0166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56E63446"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FC3C5020">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9964,428 +9431,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...376 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BA36CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8A65938"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10427,226 +9517,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A47DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD185CCA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10692,254 +9607,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...202 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E65794B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09B24F72"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10981,140 +9693,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77E673B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1826E7C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11156,228 +9779,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...176 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FDF6385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFB0CD7A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11419,604 +9865,169 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="768503643">
+  <w:num w:numId="1" w16cid:durableId="1910262419">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="572274508">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1383556790">
+  <w:num w:numId="3" w16cid:durableId="1632974975">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="931206362">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1871184887">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1591574499">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1297645077">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="443036598">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="8" w16cid:durableId="979462951">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="632246827">
-[...41 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1701590676">
+  <w:num w:numId="9" w16cid:durableId="2046635668">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1591574499">
-[...39 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10" w16cid:durableId="1165820101">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E5981"/>
-[...386 lines deleted...]
-    <w:rsid w:val="7DC1448F"/>
+    <w:rsidRoot w:val="00037B26"/>
+    <w:rsid w:val="00037B26"/>
+    <w:rsid w:val="00357096"/>
+    <w:rsid w:val="00420FE3"/>
+    <w:rsid w:val="00570981"/>
+    <w:rsid w:val="005A31E6"/>
+    <w:rsid w:val="006F08FF"/>
+    <w:rsid w:val="00711A7A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C66898"/>
+    <w:rsid w:val="00CF5559"/>
+    <w:rsid w:val="00D33A0D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD684C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1A36C3DA"/>
-  <w15:docId w15:val="{2F00E9E8-650E-4227-92F4-3B7547A6A1CE}"/>
+  <w14:docId w14:val="7174E36B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{42280578-0FEE-4CF3-B96B-399852ED837A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12357,551 +10368,748 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="10" w:hanging="10"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00037B26"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00037B26"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF1A2C"/>
+    <w:rsid w:val="00037B26"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00037B26"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B0BF7"/>
+    <w:rsid w:val="00037B26"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-    </w:pPr>
-[...40 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E3784A"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00037B26"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...100 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0027204E"/>
+    <w:rsid w:val="00037B26"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F66694"/>
+    <w:rsid w:val="00037B26"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F66694"/>
+    <w:rsid w:val="00037B26"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...38 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F92A01"/>
+    <w:rsid w:val="00037B26"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...10 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC52E9"/>
+    <w:rsid w:val="00037B26"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-[...17 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C61711"/>
+    <w:rsid w:val="00037B26"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...15 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsceb.org/sites/default/files/2021-12/Approved%20revision%20of%20Add.2.Rev_.1_ORMS%20MER%20Regime.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsceb.org/organizational-resilience-management-system-orms" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programmecriticality.org/Static/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12909,54 +11117,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -13109,691 +11317,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...585 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3087</Words>
-  <Characters>17602</Characters>
+  <Words>3099</Words>
+  <Characters>17666</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
+  <Lines>147</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20648</CharactersWithSpaces>
+  <CharactersWithSpaces>20724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>POLÍTICA DE GESTIÓN DE LA CONTINUIDAD DE LAS OPERACIONES DEL PNUD</dc:title>
-[...1 lines deleted...]
-  <dc:creator>claudine.gonsalves</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>