--- v1 (2026-05-02)
+++ v2 (2026-07-28)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0AC9545B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:caps/>
           <w:color w:val="4472C4"/>
           <w:kern w:val="0"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="474D5A16" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
@@ -3006,91 +3010,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> reconoce todas las actividades y los acuerdos existentes relacionados con la gestión de los riesgos, las respuestas a las crisis y la planificación para emergencias, lo que habilita a su vez al PNUD a: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1FC9C6" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="018CB209" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="018CB209" w14:textId="5CE5B3A2" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="248" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fortalecer la capacidad de cada oficina/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003A5050" w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unidad, o</w:t>
+      </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> buró para continuar con sus operaciones luego de la respuesta inmediata a un incidente, basándose en una Valoración de Riesgos (</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RA</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3217,51 +3217,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) en cada oficina de país, en función de la probabilidad identificada de incidentes y el impacto en la seguridad y la protección del personal y la continuidad de las operaciones, que difieren significativamente entre las diversas oficinas/unidades, burós;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752F7916" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39453E46" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="39453E46" w14:textId="73294536" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Se prepara un </w:t>
@@ -3308,73 +3308,51 @@
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y el Análisis de Impacto de las Operaciones</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (BIA). Estas valoraciones se basan en la Gestión de los Riesgos Institucionales (ERM) y en las evaluaciones de riesgos para la salud, la </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> y la gestión de los Riesgos para la Seguridad (</w:t>
+        <w:t xml:space="preserve"> (BIA). Estas valoraciones se basan en la Gestión de los Riesgos Institucionales (ERM) y en las evaluaciones de riesgos para la salud, la protección y la gestión de los Riesgos para la Seguridad (</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SRM</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) específicas de cada país/área, tomando en cuenta al mismo tiempo el mandato general de la organización; la criticidad del programa (si procede) y la continuidad de las operaciones y servicios críticos, así como los procedimientos operativos normalizados para la respuesta a las crisis y la recuperación.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3072D1E2" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
@@ -3524,189 +3502,326 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD8D721" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38C1D6F1" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="0825F8DA" w14:textId="11511005" w:rsidR="00B303A1" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00B303A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La sede (HQ)-Nueva York</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">:  Bajo la supervisión del </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00386330" w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Directora</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00386330" w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de BMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se lleva a cabo anualmente </w:t>
+      </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Grupo de Gestión de la Seguridad (SMG)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, se lleva a cabo anualmente </w:t>
+        <w:t>una Evaluación de los Riesgos de Seguridad en la sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en colaboración con los socios del sistema </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de las Naciones Unidas. En el caso de la sede del PNUD, </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>una Evaluación de los Riesgos de Seguridad en la sede</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">con los socios del sistema de las Naciones Unidas. En el caso de la sede del PNUD, </w:t>
+        <w:t>la Oficina de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>la Oficina de</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00037B26">
+        <w:t>Servicios de Gestión (BMS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inicia conversaciones con los socios de la Secretaría de las Naciones Unidas y otros organismos de la ONU durante el último trimestre de cada año para preparar una Evaluación de Riesgos común. Sobre esta base, la Oficina de Servicios de Gestión/Seguridad y </w:t>
+      </w:r>
+      <w:r w:rsidR="00386330" w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dirección de BMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00386330" w:rsidRPr="00386330" w:rsidDel="00386330">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...17 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">colaboran (reuniendo la seguridad y otros riesgos operativos, por ejemplo, instalaciones, TI, salud y seguridad en el trabajo, etc.) para finalizar la Evaluación de Riesgos </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5050" w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>anual.</w:t>
+      </w:r>
+      <w:r w:rsidR="00386330">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B303A1" w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resultado de la Evaluación de Riesgos anual se comparte con </w:t>
+      </w:r>
+      <w:r w:rsidR="00B303A1" w:rsidRPr="00E2141E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B303A1" w:rsidRPr="00E2141E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Directora</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B303A1" w:rsidRPr="00E2141E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de BMS para su aprobación y se comparten con los puntos focales de los Planes de Continuidad de las Operaciones (BCP) de las oficinas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B303A1" w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y sirve de base para las decisiones y la planificación de la BCM para el año siguiente.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B303A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C1D6F1" w14:textId="33C8868F" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00CA160A">
+      <w:pPr>
+        <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7F5FC01A" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17599C82" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
@@ -4296,50 +4411,51 @@
     <w:p w14:paraId="72A38D8B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Un protocolo de comunicación predefinido para garantizar que todas las unidades pertinentes conozcan el </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> cuando este se active.</w:t>
       </w:r>
     </w:p>
@@ -4361,51 +4477,50 @@
     <w:p w14:paraId="7143F426" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A nivel organizativo, la Gestión de Continuidad de las Operaciones (</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) proporciona lo siguiente: </w:t>
       </w:r>
     </w:p>
@@ -4822,98 +4937,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Eventos que puedan generar la pérdida de los servicios de proveedores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BCA266" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-496"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43AF031D" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="43AF031D" w14:textId="6DE05CC4" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los Puntos focales de </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> coordinan la preparación de los BCP para sus oficinas/ unidades, o burós. El </w:t>
+        <w:t xml:space="preserve"> coordinan la preparación de los BCP para sus oficinas/unidades, o burós. El </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> incluye lo siguiente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C174421" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
@@ -5045,94 +5160,94 @@
     <w:p w14:paraId="3C171781" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Establece procedimientos claros de gestión, sucesión y delegación de autoridad, y esboza disposiciones para la formación, las pruebas y el mantenimiento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CED87AE" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F7AF38E" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El BCP debe ser aprobado y firmado por el </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la oficina/unidad, o buró correspondiente. El BCP aprobado se cargará en el sitio web de la BCM junto con los anexos correspondientes. Las oficinas/unidades o burós pueden compartir el borrador del PBC con el Especialista en Gestión de Riesgos y Resiliencia de BMS/BPC para su revisión técnica y asesoramiento, si es necesario. </w:t>
       </w:r>
     </w:p>
@@ -5575,73 +5690,95 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3279B7FC" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02940D13" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="02940D13" w14:textId="3BDF45C2" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="271" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Buró de Gestión de Servicios (BMS) </w:t>
+        <w:t>Buró de Gestión de Servicios (BMS)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single" w:color="181717"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C6532B" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5655,183 +5792,234 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En el contexto de la política de gestión   de riesgos institucionales (ERM), el BMS es responsable de la formulación y la revisión de la Política corporativa de la BCM y su puesta en funcionamiento. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4771541E" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C49D0E6" w14:textId="340D408F" w:rsidR="00037B26" w:rsidRPr="006F08FF" w:rsidRDefault="00037B26" w:rsidP="00357096">
+    <w:p w14:paraId="5C49D0E6" w14:textId="5089492B" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="002C11D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>BMS/BCP</w:t>
-[...36 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>BMS/</w:t>
+      </w:r>
+      <w:r w:rsidR="002C11D4" w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dirección</w:t>
+      </w:r>
+      <w:r w:rsidR="002C11D4" w:rsidRPr="002C11D4" w:rsidDel="002C11D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>unidades y bureaus de país e informa periódicamente al SMG respecto al estado de las actividades de la BCM y la conformidad de las oficinas. El BMS trabaja en estrecha colaboración con los Burós regionales</w:t>
+        <w:t xml:space="preserve">proporciona asistencia técnica y asesoramiento a los Coordinadores para la preparación de los BIA y los BCP, y mantiene registros de los BCP de todas las oficinas/unidades, burós, en la plataforma SharePoint de la BCM. El BMS supervisa la conformidad normativa de las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">oficinas/unidades y bureaus de país e informa periódicamente </w:t>
+      </w:r>
+      <w:r w:rsidR="002C11D4" w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el Administrador Asociado</w:t>
+      </w:r>
+      <w:r w:rsidR="002C11D4" w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C11D4" w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y el Comité de Riesgos</w:t>
+      </w:r>
+      <w:r w:rsidR="002C11D4" w:rsidRPr="002C11D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>respecto al estado de las actividades de la BCM y la conformidad de las oficinas. El BMS trabaja en estrecha colaboración con los Burós regionales</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> y los Burós centrales </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">y para garantizar que todas sus oficinas respectivas adhieran al cumplimiento de la política de Gestión de la Continuidad de las Operaciones (BCM). </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8B4DE5" w14:textId="77777777" w:rsidR="003A5050" w:rsidRPr="006F08FF" w:rsidRDefault="003A5050" w:rsidP="00CA160A">
+      <w:pPr>
+        <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
+        <w:ind w:right="-7"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="717F2016" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">BMS/Oficina de Gestión y Tecnología de la Información (IMT, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -5893,278 +6081,405 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C5BD70" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
       <w:pPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34FEE108" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00037B26">
+    <w:p w14:paraId="1DBFE1CB" w14:textId="29569FC7" w:rsidR="003A5050" w:rsidRDefault="002C11D4" w:rsidP="003A5050">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single" w:color="181717"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="310BBF42" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single" w:color="181717"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comité de Riesgos</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single" w:color="181717"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD8DE51" w14:textId="77777777" w:rsidR="003A5050" w:rsidRDefault="003A5050" w:rsidP="00CA160A">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single" w:color="181717"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA6DD78" w14:textId="3DC8D209" w:rsidR="003A5050" w:rsidRPr="00CA160A" w:rsidRDefault="002C11D4" w:rsidP="00CA160A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo el liderazgo de la Administradora Asociada, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00037B26" w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a supervisión de las actividades de </w:t>
+      </w:r>
+      <w:r w:rsidR="00037B26" w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BCM</w:t>
+      </w:r>
+      <w:r w:rsidR="00037B26" w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se delega </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00037B26" w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comité de Riesgos </w:t>
+      </w:r>
+      <w:r w:rsidR="00037B26" w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Los Planes y la Gestión de la Continuidad de las Operaciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>se incluirán en el orden del día del Comité de Riesgos, según sea necesario</w:t>
+      </w:r>
+      <w:r w:rsidR="00037B26" w:rsidRPr="00CA160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA38D84" w14:textId="77777777" w:rsidR="003A5050" w:rsidRPr="00CA160A" w:rsidRDefault="003A5050" w:rsidP="003A5050">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB5082A" w14:textId="1B0CA85C" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Burós Regionales/Centrales: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB687F1" w14:textId="2712FDF6" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...18 lines deleted...]
-          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="es-ES"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="23975CEB" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Burós Regionales/Centrales, supervisan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sus respectivas regiones y oficinas para garantizar que los Planes de Continuidad de las Operaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se revisen, actualicen y se prueben al menos anualmente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D90A185" w14:textId="77777777" w:rsidR="00357096" w:rsidRPr="00357096" w:rsidRDefault="00357096" w:rsidP="00357096">
       <w:pPr>
         <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00037B26">
+    </w:p>
+    <w:p w14:paraId="488A14F9" w14:textId="339A20B7" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Burós Regionales/Centrales: </w:t>
-[...13 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...62 lines deleted...]
-          <w:bCs/>
+        <w:t>Jefes de Oficinas/Unidades y Burós</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:t>Jefes de Oficinas/Unidades y Burós</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74536800" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EC9B625" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
@@ -6342,287 +6657,350 @@
         <w:t xml:space="preserve">El Punto Focal del PBC presenta el borrador del PBC al </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de oficina/unidad, o buró para su revisión y aprobación final.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5F9061" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00357096">
+    <w:p w14:paraId="45A820F9" w14:textId="77777777" w:rsidR="003A5050" w:rsidRDefault="003A5050" w:rsidP="00357096">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59852F6E" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="6B948B3C" w14:textId="77777777" w:rsidR="003A5050" w:rsidRDefault="003A5050" w:rsidP="00357096">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34463CB4" w14:textId="77777777" w:rsidR="003A5050" w:rsidRPr="00037B26" w:rsidRDefault="003A5050" w:rsidP="00357096">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59852F6E" w14:textId="0F1FF088" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gerentes de operaciones </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F37DC64" w14:textId="03B276C2" w:rsidR="00711A7A" w:rsidRPr="006F08FF" w:rsidRDefault="00037B26" w:rsidP="006F08FF">
+        <w:t>Gerentes de operaciones</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EA596E" w14:textId="77777777" w:rsidR="003A5050" w:rsidRPr="00037B26" w:rsidRDefault="003A5050" w:rsidP="00037B26">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DE0208" w14:textId="7C380739" w:rsidR="006F08FF" w:rsidRPr="003A5050" w:rsidRDefault="00037B26" w:rsidP="00CA160A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los gerentes de todos los niveles deben discutir la continuidad de las operaciones con regularidad en las reuniones de equipo y garantizar que la Gestión de la Continuidad de las Operaciones sea parte del proceso de presentación para todo miembro del personal que ingrese a sus equipos. </w:t>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7C9B339A" w14:textId="77777777" w:rsidR="006F08FF" w:rsidRPr="00037B26" w:rsidRDefault="006F08FF" w:rsidP="00711A7A">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FAD5B82" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="265" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc179986718"/>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Factor desencadenante para la activación de Planes de Continuidad de Operaciones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="389C91B3" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="698E4316" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sede (HQ - Nueva York): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B092A3" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="11B092A3" w14:textId="0D1A41BD" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="0040537D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>En caso de incidentes que afecten a todas las operaciones del PNUD en Nueva York, el Grupo de Gestión de la Seguridad (</w:t>
-[...21 lines deleted...]
-        <w:t>) aconsejará a las oficinas/unidades, burós activar sus Planes de Continuidad de las Operaciones (</w:t>
+        <w:t xml:space="preserve">En caso de incidentes que afecten a todas las operaciones del PNUD en Nueva York, </w:t>
+      </w:r>
+      <w:r w:rsidR="0040537D" w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0040537D" w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Directora</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0040537D" w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de BMS, sobre la base de la evaluación de la Oficina de Seguridad</w:t>
+      </w:r>
+      <w:r w:rsidR="0040537D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aconsejará a las oficinas/unidades, burós activar sus Planes de Continuidad de las Operaciones (</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). En el caso de incidentes que afecten solo a una unidad/buró (por ejemplo, un incendio limitado), el director de la unidad/buró afectado activará su </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
@@ -6688,99 +7066,99 @@
       <w:pPr>
         <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Todas las oficinas fuera de la Sede (Nueva York): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B852F4C" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="2B852F4C" w14:textId="4217A3DC" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El Representante Residente, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Oficina / Unidad activará el Plan de Continuidad de las Operaciones (</w:t>
+        <w:t xml:space="preserve"> de Oficina/Unidad activará el Plan de Continuidad de las Operaciones (</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) basándose en el asesoramiento del </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
@@ -7188,50 +7566,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> debe ejercitarse al menos una vez al año. El formato del ejercicio puede variar y el Buró de Gestión de Servicios puede proporcionar asesoramiento en coordinación con oficinas/unidades o burós. </w:t>
       </w:r>
     </w:p>
@@ -7260,716 +7639,261 @@
         <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los materiales de formación y la guía relacionados están a disposición de los puntos focales del PBC en el sitio del PBC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8EE545" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="00037B26" w:rsidRDefault="00037B26" w:rsidP="006F08FF">
-[...14 lines deleted...]
-    <w:p w14:paraId="2C69E437" w14:textId="77777777" w:rsidR="006F08FF" w:rsidRDefault="006F08FF" w:rsidP="00037B26">
+    <w:p w14:paraId="2C69E437" w14:textId="77777777" w:rsidR="006F08FF" w:rsidRPr="00F559D9" w:rsidRDefault="006F08FF" w:rsidP="00037B26">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B392EA7" w14:textId="77777777" w:rsidR="006F08FF" w:rsidRDefault="006F08FF" w:rsidP="00037B26">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B392EA7" w14:textId="77777777" w:rsidR="006F08FF" w:rsidRPr="00F559D9" w:rsidRDefault="006F08FF" w:rsidP="00037B26">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="14DE9EC0" w14:textId="7564E885" w:rsidR="00037B26" w:rsidRPr="00A23672" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DE9EC0" w14:textId="7564E885" w:rsidR="00037B26" w:rsidRPr="00CA160A" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A23672">
+      <w:r w:rsidRPr="00CA160A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Disclaimer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A23672">
+      <w:r w:rsidRPr="00CA160A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63488EC1" w14:textId="01802938" w:rsidR="00DA504D" w:rsidRDefault="00037B26">
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A23672">
+    <w:p w14:paraId="63488EC1" w14:textId="01802938" w:rsidR="00DA504D" w:rsidRPr="00CA160A" w:rsidRDefault="00037B26">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA160A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00A23672">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA160A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A23672">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: esta es una traducción de un documento original en </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5559" w:rsidRPr="00CA160A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A23672">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA160A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...416 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00CA160A" w:rsidSect="00037B26">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="959" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67D5D1F7" w14:textId="77777777" w:rsidR="005A31E6" w:rsidRDefault="005A31E6" w:rsidP="00037B26">
+    <w:p w14:paraId="5F4F1948" w14:textId="77777777" w:rsidR="008A7197" w:rsidRDefault="008A7197" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37E52A8D" w14:textId="77777777" w:rsidR="005A31E6" w:rsidRDefault="005A31E6" w:rsidP="00037B26">
+    <w:p w14:paraId="59428103" w14:textId="77777777" w:rsidR="008A7197" w:rsidRDefault="008A7197" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46D9AAC2" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26">
     <w:pPr>
       <w:spacing w:after="218"/>
       <w:ind w:left="336"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
@@ -7978,909 +7902,410 @@
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2778AD91" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40F61491" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00AC3393">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3054CC23" w14:textId="7FD0C066" w:rsidR="00037B26" w:rsidRPr="00AC3393" w:rsidRDefault="00037B26" w:rsidP="00357096">
+  <w:p w14:paraId="3054CC23" w14:textId="7FD0C066" w:rsidR="00037B26" w:rsidRPr="00B40506" w:rsidRDefault="00037B26" w:rsidP="00357096">
     <w:pPr>
       <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00357096">
+    <w:r w:rsidRPr="00B40506">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidRPr="00357096">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00357096">
+    <w:r w:rsidRPr="00B40506">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00357096">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00357096">
+    <w:r w:rsidRPr="00B40506">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00357096">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00357096">
+    <w:r w:rsidRPr="00B40506">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r w:rsidRPr="00357096">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00357096">
+    <w:r w:rsidRPr="00B40506">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00357096">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00357096">
+    <w:r w:rsidRPr="00B40506">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00357096">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00357096">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00357096">
+    <w:r w:rsidRPr="00B40506">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>Fecha</w:t>
-[...20 lines deleted...]
-      <w:t xml:space="preserve"> vigor: 30/10/2024</w:t>
+      <w:t>Fecha de entrada en vigor: 30/10/2024</w:t>
     </w:r>
     <w:r w:rsidRPr="00357096">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00357096">
+    <w:r w:rsidRPr="00B40506">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>Versión</w:t>
-[...18 lines deleted...]
-      <w:t xml:space="preserve"> 5</w:t>
+      <w:t>Versión #: 5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79B032FF" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00F66694">
     <w:pPr>
       <w:spacing w:after="218"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="77A14AF5" w14:textId="77777777" w:rsidR="00037B26" w:rsidRDefault="00037B26">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CA1738D" w14:textId="77777777" w:rsidR="005A31E6" w:rsidRDefault="005A31E6" w:rsidP="00037B26">
+    <w:p w14:paraId="70B5977C" w14:textId="77777777" w:rsidR="008A7197" w:rsidRDefault="008A7197" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66ADA706" w14:textId="77777777" w:rsidR="005A31E6" w:rsidRDefault="005A31E6" w:rsidP="00037B26">
+    <w:p w14:paraId="5D3D9EB0" w14:textId="77777777" w:rsidR="008A7197" w:rsidRDefault="008A7197" w:rsidP="00037B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7BD5C6D0" w14:textId="23651836" w:rsidR="00037B26" w:rsidRPr="00357096" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="7BD5C6D0" w14:textId="23651836" w:rsidR="00037B26" w:rsidRPr="00F559D9" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357096">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00357096">
+      <w:r w:rsidRPr="00F559D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...504 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Marco de criticidad de los programas es una política común del sistema de las Naciones Unidas para la toma de decisiones sobre el riesgo aceptable. Establece principios rectores y un enfoque sistemático estructurado para garantizar que las actividades en las que participa el personal de las Naciones Unidas puedan equilibrarse con los riesgos de seguridad. Para más detalles, consulte: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00357096">
+        <w:r w:rsidRPr="00F559D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://programmecriticality.org/Static/index.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00357096">
+      <w:r w:rsidRPr="00F559D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00357096">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00357096">
+      <w:r w:rsidRPr="00F559D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="533925AD" w14:textId="6BEBC022" w:rsidR="00037B26" w:rsidRPr="00357096" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="533925AD" w14:textId="6BEBC022" w:rsidR="00037B26" w:rsidRPr="00F559D9" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357096">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00357096">
+      <w:r w:rsidRPr="00F559D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00357096">
+        <w:r w:rsidRPr="00F559D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://unsceb.org/organizational-resilience-management-system-orms</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00357096">
+      <w:r w:rsidRPr="00F559D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>(</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00037B26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00037B26">
+      <w:r w:rsidRPr="00F559D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="52675176" w14:textId="77777777" w:rsidR="00037B26" w:rsidRPr="009262C9" w:rsidRDefault="00037B26" w:rsidP="00037B26">
+    <w:p w14:paraId="52675176" w14:textId="3149D9B3" w:rsidR="00037B26" w:rsidRPr="00F559D9" w:rsidRDefault="00037B26" w:rsidP="00037B26">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F559D9">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="005178A5">
+        <w:r w:rsidRPr="00F559D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://unsceb.org/sites/default/files/2021-12/Approved%20revision%20of%20Add.2.Rev_.1_ORMS%20MER%20Regime.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00F559D9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5050">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5050" w:rsidRPr="003A5050">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5050">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60AD001F" w14:textId="2F8E43EE" w:rsidR="00037B26" w:rsidRDefault="00037B26" w:rsidP="00AC3393">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A238F4F" wp14:editId="513DB8BE">
           <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="846278905" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -9926,77 +9351,94 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00037B26"/>
     <w:rsid w:val="00037B26"/>
+    <w:rsid w:val="002C11D4"/>
     <w:rsid w:val="00357096"/>
+    <w:rsid w:val="00386330"/>
+    <w:rsid w:val="003A5050"/>
+    <w:rsid w:val="0040537D"/>
+    <w:rsid w:val="004120FF"/>
     <w:rsid w:val="00420FE3"/>
     <w:rsid w:val="00570981"/>
     <w:rsid w:val="005A31E6"/>
+    <w:rsid w:val="005F4A6F"/>
     <w:rsid w:val="006F08FF"/>
+    <w:rsid w:val="006F7538"/>
     <w:rsid w:val="00711A7A"/>
+    <w:rsid w:val="00847FC3"/>
+    <w:rsid w:val="008A7197"/>
+    <w:rsid w:val="009A1E2C"/>
+    <w:rsid w:val="00AA4E90"/>
+    <w:rsid w:val="00B303A1"/>
+    <w:rsid w:val="00B40506"/>
+    <w:rsid w:val="00B926DB"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00C66898"/>
+    <w:rsid w:val="00CA160A"/>
     <w:rsid w:val="00CF5559"/>
     <w:rsid w:val="00D33A0D"/>
     <w:rsid w:val="00DA504D"/>
     <w:rsid w:val="00DD684C"/>
+    <w:rsid w:val="00E37F9C"/>
+    <w:rsid w:val="00F559D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7174E36B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{42280578-0FEE-4CF3-B96B-399852ED837A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -11007,51 +10449,51 @@
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00037B26"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsceb.org/sites/default/files/2021-12/Approved%20revision%20of%20Add.2.Rev_.1_ORMS%20MER%20Regime.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsceb.org/organizational-resilience-management-system-orms" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programmecriticality.org/Static/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11317,59 +10759,401 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4E5EB98AFACA49B955F57620F5DD44" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="16e62f017f053e4187bce02c358b6be9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" xmlns:ns3="c26dc373-2944-4fff-a656-1635ba5514b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="822fc6e30ad0aba92acdc39408158171" ns2:_="" ns3:_="">
+    <xsd:import namespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+    <xsd:import namespace="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f8ebb0a5-c57d-4c3a-bec7-8a38252dd05c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c26dc373-2944-4fff-a656-1635ba5514b5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7fb16e66-a0cf-4293-80d1-ecb3df652669}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c26dc373-2944-4fff-a656-1635ba5514b5">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c26dc373-2944-4fff-a656-1635ba5514b5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7462B14D-5494-40C5-99F0-B828B4460CAC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25590153-8BAB-42B0-B9D7-1131FFBE1DA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DBE825F-1093-4AA6-A4ED-B07CA1AE75A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3099</Words>
-  <Characters>17666</Characters>
+  <Words>3127</Words>
+  <Characters>17825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>147</Lines>
+  <Lines>148</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20724</CharactersWithSpaces>
+  <CharactersWithSpaces>20911</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
+  </property>
+</Properties>
+</file>