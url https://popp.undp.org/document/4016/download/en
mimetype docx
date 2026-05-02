--- v0 (2025-10-12)
+++ v1 (2026-05-02)
@@ -13,139 +13,144 @@
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B918BE1" w14:textId="686A884F" w:rsidR="0027204E" w:rsidRPr="00161308" w:rsidRDefault="00AE47E7" w:rsidP="00B23A30">
+    <w:p w14:paraId="6B918BE1" w14:textId="686A884F" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="00AE47E7" w:rsidP="00B23A30">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="072DBE75" wp14:editId="00F04EDF">
             <wp:extent cx="651052" cy="990981"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="31385525" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="569733775" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="690688" cy="1051311"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C69585B" w14:textId="2660618C" w:rsidR="0027204E" w:rsidRPr="00161308" w:rsidRDefault="009F2BF9" w:rsidP="00C133A2">
+    <w:p w14:paraId="0C69585B" w14:textId="2660618C" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="00000000" w:rsidP="00C133A2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
           <w:id w:val="1427384920"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Cover Pages"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+            <w:rFonts w:eastAsia="Cambria"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00E4770D">
+          <w:r w:rsidR="00E4770D" w:rsidRPr="007B7990">
             <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01216CCF" wp14:editId="12AED03E">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="page">
                       <wp:align>center</wp:align>
                     </wp:positionH>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wp14">
                         <wp:positionV relativeFrom="page">
                           <wp14:pctPosVOffset>30000</wp14:pctPosVOffset>
                         </wp:positionV>
                       </mc:Choice>
                       <mc:Fallback>
                         <wp:positionV relativeFrom="page">
                           <wp:posOffset>3207385</wp:posOffset>
                         </wp:positionV>
                       </mc:Fallback>
                     </mc:AlternateContent>
                     <wp:extent cx="7114540" cy="3881120"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:wrapSquare wrapText="bothSides"/>
@@ -167,51 +172,51 @@
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                             <a:effectLst/>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:lnRef>
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="50104262" w14:textId="78646BA9" w:rsidR="00EE6788" w:rsidRDefault="009F2BF9" w:rsidP="006F7E00">
+                              <w:p w14:paraId="50104262" w14:textId="78646BA9" w:rsidR="00EE6788" w:rsidRDefault="00000000" w:rsidP="006F7E00">
                                 <w:pPr>
                                   <w:jc w:val="right"/>
                                   <w:rPr>
                                     <w:smallCaps/>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:sz w:val="36"/>
                                     <w:szCs w:val="36"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:caps/>
                                       <w:color w:val="4472C4" w:themeColor="accent1"/>
                                       <w:sz w:val="64"/>
                                       <w:szCs w:val="64"/>
                                     </w:rPr>
                                     <w:alias w:val="Title"/>
                                     <w:tag w:val=""/>
                                     <w:id w:val="630141079"/>
                                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                                     <w:text w:multiLine="1"/>
                                   </w:sdtPr>
                                   <w:sdtEndPr>
                                     <w:rPr>
@@ -288,13730 +293,13345 @@
                               <w:rPr>
                                 <w:caps w:val="0"/>
                               </w:rPr>
                             </w:sdtEndPr>
                             <w:sdtContent>
                               <w:r w:rsidR="006F7E00">
                                 <w:rPr>
                                   <w:caps/>
                                   <w:color w:val="4472C4" w:themeColor="accent1"/>
                                   <w:sz w:val="64"/>
                                   <w:szCs w:val="64"/>
                                 </w:rPr>
                                 <w:t>UNDP Business Continuity Management (BCM) Policy</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap type="square" anchorx="page" anchory="page"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
-          <w:r w:rsidR="0027204E" w:rsidRPr="00161308">
+          <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:br w:type="page"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="406F5354" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="008E637D" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="406F5354" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E637D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Executive Summary </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DCA72B" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00187885" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="09DCA72B" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7105D471" w14:textId="1A48460D" w:rsidR="008E637D" w:rsidRPr="004312DE" w:rsidRDefault="006F7E00" w:rsidP="00E5458E">
+    <w:p w14:paraId="7105D471" w14:textId="1A48460D" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="006F7E00" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="25" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00277DBE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0062590B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0062590B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>usiness C</w:t>
       </w:r>
-      <w:r w:rsidR="0062590B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0062590B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontinuity Management </w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(BCM)</w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
-      <w:r w:rsidR="0062590B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0062590B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is UNDP’s </w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r w:rsidR="0062590B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0062590B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">which </w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sets the framework for </w:t>
       </w:r>
-      <w:r w:rsidR="00D669B4" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00D669B4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the organization to respond to internal and external threats and ensure</w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D669B4" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00D669B4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00AC526F" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00AC526F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00AC526F" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00AC526F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s preparedness</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, resilience</w:t>
       </w:r>
-      <w:r w:rsidR="00F22AF2" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00F22AF2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00AC526F" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00AC526F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ability to continue delivering its mandate</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when such threats occur</w:t>
       </w:r>
-      <w:r w:rsidR="00AC526F" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00AC526F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D669B4" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00D669B4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B3D942" w14:textId="77777777" w:rsidR="00187885" w:rsidRPr="004312DE" w:rsidRDefault="00187885" w:rsidP="00E5458E">
+    <w:p w14:paraId="07B3D942" w14:textId="77777777" w:rsidR="00187885" w:rsidRPr="004F74EE" w:rsidRDefault="00187885" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="25" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19A2632A" w14:textId="15DB9E78" w:rsidR="0083325C" w:rsidRPr="004312DE" w:rsidRDefault="00AC526F" w:rsidP="00E5458E">
+    <w:p w14:paraId="19A2632A" w14:textId="15DB9E78" w:rsidR="0083325C" w:rsidRPr="004F74EE" w:rsidRDefault="00AC526F" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="25" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in UNDP is in line with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r w:rsidR="00680880" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00680880" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Organizational Resilience Management System (ORMS)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and acts as the emergency management framework for the </w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rganization. </w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes </w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IT Disaster Recovery Plan (ITDRP),</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC3E84">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00FC3E84" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ecurity </w:t>
       </w:r>
-      <w:r w:rsidR="00FC3E84">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00FC3E84" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lan</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00774D12" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="00774D12" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="006B36AA" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="006B36AA" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">which include </w:t>
       </w:r>
-      <w:r w:rsidR="00774D12" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+      <w:r w:rsidR="00774D12" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">crisis, incident, </w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>and emergency management</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Business Continuity Planning</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C2FFDA" w14:textId="77777777" w:rsidR="00187885" w:rsidRPr="004312DE" w:rsidRDefault="00187885" w:rsidP="00E5458E">
+    <w:p w14:paraId="05C2FFDA" w14:textId="77777777" w:rsidR="00187885" w:rsidRPr="004F74EE" w:rsidRDefault="00187885" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="25" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24DE0D83" w14:textId="1C6C0AD8" w:rsidR="0083325C" w:rsidRPr="00C241D8" w:rsidRDefault="0083325C" w:rsidP="00E5458E">
+    <w:p w14:paraId="24DE0D83" w14:textId="1C6C0AD8" w:rsidR="0083325C" w:rsidRPr="004F74EE" w:rsidRDefault="0083325C" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00B641B6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00B641B6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">usiness </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B641B6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00B641B6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontinuity </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00B641B6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00B641B6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lan</w:t>
       </w:r>
-      <w:r w:rsidR="00434D4E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00434D4E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (BCP)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidR="000D4079" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000D4079" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prepared</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on a</w:t>
       </w:r>
-      <w:r w:rsidR="00A734F9" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A734F9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A734F9" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A734F9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">operational </w:t>
       </w:r>
-      <w:r w:rsidRPr="0087240A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk Assessment (RA) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00F6326E" w:rsidRPr="00277DBE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F6326E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00F6326E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F6326E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Business Impact Analysis (</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>Business Impact Analysis (BIA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="008A13D5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The RA and BIA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">build on </w:t>
+      </w:r>
+      <w:r w:rsidR="00501516" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>existing Enterprise Risk Management</w:t>
+      </w:r>
+      <w:r w:rsidR="009E25BE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ERM)</w:t>
+      </w:r>
+      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> polic</w:t>
+      </w:r>
+      <w:r w:rsidR="008A13D5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00774D12" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ountry</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-specific </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BIA)</w:t>
-[...107 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Security Risk </w:t>
+      </w:r>
+      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Security Risk </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>Management (SRM)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Management (SRM)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> process</w:t>
+      </w:r>
+      <w:r w:rsidR="00983227" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> process</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> while considering the overall organizational mandate</w:t>
       </w:r>
-      <w:r w:rsidR="00FE2DBC" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00FE2DBC" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, programme criticality</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and continuation of </w:t>
       </w:r>
-      <w:r w:rsidR="00A23FD4" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A23FD4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">critical </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
-      <w:r w:rsidR="00AA1475" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA1475" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> services</w:t>
       </w:r>
-      <w:r w:rsidR="00BA1D07" w:rsidRPr="004312DE">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00BA1D07" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as the Standard Operating Procedures for crisis response</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25A8F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and recovery</w:t>
       </w:r>
-      <w:r w:rsidR="00E84862" w:rsidRPr="00EC6C2C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E84862" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B920B8" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="75B920B8" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A2933A5" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="5A2933A5" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79AF2411" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="79AF2411" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F07AC4B" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="4F07AC4B" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7469867F" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="7469867F" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F599A65" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="0F599A65" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B84C9AA" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="7B84C9AA" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="303968B5" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="303968B5" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2572BB9A" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="2572BB9A" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D93C03D" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="3D93C03D" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6842ADF6" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="6842ADF6" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6118B359" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="6118B359" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BA53647" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="0BA53647" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C1FE635" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="5C1FE635" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ECF63BB" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="4ECF63BB" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0531ED08" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="0531ED08" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="675EF531" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="675EF531" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4697EB93" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00835FD6" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="4697EB93" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-173348808"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4D354E54" w14:textId="18D301A6" w:rsidR="0027204E" w:rsidRPr="00835FD6" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+        <w:p w14:paraId="4D354E54" w14:textId="18D301A6" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00835FD6">
+          <w:r w:rsidRPr="004F74EE">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Table of Content</w:t>
           </w:r>
-          <w:r w:rsidR="003142B6">
+          <w:r w:rsidR="003142B6" w:rsidRPr="004F74EE">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>s</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="110AC3E3" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="00835FD6" w:rsidRDefault="00161308" w:rsidP="006B36AA">
+        <w:p w14:paraId="110AC3E3" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="004F74EE" w:rsidRDefault="00161308" w:rsidP="006B36AA">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="650986FF" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="00835FD6" w:rsidRDefault="00161308" w:rsidP="006B36AA">
+        <w:p w14:paraId="650986FF" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="004F74EE" w:rsidRDefault="00161308" w:rsidP="006B36AA">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="37EDEFBA" w14:textId="0F67778B" w:rsidR="00096C68" w:rsidRDefault="0027204E">
+        <w:p w14:paraId="37EDEFBA" w14:textId="0CD89271" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00835FD6">
+          <w:r w:rsidRPr="004F74EE">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00835FD6">
+          <w:r w:rsidRPr="004F74EE">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00835FD6">
+          <w:r w:rsidRPr="004F74EE">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc179984310" w:history="1">
-            <w:r w:rsidR="00096C68" w:rsidRPr="00A802EF">
+            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
-            <w:r w:rsidR="00096C68">
+            <w:r w:rsidR="00096C68" w:rsidRPr="004F74EE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00096C68" w:rsidRPr="00A802EF">
+            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Background</w:t>
             </w:r>
-            <w:r w:rsidR="00096C68">
+            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00096C68">
+            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00096C68">
+            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984310 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00096C68">
+            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00096C68">
+            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00096C68">
+            <w:r w:rsidR="007A6048">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00096C68">
+            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E1292B4" w14:textId="4984F502" w:rsidR="00096C68" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="3E1292B4" w14:textId="237FC8D7" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984311" w:history="1">
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F74EE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Objectives</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984311 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007A6048">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6992DEF3" w14:textId="276639CF" w:rsidR="00096C68" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="6992DEF3" w14:textId="75880470" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984312" w:history="1">
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>C.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F74EE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Risk Assessment (RA)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984312 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007A6048">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42800F22" w14:textId="03904910" w:rsidR="00096C68" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="42800F22" w14:textId="17C65F83" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984313" w:history="1">
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>D.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F74EE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Business Impact Analysis (BIA)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984313 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007A6048">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="45D152AF" w14:textId="166E49A5" w:rsidR="00096C68" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="45D152AF" w14:textId="4F093DA1" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984314" w:history="1">
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>E.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F74EE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Business Continuity Plan (BCP)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984314 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007A6048">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A5DDA6B" w14:textId="091C7233" w:rsidR="00096C68" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="0A5DDA6B" w14:textId="2A1800E3" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984315" w:history="1">
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>F.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F74EE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BCM Roles and Responsibilities</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984315 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007A6048">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D91025A" w14:textId="3FD0192D" w:rsidR="00096C68" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="4D91025A" w14:textId="6517EB58" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984316" w:history="1">
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>G.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F74EE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Trigger for the activation of Business Continuity Plans</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984316 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007A6048">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F141B79" w14:textId="2AB74915" w:rsidR="00096C68" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="4F141B79" w14:textId="772CA689" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984317" w:history="1">
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>H.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004F74EE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A802EF">
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Training, Exercising and Review</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984317 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007A6048">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007B7990">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59C08DF5" w14:textId="516ED68F" w:rsidR="0027204E" w:rsidRPr="00835FD6" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+        <w:p w14:paraId="59C08DF5" w14:textId="516ED68F" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00835FD6">
+          <w:r w:rsidRPr="004F74EE">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4B12D408" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="00835FD6" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+    <w:p w14:paraId="4B12D408" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="312FC3CD" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="00835FD6" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+    <w:p w14:paraId="312FC3CD" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10776545" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="00835FD6" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+    <w:p w14:paraId="10776545" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FB74E60" w14:textId="77777777" w:rsidR="00336D44" w:rsidRDefault="00336D44">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+    <w:p w14:paraId="1FB74E60" w14:textId="77777777" w:rsidR="00336D44" w:rsidRPr="004F74EE" w:rsidRDefault="00336D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7785B4A4" w14:textId="0C046585" w:rsidR="00AF1A2C" w:rsidRPr="00835FD6" w:rsidRDefault="005A28E1" w:rsidP="002D3F3B">
+    <w:p w14:paraId="7785B4A4" w14:textId="0C046585" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="005A28E1" w:rsidP="002D3F3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="25"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UNDP Business Continuity Management</w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6FEAD1" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="00835FD6" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
+    <w:p w14:paraId="5F6FEAD1" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63903BD9" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="00835FD6" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
+    <w:p w14:paraId="63903BD9" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc499038508"/>
       <w:bookmarkStart w:id="1" w:name="_Toc179984310"/>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Background</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="2F54F190" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="00835FD6" w:rsidRDefault="00D855EF" w:rsidP="00E5458E">
+    <w:p w14:paraId="2F54F190" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="004F74EE" w:rsidRDefault="00D855EF" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C3F335" w14:textId="2FAE9EB2" w:rsidR="00AF1A2C" w:rsidRPr="004312DE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="68C3F335" w14:textId="2FAE9EB2" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The safety and security of human populations is increasingly compromised by new </w:t>
       </w:r>
-      <w:r w:rsidR="00273830" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00273830" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or evolving </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>threats</w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00556870" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00556870" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>both natural and man-</w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>made</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">These include </w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>potential pandemic</w:t>
       </w:r>
-      <w:r w:rsidR="00F96C88" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F96C88" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A15FF3" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A15FF3" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cyber</w:t>
       </w:r>
-      <w:r w:rsidR="00E466A1" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E466A1" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-attacks, </w:t>
       </w:r>
-      <w:r w:rsidR="00273830" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00273830" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>extreme weather events</w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or natural disasters</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and often interrelated threats from armed conflict,</w:t>
       </w:r>
-      <w:r w:rsidR="00556870" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00556870" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">criminality, civil disorder and transnational </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>terror</w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ism</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. These threats imperil human lives as well as the stability of political, economic and social systems. As is the case with any multilatera</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>institution, these eve</w:t>
       </w:r>
-      <w:r w:rsidR="00CF77C0" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF77C0" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nts challenge UNDP to prepare and</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> manage situations that may threaten the organization’s capacity and continuity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4056268C" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004312DE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="4056268C" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4411B116" w14:textId="0FC9B763" w:rsidR="00770AC9" w:rsidRPr="004312DE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="4411B116" w14:textId="0FC9B763" w:rsidR="00770AC9" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="00D040C9" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D040C9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3A33" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00ED3A33" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00946076" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00946076" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> therefore</w:t>
       </w:r>
-      <w:r w:rsidR="00CF77C0" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF77C0" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> corporately </w:t>
       </w:r>
-      <w:r w:rsidR="00D040C9" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D040C9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">implemented </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business Continuity Management (BCM)</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as part of </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enterprise Risk Management (ERM)</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>polic</w:t>
       </w:r>
-      <w:r w:rsidR="00234D38" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00234D38" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, with the purpose of ensuring that the organization can continue to deliver its key services, while maintaining t</w:t>
       </w:r>
-      <w:r w:rsidR="00774D12" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00774D12" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he safety and security of </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP personnel </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">should a disruption </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or a threat</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> arise. These risks can be external to the organization</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP has</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no control</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> over</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, such as a power failure, or from within the organization, such as accidental damage to property. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C365DE" w14:textId="77777777" w:rsidR="00FE6670" w:rsidRPr="004312DE" w:rsidRDefault="00FE6670" w:rsidP="00E5458E">
+    <w:p w14:paraId="75C365DE" w14:textId="77777777" w:rsidR="00FE6670" w:rsidRPr="004F74EE" w:rsidRDefault="00FE6670" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6427DD6C" w14:textId="535E3C1F" w:rsidR="00AF1A2C" w:rsidRPr="004312DE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="6427DD6C" w14:textId="535E3C1F" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00D23877">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D23877" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">key </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> elements of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
-      <w:r w:rsidR="00576688" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00576688" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n UNDP are incident management </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>involving crisis/</w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>emergency/</w:t>
       </w:r>
-      <w:r w:rsidR="00622DEC" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00622DEC" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">disaster </w:t>
       </w:r>
-      <w:r w:rsidR="00DD22B2" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD22B2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ecovery </w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as reflected in </w:t>
       </w:r>
-      <w:r w:rsidR="00421351" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00421351" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecurity</w:t>
       </w:r>
-      <w:r w:rsidR="00DD22B2" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD22B2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and C</w:t>
       </w:r>
-      <w:r w:rsidR="00421351" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00421351" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>risis Management Plans</w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD22B2" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD22B2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">risis </w:t>
       </w:r>
-      <w:r w:rsidR="006B36AA" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006B36AA" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>communications, IT</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Disaster Recovery Plan</w:t>
       </w:r>
-      <w:r w:rsidR="001567BF" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="001567BF" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ITDRP)</w:t>
       </w:r>
-      <w:r w:rsidR="00A11332" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A11332" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00421351" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00421351" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and business continuity</w:t>
       </w:r>
-      <w:r w:rsidR="00421351" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00421351" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00800067" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00800067" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">recovery strategies for critical business functions, </w:t>
       </w:r>
-      <w:r w:rsidR="00800067" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00800067" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reflected in </w:t>
       </w:r>
-      <w:r w:rsidR="00800067" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00800067" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="006D0E98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006D0E98" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC641D" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC641D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business Continuity Plan (BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00DD22B2" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD22B2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00DC641D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC641D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC641D" w:rsidRPr="00E1131D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC641D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for the</w:t>
       </w:r>
-      <w:r w:rsidR="00DC641D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC641D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D0E98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006D0E98" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00D21D51">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D21D51" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit</w:t>
       </w:r>
-      <w:r w:rsidR="00E569AD">
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E569AD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Country Office (CO), HQ office/unit, representation office, liaison office, policy office, regional centers</w:t>
+      </w:r>
+      <w:r w:rsidR="00785179" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00E569AD" w:rsidRPr="00AC66F8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E569AD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hubs</w:t>
       </w:r>
-      <w:r w:rsidR="00785179">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00785179" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00E569AD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E569AD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and bureau</w:t>
       </w:r>
-      <w:r w:rsidR="009C5F49">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009C5F49" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6866681A" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="00835FD6" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
+    <w:p w14:paraId="6866681A" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc499038509"/>
       <w:bookmarkStart w:id="3" w:name="_Toc179984311"/>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objectives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="3BB48E8E" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="00835FD6" w:rsidRDefault="00D855EF" w:rsidP="00E5458E">
+    <w:p w14:paraId="3BB48E8E" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="004F74EE" w:rsidRDefault="00D855EF" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18CDA0A6" w14:textId="3725B8AC" w:rsidR="00AF1A2C" w:rsidRPr="004312DE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="18CDA0A6" w14:textId="3725B8AC" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The aim of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>olicy is to protect the interest</w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of UNDP and its internal and external stakeholders by establishing a business-owned and </w:t>
       </w:r>
-      <w:r w:rsidR="004142FF" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004142FF" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>business-</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">driven strategic and operational framework, which proactively ensures UNDP's ability to </w:t>
       </w:r>
-      <w:r w:rsidR="00421351" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00421351" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prepare and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">respond appropriately to anticipated risks identified within the context of </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a corporate risk assessment, </w:t>
       </w:r>
-      <w:r w:rsidR="006D0E98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006D0E98" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> level risk logs</w:t>
       </w:r>
-      <w:r w:rsidR="00DD1CFF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD1CFF" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unexpected </w:t>
       </w:r>
-      <w:r w:rsidR="006B36AA" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006B36AA" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">potential </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">disruptive challenges, while maintaining </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>safety and security.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2398C996" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004312DE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="2398C996" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="427DD15A" w14:textId="77777777" w:rsidR="00D16B64" w:rsidRDefault="00D16B64" w:rsidP="00D16B64">
+    <w:p w14:paraId="427DD15A" w14:textId="77777777" w:rsidR="00D16B64" w:rsidRPr="004F74EE" w:rsidRDefault="00D16B64" w:rsidP="00D16B64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The UNDP BCM methodology follows the International Organization for Standardization (ISO) 22301 (Societal Security - Guidelines for Incident Preparedness and Operations Continuity Management).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085D2C60" w14:textId="77777777" w:rsidR="00D16B64" w:rsidRPr="00460AE9" w:rsidRDefault="00D16B64" w:rsidP="00460AE9">
+    <w:p w14:paraId="085D2C60" w14:textId="77777777" w:rsidR="00D16B64" w:rsidRPr="004F74EE" w:rsidRDefault="00D16B64" w:rsidP="00460AE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B6BB16" w14:textId="3D2A7879" w:rsidR="001C1D95" w:rsidRPr="004312DE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="69B6BB16" w14:textId="3D2A7879" w:rsidR="001C1D95" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in UNDP</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
-      <w:r w:rsidR="00066809">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00066809" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in line with the </w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>UN Organizational Resilience Management System</w:t>
       </w:r>
-      <w:r w:rsidR="001616F7" w:rsidRPr="00EC6C2C">
+      <w:r w:rsidR="001616F7" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="00157F24">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORMS</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) and acts as the emergency management framework for the </w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rganization. It assist</w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="004D28D2" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004D28D2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>build</w:t>
       </w:r>
-      <w:r w:rsidR="004D28D2" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004D28D2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> resilience by aligning and harmonizing preparedness efforts to enhance the </w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rganization’s ability to c</w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ontinuously deliver its mandate</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22342983" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="004312DE" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
+    <w:p w14:paraId="22342983" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="004F74EE" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46295D5B" w14:textId="2F8B9E59" w:rsidR="00AF1A2C" w:rsidRPr="004312DE" w:rsidRDefault="003A548D" w:rsidP="00E5458E">
+    <w:p w14:paraId="46295D5B" w14:textId="2F8B9E59" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="003A548D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">omplements </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00C75283">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="00C75283">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00171803" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>terprise Risk Management</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ERM</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="00C75283">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00171803" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00171803" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provid</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00171803" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tools to address those risks identified at </w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/unit </w:t>
       </w:r>
-      <w:r w:rsidR="006F13B3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006F13B3" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bureau</w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>level</w:t>
       </w:r>
-      <w:r w:rsidR="006F13B3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006F13B3" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, which might impact the continuity of operations. </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> recognizes all existing activities and arrangements related to risk management, crisis response, and contingency planning, while </w:t>
       </w:r>
-      <w:r w:rsidR="00E75743" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E75743" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enabling UNDP</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004312DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674D83B9" w14:textId="0AC5A378" w:rsidR="00AF1A2C" w:rsidRPr="004312DE" w:rsidRDefault="00171803" w:rsidP="00E5458E">
+    <w:p w14:paraId="674D83B9" w14:textId="0AC5A378" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00171803" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">trengthen the ability of each </w:t>
       </w:r>
-      <w:r w:rsidR="00A465B1" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00A465B1" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/unit </w:t>
       </w:r>
-      <w:r w:rsidR="00BB2153">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00BB2153" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00A465B1" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00A465B1" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to continue its business after the immediate response to an incident based on a thorough</w:t>
       </w:r>
-      <w:r w:rsidR="006C651B" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="006C651B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E18F2" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="000E18F2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="006C651B" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="006C651B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>perational</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Risk Assessment</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RA</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="009D55EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="009D55EE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Business Impact Analysis</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="3113D12E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EDBE6C" w14:textId="2B489A75" w:rsidR="00C91ED1" w:rsidRPr="004312DE" w:rsidRDefault="006B36AA" w:rsidP="00E5458E">
+    <w:p w14:paraId="46EDBE6C" w14:textId="2B489A75" w:rsidR="00C91ED1" w:rsidRPr="004F74EE" w:rsidRDefault="006B36AA" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004312DE">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interlink established</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004312DE">
+      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> structures and mechanisms for Risk A</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004312DE">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ssessment and immediate incident response with activities necessary to ensure continuity of operations;</w:t>
       </w:r>
-      <w:r w:rsidR="00F83298" w:rsidRPr="004312DE">
+      <w:r w:rsidR="00F83298" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E09118" w14:textId="08BAEBCB" w:rsidR="00A51BBE" w:rsidRPr="004312DE" w:rsidRDefault="00171803" w:rsidP="00E5458E">
+    <w:p w14:paraId="23E09118" w14:textId="08BAEBCB" w:rsidR="00A51BBE" w:rsidRPr="004F74EE" w:rsidRDefault="00171803" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="236" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Determine the extent to which </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Business Continuity P</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lanning</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="00F369BE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is necessary in each </w:t>
       </w:r>
-      <w:r w:rsidR="00C3047E" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00C3047E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/unit </w:t>
       </w:r>
-      <w:r w:rsidR="00D31A81">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D31A81" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, based on the identified likelihood of incidents and the impact on </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">safety and security and </w:t>
       </w:r>
-      <w:r w:rsidR="000F3896" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="000F3896" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">continuity of operations, which differ significantly from </w:t>
       </w:r>
-      <w:r w:rsidR="005B6CAB" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="005B6CAB" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">one </w:t>
       </w:r>
-      <w:r w:rsidR="00C3047E" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00C3047E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit or bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="00AA0C8F" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00AA0C8F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>another</w:t>
       </w:r>
-      <w:r w:rsidR="00A51BBE" w:rsidRPr="06FC3DA4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00A51BBE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E5CC60" w14:textId="4861C598" w:rsidR="00B56079" w:rsidRPr="004312DE" w:rsidRDefault="00B56079" w:rsidP="00E5458E">
+    <w:p w14:paraId="12E5CC60" w14:textId="4861C598" w:rsidR="00B56079" w:rsidRPr="004F74EE" w:rsidRDefault="00B56079" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="470A1B83" w14:textId="782E225C" w:rsidR="00E50DB0" w:rsidRPr="009447CC" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
+    <w:p w14:paraId="470A1B83" w14:textId="782E225C" w:rsidR="00E50DB0" w:rsidRPr="004F74EE" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00717EAC">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prepared after the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6C2C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>RA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00136C9C" w:rsidRPr="00EC6C2C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00136C9C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are conducted and concluded by th</w:t>
       </w:r>
-      <w:r w:rsidR="006B2C04" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="006B2C04" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC4A3C">
+      <w:r w:rsidR="00CC4A3C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
-      <w:r w:rsidR="00665F6A">
+      <w:r w:rsidR="00665F6A" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit or bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>These assessments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> build on existing </w:t>
       </w:r>
-      <w:r w:rsidR="00762DFF" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00762DFF" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ERM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00DC6965" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00DC6965" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>country</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C">
+      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/area</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-specific </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Security</w:t>
       </w:r>
-      <w:r w:rsidR="00E25A62" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00E25A62" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00136C9C" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00136C9C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00E25A62" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00E25A62" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth and </w:t>
       </w:r>
-      <w:r w:rsidR="00136C9C" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00136C9C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00E25A62" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00E25A62" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>afety risk assessments</w:t>
       </w:r>
-      <w:r w:rsidR="00E801D4" w:rsidRPr="00E5458E">
+      <w:r w:rsidR="00E801D4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00136C9C" w:rsidRPr="00E5458E">
+      <w:r w:rsidR="00136C9C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hile considering the overall organizational mandate</w:t>
       </w:r>
-      <w:r w:rsidR="003D4580" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="003D4580" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, programme criticality</w:t>
       </w:r>
-      <w:r w:rsidR="002A0A67" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="002A0A67" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (when applicable)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and continuation of </w:t>
       </w:r>
-      <w:r w:rsidR="009E25BE">
+      <w:r w:rsidR="009E25BE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">critical </w:t>
       </w:r>
-      <w:r w:rsidRPr="00717EAC">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
-      <w:r w:rsidR="003C1534">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003C1534" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B15A91" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00B15A91" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00CE34C7" w:rsidRPr="00717EAC">
+      <w:r w:rsidR="00CE34C7" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ervices</w:t>
       </w:r>
-      <w:r w:rsidR="00086EAF">
+      <w:r w:rsidR="00086EAF" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E50DB0" w:rsidRPr="009447CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E50DB0" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as well as </w:t>
       </w:r>
-      <w:r w:rsidR="00E50DB0" w:rsidRPr="009447CC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E50DB0" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Standard Operating Procedures for crisis response and recovery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F945695" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="004312DE" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
+    <w:p w14:paraId="2F945695" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="004F74EE" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68CA6BE4" w14:textId="4F030EB5" w:rsidR="00DC269D" w:rsidRPr="004312DE" w:rsidRDefault="209C49D6" w:rsidP="00E5458E">
+    <w:p w14:paraId="68CA6BE4" w14:textId="4F030EB5" w:rsidR="00DC269D" w:rsidRPr="004F74EE" w:rsidRDefault="209C49D6" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004312DE">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
-      <w:r w:rsidR="00AC66F8">
+      <w:r w:rsidR="00AC66F8" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00136C9C" w:rsidRPr="004312DE">
+      <w:r w:rsidR="00136C9C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must have a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Focal </w:t>
       </w:r>
-      <w:r w:rsidR="2239D627" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2239D627" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>oint</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> who should work under the direct instruction of the </w:t>
       </w:r>
-      <w:r w:rsidR="002A43DE">
+      <w:r w:rsidR="002A43DE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
-      <w:r w:rsidR="00D46D29">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004312DE">
+      <w:r w:rsidR="00D46D29" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="009220FB">
+      <w:r w:rsidR="009220FB" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B16F09">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00B16F09" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nit or </w:t>
       </w:r>
-      <w:r w:rsidR="00B16F09">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00B16F09" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="004312DE">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121FD747" w14:textId="77777777" w:rsidR="00222BFC" w:rsidRPr="00835FD6" w:rsidRDefault="00222BFC" w:rsidP="006243E0">
+    <w:p w14:paraId="121FD747" w14:textId="77777777" w:rsidR="00222BFC" w:rsidRPr="004F74EE" w:rsidRDefault="00222BFC" w:rsidP="006243E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3899FAE5" w14:textId="79383C4D" w:rsidR="00AF1A2C" w:rsidRDefault="00AF1A2C" w:rsidP="00E40C77">
+    <w:p w14:paraId="3899FAE5" w14:textId="79383C4D" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E40C77">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc499038510"/>
       <w:bookmarkStart w:id="5" w:name="_Toc179984312"/>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Risk Assessment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C90FD2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C90FD2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(RA)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="536CDD03" w14:textId="77777777" w:rsidR="005969DE" w:rsidRPr="00E5458E" w:rsidRDefault="005969DE" w:rsidP="00E5458E">
+    <w:p w14:paraId="536CDD03" w14:textId="77777777" w:rsidR="005969DE" w:rsidRPr="007B7990" w:rsidRDefault="005969DE" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63EB46E2" w14:textId="7DC79A3C" w:rsidR="00E22A0F" w:rsidRDefault="0B33DA95" w:rsidP="00E5458E">
+    <w:p w14:paraId="63EB46E2" w14:textId="7DC79A3C" w:rsidR="00E22A0F" w:rsidRPr="004F74EE" w:rsidRDefault="0B33DA95" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="3BAE14B2" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="3BAE14B2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ead</w:t>
       </w:r>
-      <w:r w:rsidR="0080516D" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0080516D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidR="3BAE14B2" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="3BAE14B2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uarters (HQ)</w:t>
       </w:r>
-      <w:r w:rsidR="00E50DB0" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E50DB0" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-New York</w:t>
       </w:r>
-      <w:r w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E90F59" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E90F59" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the oversight of the </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Security Management Group (SMG),</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HQ </w:t>
       </w:r>
-      <w:r w:rsidR="00590898" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00590898" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Security </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Risk Assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is carried out annually in collaboration with UN system partners. For UNDP HQ, the </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bureau of Management Services (BMS)</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> initiates discussions with partners in the UN Secretariat and other UN agencies during the last quarter of each year to prepare a common Risk Assessment. </w:t>
       </w:r>
-      <w:r w:rsidR="00380CDC" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00380CDC" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Based on this, the</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00453DEB" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00453DEB" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BMS/</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Security Office and </w:t>
       </w:r>
-      <w:r w:rsidR="00E804B1" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E804B1" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relevan</w:t>
       </w:r>
-      <w:r w:rsidR="004E23C7" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004E23C7" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t advisor</w:t>
       </w:r>
-      <w:r w:rsidR="00E804B1" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E804B1" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>members</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002403FB" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002403FB" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:r w:rsidR="002403FB" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002403FB" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SMG </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="001233E4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">collaborate </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56B38" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(bringing </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4048" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">together </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12964" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56B38" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ecurity</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56B38" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55436" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>other operational risks</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7263" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, e.g., facilities, IT, occupational health and safety, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56B38" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55436" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00380CDC" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finalize the </w:t>
+      </w:r>
+      <w:r w:rsidR="00453DEB" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annual </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00380CDC" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isk </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00380CDC" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The outcome of the annual Risk Assessment is </w:t>
+      </w:r>
+      <w:r w:rsidR="00400866" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00020EAE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hared</w:t>
+      </w:r>
+      <w:r w:rsidR="00400866" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F56B38" w:rsidRPr="00441CC4">
-[...152 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00020EAE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>SMG</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and informs </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCM </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>decisions and planning for the subsequent year</w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="00441CC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5234F24F" w14:textId="77777777" w:rsidR="00441CC4" w:rsidRPr="004312DE" w:rsidRDefault="00441CC4" w:rsidP="008F25E0">
+    <w:p w14:paraId="5234F24F" w14:textId="77777777" w:rsidR="00441CC4" w:rsidRPr="004F74EE" w:rsidRDefault="00441CC4" w:rsidP="008F25E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3587F3A7" w14:textId="4D81EFC2" w:rsidR="00441CC4" w:rsidRPr="00EC6C2C" w:rsidRDefault="00EE05A6" w:rsidP="00441CC4">
+    <w:p w14:paraId="3587F3A7" w14:textId="43A10711" w:rsidR="00441CC4" w:rsidRPr="004F74EE" w:rsidRDefault="00EE05A6" w:rsidP="00441CC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Offices/units outside HQ</w:t>
       </w:r>
-      <w:r w:rsidR="00FE22E6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00FE22E6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>New York</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00B36314">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">/area, </w:t>
+      <w:r w:rsidR="00B36314" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on the SRM process for the country/area, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7990" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all Offices</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC513F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/units</w:t>
+      </w:r>
+      <w:r w:rsidR="00441CC4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC513F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>undertake a risk ass</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6952" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC513F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sment </w:t>
+      </w:r>
+      <w:r w:rsidR="00441CC4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B36314">
-[...37 lines deleted...]
-        <w:t>ffices</w:t>
+      <w:r w:rsidR="00441CC4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annually </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2643" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00BC513F">
-[...109 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00BD2643" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identify security, health and safety, and operational risks that may have an impact on the office/unit’s business functions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536664CC" w14:textId="3E46AF75" w:rsidR="00161308" w:rsidRPr="00835FD6" w:rsidRDefault="00AF1A2C" w:rsidP="00E40C77">
+    <w:p w14:paraId="536664CC" w14:textId="3E46AF75" w:rsidR="00161308" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E40C77">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc499038511"/>
       <w:bookmarkStart w:id="7" w:name="_Toc179984313"/>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Business Impact Analysis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="00C90FD2" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C90FD2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A5E4A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="007A5E4A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(BIA)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="1A35C6B2" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="00835FD6" w:rsidRDefault="00D855EF" w:rsidP="00EC6C2C">
+    <w:p w14:paraId="1A35C6B2" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="004F74EE" w:rsidRDefault="00D855EF" w:rsidP="00EC6C2C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C145350" w14:textId="3DA8D534" w:rsidR="002564E0" w:rsidRPr="00156FE4" w:rsidRDefault="00C555E0" w:rsidP="00E5458E">
+    <w:p w14:paraId="1C145350" w14:textId="3DA8D534" w:rsidR="002564E0" w:rsidRPr="004F74EE" w:rsidRDefault="00C555E0" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="39B1A5A8" w:rsidRPr="00EC6C2C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="39B1A5A8" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidR="39B1A5A8" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="39B1A5A8" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is conducted by each </w:t>
       </w:r>
-      <w:r w:rsidR="003E33E2" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="003E33E2" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="39B1A5A8" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="39B1A5A8" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/unit and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00620D63">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bureau</w:t>
       </w:r>
-      <w:r w:rsidR="39B1A5A8" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="39B1A5A8" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="39B1A5A8" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="39B1A5A8" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>coordinated by the</w:t>
       </w:r>
-      <w:r w:rsidR="2801A23B" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="2801A23B" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00915234">
+      <w:r w:rsidR="00915234" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCP </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Focal Point</w:t>
       </w:r>
-      <w:r w:rsidR="0057787C" w:rsidRPr="0057787C">
+      <w:r w:rsidR="0057787C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94F3A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="0057787C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>office/unit or bureau</w:t>
+      </w:r>
+      <w:r w:rsidR="2239D627" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00461F5E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BCP Focal points </w:t>
+      </w:r>
+      <w:r w:rsidR="3F191017" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may request </w:t>
+      </w:r>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">technical assistance </w:t>
+      </w:r>
+      <w:r w:rsidR="00624B54" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2C97" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>advice</w:t>
+      </w:r>
+      <w:r w:rsidR="00624B54" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0057787C">
-[...87 lines deleted...]
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>from the</w:t>
       </w:r>
-      <w:r w:rsidR="00DF13D0" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00DF13D0" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Risk and </w:t>
       </w:r>
-      <w:r w:rsidR="00F34B8D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00F34B8D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00624B54" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00624B54" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00F34B8D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00F34B8D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">silience </w:t>
       </w:r>
-      <w:r w:rsidR="00E01E4A">
+      <w:r w:rsidR="00E01E4A" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Management </w:t>
       </w:r>
-      <w:r w:rsidR="00F34B8D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00F34B8D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist in </w:t>
       </w:r>
-      <w:r w:rsidR="24C17EB9" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="24C17EB9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BMS</w:t>
       </w:r>
-      <w:r w:rsidR="6EAF5607" w:rsidRPr="008F25E0">
+      <w:r w:rsidR="6EAF5607" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/BPC</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. The BIA includes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CCE3D3" w14:textId="1108073B" w:rsidR="000F3896" w:rsidRPr="00156FE4" w:rsidRDefault="002564E0" w:rsidP="00E5458E">
+    <w:p w14:paraId="52CCE3D3" w14:textId="1108073B" w:rsidR="000F3896" w:rsidRPr="004F74EE" w:rsidRDefault="002564E0" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Identification </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the critical business functions</w:t>
       </w:r>
-      <w:r w:rsidR="00624B54" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00624B54" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194D0599" w14:textId="77777777" w:rsidR="006330B5" w:rsidRPr="00156FE4" w:rsidRDefault="000F3896" w:rsidP="00E5458E">
+    <w:p w14:paraId="194D0599" w14:textId="77777777" w:rsidR="006330B5" w:rsidRPr="004F74EE" w:rsidRDefault="000F3896" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ssessment of the impacts from</w:t>
       </w:r>
-      <w:r w:rsidR="00E2029F" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00E2029F" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>identified risks that may disrupt critical business functions</w:t>
       </w:r>
-      <w:r w:rsidR="006330B5" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="006330B5" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADC804B" w14:textId="37703046" w:rsidR="00B4200D" w:rsidRPr="00156FE4" w:rsidRDefault="006330B5" w:rsidP="00E5458E">
+    <w:p w14:paraId="3ADC804B" w14:textId="37703046" w:rsidR="00B4200D" w:rsidRPr="004F74EE" w:rsidRDefault="006330B5" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pecification of </w:t>
       </w:r>
-      <w:r w:rsidR="000F3896" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="000F3896" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">setting </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recovery time</w:t>
       </w:r>
-      <w:r w:rsidR="000F3896" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="000F3896" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the event of disruptions</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7831" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00FD7831" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="005935F0" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005935F0" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3832A28D" w14:textId="77777777" w:rsidR="005309E4" w:rsidRDefault="00B4200D" w:rsidP="00E5458E">
+    <w:p w14:paraId="3832A28D" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="00B4200D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Defining </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recovery strategies for critical business functions, including the allocation of appropriate resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3681C173" w14:textId="77777777" w:rsidR="00A55CEF" w:rsidRPr="00156FE4" w:rsidRDefault="00A55CEF" w:rsidP="00A55CEF">
+    <w:p w14:paraId="3681C173" w14:textId="77777777" w:rsidR="00A55CEF" w:rsidRPr="004F74EE" w:rsidRDefault="00A55CEF" w:rsidP="00A55CEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0992C4E1" w14:textId="543CA908" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="0992C4E1" w14:textId="543CA908" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc499038512"/>
       <w:bookmarkStart w:id="9" w:name="_Toc179984314"/>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Business Continuity Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidR="00A521A9">
+      <w:r w:rsidR="00A521A9" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (BCP)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="5E97B46B" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="5E97B46B" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF14E0D" w14:textId="51551D91" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="7CF14E0D" w14:textId="51551D91" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Each office</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63">
-[...7 lines deleted...]
-      <w:r w:rsidR="00620D63" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/unit and bureau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must prepare and maintain </w:t>
+      </w:r>
+      <w:r w:rsidR="43DA5355" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>BCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure that the organization can carry out its functions, so far as is reasonably practicable, when faced with an emergency. </w:t>
+      </w:r>
+      <w:r w:rsidR="0065409D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>COs</w:t>
+      </w:r>
+      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should include sub-offices in the plan </w:t>
+      </w:r>
+      <w:r w:rsidR="2CBDC551" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to ensure continuity of business. </w:t>
+      </w:r>
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be review</w:t>
+      </w:r>
+      <w:r w:rsidR="4AC69C21" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
-[...93 lines deleted...]
-      <w:r w:rsidR="0065386F" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="0065386F" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at least </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">annually. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504C391D" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="504C391D" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1737F90F" w14:textId="045C2A02" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="1737F90F" w14:textId="045C2A02" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4486FB57" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="4486FB57" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
-      <w:r w:rsidR="38A453AE" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="38A453AE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> level, </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="5F0495EE" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595A8106" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="00A609D8" w:rsidP="00E5458E">
+    <w:p w14:paraId="595A8106" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="00A609D8" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rehearsed method of restoring UNDP’s ability to maintain critical corporate and service level functions to the best possible standards, within a realistic </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>time period</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> after disruption</w:t>
       </w:r>
-      <w:r w:rsidR="00281C33" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00281C33" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0014B573" w14:textId="3873667D" w:rsidR="00DE12DA" w:rsidRPr="00156FE4" w:rsidRDefault="00A609D8" w:rsidP="00E5458E">
+    <w:p w14:paraId="0014B573" w14:textId="3873667D" w:rsidR="00DE12DA" w:rsidRPr="004F74EE" w:rsidRDefault="00A609D8" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> verifiable capability to maintain, test, </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>implement</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, validate and audit </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00DE12DA" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00DE12DA" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="007679EF" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="007679EF" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3581B054" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="00DE12DA" w:rsidP="00E5458E">
+    <w:p w14:paraId="3581B054" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="00DE12DA" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A pre-defined communication </w:t>
       </w:r>
-      <w:r w:rsidR="00DE354B" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00DE354B" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protocol</w:t>
       </w:r>
-      <w:r w:rsidR="004440FE" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="004440FE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure all relevant units are aware of the </w:t>
       </w:r>
-      <w:r w:rsidR="004440FE" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004440FE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="004440FE" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="004440FE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when </w:t>
       </w:r>
-      <w:r w:rsidR="00DE354B" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00DE354B" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>activated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B565F28" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="4B565F28" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B8D6470" w14:textId="076E7794" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="4B8D6470" w14:textId="076E7794" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">At the organizational level, </w:t>
       </w:r>
-      <w:r w:rsidR="5F0495EE" w:rsidRPr="008B69D4">
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidR="71C49622" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="71C49622" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provides: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A52ED8A" w14:textId="5056CCDA" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="0A52ED8A" w14:textId="5056CCDA" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Completed, implemented and tested </w:t>
       </w:r>
-      <w:r w:rsidR="00F96B46" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00F96B46" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s (including procedures for maintenance and monitoring), which reflect the determined extent of necessary preparations corresponding with the reality of each </w:t>
       </w:r>
-      <w:r w:rsidR="00C3047E" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00C3047E" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> regarding critical incident exposure</w:t>
       </w:r>
-      <w:r w:rsidR="00281C33" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00281C33" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6F7A3C" w14:textId="5B380608" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="2A6F7A3C" w14:textId="5B380608" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stronger interlinked, as well as better informed and integrated, crisis response, risk management and business continuity structure and mechanisms in all </w:t>
       </w:r>
-      <w:r w:rsidR="00A44100" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00A44100" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>offices</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/units and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="00D5789F" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00D5789F" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00F96B46" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00F96B46" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B124FE" w14:textId="77777777" w:rsidR="009C3B90" w:rsidRPr="00156FE4" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
+    <w:p w14:paraId="11B124FE" w14:textId="77777777" w:rsidR="009C3B90" w:rsidRPr="004F74EE" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The ability to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E4EBE7" w14:textId="15FB4F43" w:rsidR="009C3B90" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="53E4EBE7" w14:textId="15FB4F43" w:rsidR="009C3B90" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">respond to an event so that </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">safety and security is maintained, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103AEFA3" w14:textId="12682DD6" w:rsidR="009C3B90" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="103AEFA3" w14:textId="12682DD6" w:rsidR="009C3B90" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">continue critical business functions with least possible limitations and/or interruptions, and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4007F736" w14:textId="132D32E5" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="4007F736" w14:textId="132D32E5" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regain full operational capacity as soon as possible after a disaster/crisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA3B8E6" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="0CA3B8E6" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FF900B4" w14:textId="20E85FF9" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="7FF900B4" w14:textId="20E85FF9" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="274" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCP </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">covers all UNDP-administered personnel, business functions at all levels, including those that have been subcontracted to external contractors and suppliers, where the overall legal responsibility remains with UNDP. The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not cover third part</w:t>
       </w:r>
-      <w:r w:rsidR="7767390C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7767390C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> resilience; however, subcontractors should be asked to provide evidence that they have considered potential resilience issues. </w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Project offices are also encouraged to apply the principles of </w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB68EE1" w14:textId="77777777" w:rsidR="003142B6" w:rsidRPr="00156FE4" w:rsidRDefault="003142B6" w:rsidP="00E5458E">
+    <w:p w14:paraId="0DB68EE1" w14:textId="77777777" w:rsidR="003142B6" w:rsidRPr="004F74EE" w:rsidRDefault="003142B6" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="274" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-496"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E9CFF97" w14:textId="6B772B18" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="0E9CFF97" w14:textId="6B772B18" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5F0495EE" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must include</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> all-</w:t>
       </w:r>
-      <w:r w:rsidR="7CDACA1D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7CDACA1D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hazards</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, including the following main scenarios that can affect the continuity of operations: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3806039F" w14:textId="55BD2CD5" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="3806039F" w14:textId="55BD2CD5" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-490"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Events resulting in incapacitation or loss of</w:t>
       </w:r>
-      <w:r w:rsidR="00315765" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00315765" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> life</w:t>
       </w:r>
-      <w:r w:rsidR="00A10C12" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00A10C12" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of pers</w:t>
       </w:r>
-      <w:r w:rsidR="00171499" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00171499" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onnel</w:t>
       </w:r>
-      <w:r w:rsidR="0033750C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="0033750C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C5B457" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="59C5B457" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-490"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Events interrupting mission-critical systems</w:t>
       </w:r>
-      <w:r w:rsidR="0033750C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="0033750C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A455AF" w14:textId="39C4BDF5" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="10A455AF" w14:textId="39C4BDF5" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-490"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Events resulting in loss of access to or loss of office building</w:t>
       </w:r>
-      <w:r w:rsidR="0033750C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="0033750C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="001F0D28" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="001F0D28" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21686800" w14:textId="77777777" w:rsidR="00B23F87" w:rsidRPr="00156FE4" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="21686800" w14:textId="77777777" w:rsidR="00B23F87" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-490"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Events resulting in loss of vendors’ services</w:t>
       </w:r>
-      <w:r w:rsidR="0033750C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="0033750C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4463D6C0" w14:textId="77777777" w:rsidR="006F0C8B" w:rsidRPr="00156FE4" w:rsidRDefault="006F0C8B" w:rsidP="00E5458E">
+    <w:p w14:paraId="4463D6C0" w14:textId="77777777" w:rsidR="006F0C8B" w:rsidRPr="004F74EE" w:rsidRDefault="006F0C8B" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="274B79C5" w14:textId="5C53F7DF" w:rsidR="00861135" w:rsidRPr="00156FE4" w:rsidRDefault="00731B89" w:rsidP="00E5458E">
+    <w:p w14:paraId="274B79C5" w14:textId="5C53F7DF" w:rsidR="00861135" w:rsidRPr="004F74EE" w:rsidRDefault="00731B89" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Focal Points coordinate the </w:t>
       </w:r>
-      <w:r w:rsidR="5F0495EE" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>preparation of BCPs</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for their offices</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit</w:t>
       </w:r>
-      <w:r w:rsidR="00075E15">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00075E15" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="747E6FE9" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="747E6FE9" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:r w:rsidR="2201CF14" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="2201CF14" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1B74F8F5" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="1B74F8F5" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>includes the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158B3FBA" w14:textId="02913B2D" w:rsidR="00DF768F" w:rsidRPr="00156FE4" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
+    <w:p w14:paraId="158B3FBA" w14:textId="02913B2D" w:rsidR="00DF768F" w:rsidRPr="004F74EE" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00BB74C7" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00BB74C7" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ist of </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all critical business functions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the names of </w:t>
       </w:r>
-      <w:r w:rsidR="00BB74C7" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00BB74C7" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>supporting/performing those functions</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, including those that are outsourced, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with a pre-determined time</w:t>
       </w:r>
-      <w:r w:rsidR="00366088" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00366088" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procedure for business recovery</w:t>
       </w:r>
-      <w:r w:rsidR="00A13848" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00A13848" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A188F26" w14:textId="1897E3E6" w:rsidR="00DF768F" w:rsidRPr="00156FE4" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
+    <w:p w14:paraId="1A188F26" w14:textId="1897E3E6" w:rsidR="00DF768F" w:rsidRPr="004F74EE" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">list of </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>equipment and material require</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d to carry out these functions</w:t>
       </w:r>
-      <w:r w:rsidR="00A13848" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00A13848" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3870B5" w14:textId="160EAB07" w:rsidR="00DF768F" w:rsidRPr="00156FE4" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
+    <w:p w14:paraId="3B3870B5" w14:textId="160EAB07" w:rsidR="00DF768F" w:rsidRPr="004F74EE" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The plan</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to communicate with internal and external partners</w:t>
       </w:r>
-      <w:r w:rsidR="00A13848" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00A13848" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F48A9AA" w14:textId="4BC3E610" w:rsidR="00DF768F" w:rsidRPr="00156FE4" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
+    <w:p w14:paraId="7F48A9AA" w14:textId="4BC3E610" w:rsidR="00DF768F" w:rsidRPr="004F74EE" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The plan</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to set up </w:t>
       </w:r>
-      <w:r w:rsidR="001A669C">
+      <w:r w:rsidR="001A669C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alternate site when considered necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A1DDC3" w14:textId="77777777" w:rsidR="00DF768F" w:rsidRPr="00156FE4" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
+    <w:p w14:paraId="21A1DDC3" w14:textId="77777777" w:rsidR="00DF768F" w:rsidRPr="004F74EE" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59C5572F" w14:textId="355DC855" w:rsidR="005309E4" w:rsidRPr="00156FE4" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="59C5572F" w14:textId="355DC855" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It establishes clear management </w:t>
       </w:r>
-      <w:r w:rsidR="7767390C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7767390C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">procedures, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>succession</w:t>
       </w:r>
-      <w:r w:rsidR="7767390C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7767390C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00207D18">
+      <w:r w:rsidR="00207D18" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>delegation of authority</w:t>
       </w:r>
-      <w:r w:rsidR="211E64AE" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="211E64AE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="1B74F8F5" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="1B74F8F5" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A1F70" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="007A1F70" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">outlines arrangements for training, testing and maintenance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392F29D6" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="00156FE4" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
+    <w:p w14:paraId="392F29D6" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="004F74EE" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24867AD6" w14:textId="312AEF59" w:rsidR="00461E49" w:rsidRPr="00703511" w:rsidRDefault="00FC2E54" w:rsidP="001203AB">
+    <w:p w14:paraId="24867AD6" w14:textId="312AEF59" w:rsidR="00461E49" w:rsidRPr="004F74EE" w:rsidRDefault="00FC2E54" w:rsidP="001203AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00772DFE" w:rsidRPr="001C2B57">
-[...55 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00772DFE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BCP must be approved and signed by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the relevant </w:t>
       </w:r>
-      <w:r w:rsidR="6ADEC9C9" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="6ADEC9C9" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head o</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
-      <w:r w:rsidR="006E281E">
+      <w:r w:rsidR="006E281E" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63">
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="006E281E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006E281E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="006E281E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006E281E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ureau</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A9498E">
+      <w:r w:rsidR="00A9498E" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A9498E" w:rsidRPr="00156FE4">
+        <w:t>The approved BCP is uploaded to the BCM site along with the related annexes. Offices</w:t>
+      </w:r>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00075E15" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and bureaus</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9498E" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>approved BCP is uploaded to the BCM site along with the related annexes. Offices</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00A9498E" w:rsidRPr="00156FE4">
+        <w:t xml:space="preserve"> may share the draft BCP with the BMS/BPC Risk and Resilience Management Specialist for technical review and advice, if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56233065" w14:textId="77777777" w:rsidR="00461E49" w:rsidRPr="004F74EE" w:rsidRDefault="00461E49" w:rsidP="00703511">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may </w:t>
-[...64 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="56233065" w14:textId="77777777" w:rsidR="00461E49" w:rsidRPr="00703511" w:rsidRDefault="00461E49" w:rsidP="00703511">
-[...9 lines deleted...]
-    <w:p w14:paraId="6164C6B0" w14:textId="6B26F2B4" w:rsidR="00311855" w:rsidRPr="00156FE4" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="431E4521" w14:textId="36FB2F30" w:rsidR="004F74EE" w:rsidRPr="007B7990" w:rsidRDefault="7C0F439D" w:rsidP="004F74EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In addition</w:t>
       </w:r>
-      <w:r w:rsidR="7767390C" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7767390C" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="6E52F957" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="6E52F957" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="6E52F957" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="6E52F957" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be considered compliant with this policy and guideline</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00461E49">
+      <w:r w:rsidR="00461E49" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Heads of Offices/Units and Bureaus </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">set clear testing and review schedules for </w:t>
       </w:r>
-      <w:r w:rsidR="00DF7C97">
+      <w:r w:rsidR="00DF7C97" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (at least once a year o</w:t>
       </w:r>
-      <w:r w:rsidR="6E52F957" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="6E52F957" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> following an important change in BCP components). Testing and review</w:t>
       </w:r>
-      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cover the following items: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D6B94B" w14:textId="1DA0AF87" w:rsidR="00DA6FE7" w:rsidRPr="00156FE4" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
+    <w:p w14:paraId="67D6B94B" w14:textId="1DA0AF87" w:rsidR="00DA6FE7" w:rsidRPr="004F74EE" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and scope </w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">testing, simulation events for testing; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338F5BD2" w14:textId="51F23885" w:rsidR="00DA6FE7" w:rsidRPr="00156FE4" w:rsidRDefault="002F210A" w:rsidP="00E5458E">
+    <w:p w14:paraId="338F5BD2" w14:textId="51F23885" w:rsidR="00DA6FE7" w:rsidRPr="004F74EE" w:rsidRDefault="002F210A" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Time</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the entire testing; </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">evacuation </w:t>
       </w:r>
-      <w:r w:rsidR="00702F63" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00702F63" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and relocation </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procedures</w:t>
       </w:r>
-      <w:r w:rsidR="00DA6FE7" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00DA6FE7" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC25E82" w14:textId="546F1477" w:rsidR="00DA6FE7" w:rsidRPr="00156FE4" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
+    <w:p w14:paraId="1DC25E82" w14:textId="546F1477" w:rsidR="00DA6FE7" w:rsidRPr="004F74EE" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mergency communication plans, critical data backup and retrieval; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B06530" w14:textId="44710461" w:rsidR="00DA6FE7" w:rsidRPr="00156FE4" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
+    <w:p w14:paraId="44B06530" w14:textId="44710461" w:rsidR="00DA6FE7" w:rsidRPr="004F74EE" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eadiness of building/facilities and resources needed for testing; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E26B29C" w14:textId="2BEF3CC0" w:rsidR="00DA6FE7" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
+    <w:p w14:paraId="3E26B29C" w14:textId="2BEF3CC0" w:rsidR="00DA6FE7" w:rsidRPr="004F74EE" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eadiness of </w:t>
       </w:r>
-      <w:r w:rsidR="009C3B90" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="009C3B90" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>altern</w:t>
       </w:r>
-      <w:r w:rsidR="009C3B90" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="009C3B90" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ative</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> site </w:t>
       </w:r>
-      <w:r w:rsidR="009C3B90" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="009C3B90" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operations within specific timeframe</w:t>
       </w:r>
-      <w:r w:rsidR="00F50FAE" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00F50FAE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g.</w:t>
       </w:r>
-      <w:r w:rsidR="004417C0">
+      <w:r w:rsidR="004417C0" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F50FAE" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00F50FAE" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> working from home, another UN agency</w:t>
       </w:r>
-      <w:r w:rsidR="004417C0">
+      <w:r w:rsidR="004417C0" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732423F8" w14:textId="13FA69CB" w:rsidR="004417C0" w:rsidRPr="00156FE4" w:rsidRDefault="004417C0" w:rsidP="00076BB9">
+    <w:p w14:paraId="732423F8" w14:textId="13FA69CB" w:rsidR="004417C0" w:rsidRPr="004F74EE" w:rsidRDefault="004417C0" w:rsidP="00076BB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">; and </w:t>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Readiness of alternate internet solutions and connectivity; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BC6FBA" w14:textId="5B2E466B" w:rsidR="00955EBD" w:rsidRPr="00E5458E" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
+    <w:p w14:paraId="05BC6FBA" w14:textId="5B2E466B" w:rsidR="00955EBD" w:rsidRPr="007B7990" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ecovery of critical business functions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A7FCF1" w14:textId="77777777" w:rsidR="002542EA" w:rsidRDefault="002542EA" w:rsidP="00E5458E">
+    <w:p w14:paraId="53A7FCF1" w14:textId="77777777" w:rsidR="002542EA" w:rsidRPr="004F74EE" w:rsidRDefault="002542EA" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E5272BF" w14:textId="08B954A3" w:rsidR="00702F63" w:rsidRPr="00156FE4" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="6E5272BF" w14:textId="08B954A3" w:rsidR="00702F63" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Testing results </w:t>
       </w:r>
-      <w:r w:rsidR="005E5D5B">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00156FE4">
+      <w:r w:rsidR="005E5D5B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and BCP exercise reports </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will be used to improve the BCP where necessary</w:t>
       </w:r>
-      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure that the BCP remains relevant and effective. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA47032" w14:textId="77777777" w:rsidR="00702F63" w:rsidRPr="00156FE4" w:rsidRDefault="00702F63" w:rsidP="006329DF">
+    <w:p w14:paraId="4CA47032" w14:textId="77777777" w:rsidR="00702F63" w:rsidRPr="004F74EE" w:rsidRDefault="00702F63" w:rsidP="006329DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56F84815" w14:textId="1DE51F09" w:rsidR="00F50FAE" w:rsidRPr="00FA7D3E" w:rsidRDefault="00C81F40" w:rsidP="00FA7D3E">
+    <w:p w14:paraId="56F84815" w14:textId="1DE51F09" w:rsidR="00F50FAE" w:rsidRPr="004F74EE" w:rsidRDefault="00C81F40" w:rsidP="00FA7D3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FA7D3E">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In addition, t</w:t>
       </w:r>
-      <w:r w:rsidR="008B52E8" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="008B52E8" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="008B52E8" w:rsidRPr="00EC6C2C">
+      <w:r w:rsidR="008B52E8" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ORMS </w:t>
       </w:r>
-      <w:r w:rsidR="00575CCF" w:rsidRPr="00EC6C2C">
-        <w:rPr>
+      <w:r w:rsidR="00575CCF" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Maintenance, Exercise and Review</w:t>
       </w:r>
-      <w:r w:rsidR="009F49A4" w:rsidRPr="00EC6C2C">
+      <w:r w:rsidR="009F49A4" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ME&amp;R) </w:t>
       </w:r>
-      <w:r w:rsidR="00D6029B" w:rsidRPr="00EC6C2C">
+      <w:r w:rsidR="00D6029B" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
-      <w:r w:rsidR="00E75DE0" w:rsidRPr="00156FE4">
+      <w:r w:rsidR="00E75DE0" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00D6029B" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00D6029B" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00920A8D" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00920A8D" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA7D3E">
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mandates that </w:t>
       </w:r>
-      <w:r w:rsidR="00D6029B" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00D6029B" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidR="00093839" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00093839" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personnel should be aware of emergency management procedures,</w:t>
       </w:r>
-      <w:r w:rsidR="00303F3B">
+      <w:r w:rsidR="00303F3B" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA7D3E">
+      <w:r w:rsidR="00FA7D3E" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="005E5D5B">
+      <w:r w:rsidR="005E5D5B" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>participate</w:t>
       </w:r>
-      <w:r w:rsidR="00093839" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00093839" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E5D5B">
+      <w:r w:rsidR="005E5D5B" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00093839" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00093839" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">awareness </w:t>
       </w:r>
-      <w:r w:rsidR="00702F63" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00702F63" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trainings</w:t>
       </w:r>
-      <w:r w:rsidR="00093839" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00093839" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B45694" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00B45694" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidR="00C54EDD" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00C54EDD" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d exercises</w:t>
       </w:r>
-      <w:r w:rsidR="00266DC3" w:rsidRPr="00FA7D3E">
+      <w:r w:rsidR="00266DC3" w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71080F0F" w14:textId="506CC8AF" w:rsidR="00955EBD" w:rsidRPr="00942896" w:rsidRDefault="00664DBC" w:rsidP="00E40C77">
+    <w:p w14:paraId="71080F0F" w14:textId="506CC8AF" w:rsidR="00955EBD" w:rsidRPr="004F74EE" w:rsidRDefault="00664DBC" w:rsidP="00E40C77">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc179984315"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">BCM </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Toc499038513"/>
-      <w:r w:rsidR="00167834" w:rsidRPr="00942896">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00167834" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Roles and </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00942896">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00942896">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0588E8" w14:textId="77777777" w:rsidR="0060352D" w:rsidRPr="00E5458E" w:rsidRDefault="0060352D" w:rsidP="00E5458E">
+    <w:p w14:paraId="5C0588E8" w14:textId="77777777" w:rsidR="0060352D" w:rsidRPr="007B7990" w:rsidRDefault="0060352D" w:rsidP="00E5458E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="44DEDF22" w14:textId="297295DF" w:rsidR="005114DE" w:rsidRPr="000C70E5" w:rsidRDefault="002F2B7E" w:rsidP="005114DE">
+    <w:p w14:paraId="44DEDF22" w14:textId="297295DF" w:rsidR="005114DE" w:rsidRPr="004F74EE" w:rsidRDefault="002F2B7E" w:rsidP="005114DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bureau for Management Services (BMS)</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16034755" w14:textId="65CB573E" w:rsidR="005309E4" w:rsidRPr="000C70E5" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="16034755" w14:textId="65CB573E" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D44506" w14:textId="2BEC4819" w:rsidR="00AF1A2C" w:rsidRPr="000C70E5" w:rsidRDefault="2E605D7F" w:rsidP="00E5458E">
+    <w:p w14:paraId="16D44506" w14:textId="2BEC4819" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="2E605D7F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the context of </w:t>
       </w:r>
-      <w:r w:rsidR="006B2AE9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006B2AE9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">overall </w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ERM </w:t>
       </w:r>
-      <w:r w:rsidR="005E5D5B" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="005E5D5B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BMS </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is responsible for the formulation and review of the </w:t>
       </w:r>
-      <w:r w:rsidR="1D167958" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="1D167958" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">corporate </w:t>
       </w:r>
-      <w:r w:rsidR="55A6825F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="55A6825F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCM Policy and its operationalization. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6868B30C" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="000C70E5" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
+    <w:p w14:paraId="6868B30C" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="004F74EE" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13A9B239" w14:textId="1C5CDB96" w:rsidR="00CD6C3B" w:rsidRPr="000C70E5" w:rsidRDefault="00DC3A0B" w:rsidP="00F447A0">
+    <w:p w14:paraId="13A9B239" w14:textId="1C5CDB96" w:rsidR="00CD6C3B" w:rsidRPr="004F74EE" w:rsidRDefault="00DC3A0B" w:rsidP="00F447A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/BPC</w:t>
       </w:r>
-      <w:r w:rsidR="1485482E" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="1485482E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provides technical support </w:t>
       </w:r>
-      <w:r w:rsidR="00132EC5" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00132EC5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and advice </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00457CA9" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00457CA9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCP </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Focal Points for the preparation of BIAs and BCPs</w:t>
       </w:r>
-      <w:r w:rsidR="210B725B" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="210B725B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005A5C90" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="005A5C90" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and keeps records of </w:t>
       </w:r>
-      <w:r w:rsidR="007069D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="007069D8" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00D762EB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D762EB" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCPs </w:t>
       </w:r>
-      <w:r w:rsidR="007069D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="007069D8" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="00F94FBD" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F94FBD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidR="2BBEEA8D" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2BBEEA8D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>offices</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit</w:t>
       </w:r>
-      <w:r w:rsidR="00944B44" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00944B44" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00457CA9" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00457CA9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the BCM </w:t>
       </w:r>
-      <w:r w:rsidR="00457CA9" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00457CA9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>site</w:t>
       </w:r>
-      <w:r w:rsidR="25A479F2" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. BMS </w:t>
       </w:r>
-      <w:r w:rsidR="61100C48" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="61100C48" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>monitors offices</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit</w:t>
       </w:r>
-      <w:r w:rsidR="00944B44" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00944B44" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="00CF433A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF433A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidR="61100C48" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="61100C48" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> compliance and </w:t>
       </w:r>
-      <w:r w:rsidR="25A479F2" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">regularly updates </w:t>
       </w:r>
-      <w:r w:rsidR="55A6825F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="55A6825F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the SMG </w:t>
       </w:r>
-      <w:r w:rsidR="25A479F2" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on the status of BCM activities and office</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureau</w:t>
       </w:r>
-      <w:r w:rsidR="25A479F2" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="55A6825F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="55A6825F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>compliance</w:t>
       </w:r>
-      <w:r w:rsidR="25A479F2" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="61100C48" w:rsidRPr="000C70E5">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="61100C48" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMS works closely with </w:t>
+      </w:r>
+      <w:r w:rsidR="00024055" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="003E5638" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003E5638" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>egional</w:t>
       </w:r>
-      <w:r w:rsidR="00024055" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00024055" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and central</w:t>
       </w:r>
-      <w:r w:rsidR="003E5638" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003E5638" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00024055" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00024055" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="003E5638" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="003E5638" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ureaus</w:t>
       </w:r>
-      <w:r w:rsidR="00D0355E" w:rsidRPr="00EC6C2C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D0355E" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005733C3" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="005733C3" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="61100C48" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="61100C48" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o ensure </w:t>
       </w:r>
-      <w:r w:rsidR="008B2E20" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="008B2E20" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">their respective </w:t>
       </w:r>
-      <w:r w:rsidR="005733C3" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="005733C3" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>offices</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/units</w:t>
       </w:r>
-      <w:r w:rsidR="005733C3" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="005733C3" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> adhere to the BCM </w:t>
       </w:r>
-      <w:r w:rsidR="723CE59D" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="723CE59D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r w:rsidR="61100C48" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="61100C48" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBECBC2" w14:textId="77777777" w:rsidR="003142B6" w:rsidRPr="000C70E5" w:rsidRDefault="003142B6" w:rsidP="00E5458E">
+    <w:p w14:paraId="7CBECBC2" w14:textId="77777777" w:rsidR="003142B6" w:rsidRPr="004F74EE" w:rsidRDefault="003142B6" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC4E86D" w14:textId="4A6A1D24" w:rsidR="00C02BFD" w:rsidRPr="000C70E5" w:rsidRDefault="3EE5FCAE" w:rsidP="00E5458E">
+    <w:p w14:paraId="3CC4E86D" w14:textId="4A6A1D24" w:rsidR="00C02BFD" w:rsidRPr="004F74EE" w:rsidRDefault="3EE5FCAE" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BMS/</w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Office of Information</w:t>
       </w:r>
-      <w:r w:rsidR="4220365A" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4220365A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4220365A" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4220365A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Technology</w:t>
       </w:r>
-      <w:r w:rsidR="57A5ED56" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="57A5ED56" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="57A5ED56" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="57A5ED56" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IT</w:t>
       </w:r>
-      <w:r w:rsidR="4220365A" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4220365A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides </w:t>
       </w:r>
-      <w:r w:rsidR="3A024369" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="3A024369" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the necessary </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
-      <w:r w:rsidR="3A024369" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="3A024369" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if needed)</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00772DFE" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00772DFE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="006042C4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="006042C4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office/unit</w:t>
       </w:r>
-      <w:r w:rsidR="008B4241">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="008B4241" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="25A479F2" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Information Technology (IT) </w:t>
       </w:r>
-      <w:r w:rsidR="0B9F523D" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0B9F523D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="25A479F2" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the preparation of ITDR</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7448" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7448" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00CF564B" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF564B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F66E798" w14:textId="63ECC0B9" w:rsidR="002F2B7E" w:rsidRPr="00E5458E" w:rsidRDefault="002F2B7E" w:rsidP="00E5458E">
+    <w:p w14:paraId="1F66E798" w14:textId="63ECC0B9" w:rsidR="002F2B7E" w:rsidRPr="004F74EE" w:rsidRDefault="002F2B7E" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
         <w:t>Security Management Group</w:t>
       </w:r>
-      <w:r w:rsidR="00955A7A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00955A7A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SMG)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B01BC96" w14:textId="77777777" w:rsidR="005114DE" w:rsidRPr="000C70E5" w:rsidRDefault="005114DE" w:rsidP="00C95743">
+    <w:p w14:paraId="6B01BC96" w14:textId="77777777" w:rsidR="005114DE" w:rsidRPr="004F74EE" w:rsidRDefault="005114DE" w:rsidP="00C95743">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49CF732E" w14:textId="7F434DE1" w:rsidR="009E5981" w:rsidRPr="000C70E5" w:rsidRDefault="4C61AE10" w:rsidP="00E5458E">
+    <w:p w14:paraId="49CF732E" w14:textId="7F434DE1" w:rsidR="009E5981" w:rsidRPr="004F74EE" w:rsidRDefault="4C61AE10" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="276" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oversight of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> activities is delegated to the </w:t>
       </w:r>
-      <w:r w:rsidR="00955A7A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00955A7A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SMG</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Business Continuity </w:t>
       </w:r>
-      <w:r w:rsidR="55A6825F" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="55A6825F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
-      <w:r w:rsidR="00D665A1" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D665A1" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plans are standing items on the SMG agenda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E4D79F" w14:textId="540FA7B9" w:rsidR="0060352D" w:rsidRPr="000C70E5" w:rsidRDefault="003E5638" w:rsidP="00E5458E">
+    <w:p w14:paraId="31E4D79F" w14:textId="540FA7B9" w:rsidR="0060352D" w:rsidRDefault="003E5638" w:rsidP="00E5458E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E5638">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Regional/Central Bureaus:</w:t>
       </w:r>
-      <w:r w:rsidR="0060352D" w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0060352D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E48A32" w14:textId="10B2FFCF" w:rsidR="003E5638" w:rsidRPr="00E40C77" w:rsidRDefault="0060352D" w:rsidP="00B038E5">
+    <w:p w14:paraId="26687784" w14:textId="77777777" w:rsidR="004F74EE" w:rsidRPr="004F74EE" w:rsidRDefault="004F74EE" w:rsidP="00E5458E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C0A1EC" w14:textId="59284A04" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="0060352D" w:rsidP="007B7990">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="276"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regional/Central Bureaus </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5638" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oversees </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5638" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their respective </w:t>
+      </w:r>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>offices</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0B8F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/units</w:t>
+      </w:r>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure that </w:t>
+      </w:r>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BCPs</w:t>
+      </w:r>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="009B08DB" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reviewed, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>updated and tested</w:t>
+      </w:r>
+      <w:r w:rsidR="00137374" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at least</w:t>
+      </w:r>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annually. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F88CFDE" w14:textId="77777777" w:rsidR="004F74EE" w:rsidRDefault="004F74EE" w:rsidP="00ED5528">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C70E5">
-[...104 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="036EF39E" w14:textId="77777777" w:rsidR="00E40C77" w:rsidRDefault="00E40C77" w:rsidP="00E40C77">
-[...1 lines deleted...]
-        <w:spacing w:after="276"/>
+    <w:p w14:paraId="6E266F54" w14:textId="77777777" w:rsidR="007B7990" w:rsidRDefault="007B7990" w:rsidP="00ED5528">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="658B4846" w14:textId="77777777" w:rsidR="00096C68" w:rsidRDefault="00096C68" w:rsidP="00E40C77">
-[...1 lines deleted...]
-        <w:spacing w:after="276"/>
+    <w:p w14:paraId="6B065E8A" w14:textId="77777777" w:rsidR="007B7990" w:rsidRDefault="007B7990" w:rsidP="00ED5528">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35C0A1EC" w14:textId="77777777" w:rsidR="00096C68" w:rsidRDefault="00096C68" w:rsidP="00ED5528">
+    <w:p w14:paraId="6A968ADC" w14:textId="20CE9076" w:rsidR="009E5981" w:rsidRPr="004F74EE" w:rsidRDefault="005A28E1" w:rsidP="00ED5528">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Heads of Offices</w:t>
       </w:r>
-      <w:r w:rsidR="00C66A6A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C66A6A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">/Units and </w:t>
       </w:r>
-      <w:r w:rsidR="00046C76" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00046C76" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00C66A6A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C66A6A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A532D41" w14:textId="77777777" w:rsidR="002B17CA" w:rsidRPr="000C70E5" w:rsidRDefault="002B17CA" w:rsidP="002B17CA">
+    <w:p w14:paraId="6A532D41" w14:textId="77777777" w:rsidR="002B17CA" w:rsidRPr="004F74EE" w:rsidRDefault="002B17CA" w:rsidP="002B17CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1610927C" w14:textId="0B5D1BA7" w:rsidR="00835FD6" w:rsidRDefault="002B17CA" w:rsidP="00CA4A6E">
+    <w:p w14:paraId="1610927C" w14:textId="0B5D1BA7" w:rsidR="00835FD6" w:rsidRPr="004F74EE" w:rsidRDefault="002B17CA" w:rsidP="00CA4A6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCM activities should be included in </w:t>
       </w:r>
-      <w:r w:rsidR="004F2443">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004F2443" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidR="00884210">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00884210" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="004F2443">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004F2443" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice/</w:t>
       </w:r>
-      <w:r w:rsidR="00835FD6" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00835FD6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unit</w:t>
       </w:r>
-      <w:r w:rsidR="00884210">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00884210" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and b</w:t>
       </w:r>
-      <w:r w:rsidR="004F2443">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004F2443" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ureau</w:t>
       </w:r>
-      <w:r w:rsidR="00835FD6" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00835FD6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ork plans</w:t>
       </w:r>
-      <w:r w:rsidR="002E3459" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002E3459" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A387B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="008A387B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is </w:t>
       </w:r>
-      <w:r w:rsidR="00303F3B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00303F3B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recommended</w:t>
       </w:r>
-      <w:r w:rsidR="008A387B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="008A387B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that a</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5311" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC5311" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eference </w:t>
       </w:r>
-      <w:r w:rsidR="009C3B90" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009C3B90" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5311" w:rsidRPr="00E5458E">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC5311" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BCM </w:t>
+      </w:r>
+      <w:r w:rsidR="00801261" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5311" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00801261" w:rsidRPr="00CA4A6E">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="008A387B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00726EB3" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A387B">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC5311" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>included</w:t>
+      </w:r>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in job descriptions </w:t>
+      </w:r>
+      <w:r w:rsidR="00110351" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of key </w:t>
+      </w:r>
+      <w:r w:rsidR="00726EB3" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5311" w:rsidRPr="00CA4A6E">
-[...41 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00110351" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to ensure that </w:t>
       </w:r>
-      <w:r w:rsidR="00637A7F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00637A7F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are aware of their </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5311" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC5311" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personal role and responsibilities</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should a disruption occur. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D05573" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="00CA4A6E" w:rsidRDefault="00CA4A6E" w:rsidP="00CA4A6E">
+    <w:p w14:paraId="14D05573" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="004F74EE" w:rsidRDefault="00CA4A6E" w:rsidP="00CA4A6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="176ACB50" w14:textId="0110806E" w:rsidR="005309E4" w:rsidRDefault="00AA51F2" w:rsidP="00CA4A6E">
+    <w:p w14:paraId="176ACB50" w14:textId="0110806E" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="00AA51F2" w:rsidP="00CA4A6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00365D93">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00365D93" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Focal </w:t>
       </w:r>
-      <w:r w:rsidR="009E6ECD" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E6ECD" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oints </w:t>
       </w:r>
-      <w:r w:rsidR="00801261" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00801261" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must be</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> assigned to coo</w:t>
       </w:r>
-      <w:r w:rsidR="00835FD6" w:rsidRPr="00CA4A6E">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00835FD6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rdinate BIA</w:t>
+      </w:r>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as the preparation and maintenance of </w:t>
       </w:r>
-      <w:r w:rsidR="00365D93">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00365D93" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCPs</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
-      <w:r w:rsidR="00B46B80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00B46B80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00303F3B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00303F3B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Focal Points work closely with </w:t>
       </w:r>
-      <w:r w:rsidR="00B46B80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00B46B80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> covering the various functions</w:t>
       </w:r>
-      <w:r w:rsidR="00801261" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00801261" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> including Senior Management</w:t>
       </w:r>
-      <w:r w:rsidR="00835FD6" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00835FD6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as IT </w:t>
       </w:r>
-      <w:r w:rsidR="00F40A83">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F40A83" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="00835FD6" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00835FD6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>who are usually</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="00CA4A6E">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assigned to maintain ITDR</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0E34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="003E473F">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1D4C10" w14:textId="77777777" w:rsidR="008D14DC" w:rsidRPr="00220056" w:rsidRDefault="008D14DC" w:rsidP="00220056">
+    <w:p w14:paraId="1F1D4C10" w14:textId="77777777" w:rsidR="008D14DC" w:rsidRPr="004F74EE" w:rsidRDefault="008D14DC" w:rsidP="00220056">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74023A75" w14:textId="2CAE7BA1" w:rsidR="005B453C" w:rsidRPr="00303F3B" w:rsidRDefault="008D14DC" w:rsidP="00303F3B">
+    <w:p w14:paraId="74023A75" w14:textId="2CAE7BA1" w:rsidR="005B453C" w:rsidRPr="004F74EE" w:rsidRDefault="008D14DC" w:rsidP="00303F3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The BCP Focal Point submits the draft BCP to the Head of Office</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Unit or Bureau</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F74EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for final review and approval. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FF8703" w14:textId="77777777" w:rsidR="002B17CA" w:rsidRDefault="002B17CA" w:rsidP="00E5458E">
+    <w:p w14:paraId="7942DDC6" w14:textId="77777777" w:rsidR="004F74EE" w:rsidRDefault="004F74EE" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C70E5">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="01C835CD" w14:textId="77777777" w:rsidR="00E40C77" w:rsidRPr="000C70E5" w:rsidRDefault="00E40C77" w:rsidP="00E5458E">
+    <w:p w14:paraId="18FF8703" w14:textId="1ACB031B" w:rsidR="002B17CA" w:rsidRPr="004F74EE" w:rsidRDefault="002B17CA" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Line Managers </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B108A62" w14:textId="0A3FDD7A" w:rsidR="00D855EF" w:rsidRPr="00CA4A6E" w:rsidRDefault="002B17CA" w:rsidP="00CA4A6E">
+    <w:p w14:paraId="01C835CD" w14:textId="77777777" w:rsidR="00E40C77" w:rsidRPr="004F74EE" w:rsidRDefault="00E40C77" w:rsidP="00E5458E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B108A62" w14:textId="0A3FDD7A" w:rsidR="00D855EF" w:rsidRPr="004F74EE" w:rsidRDefault="002B17CA" w:rsidP="00CA4A6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Managers at all levels should </w:t>
       </w:r>
-      <w:r w:rsidR="00F208A6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F208A6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">business </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F92" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">continuity </w:t>
+      </w:r>
+      <w:r w:rsidR="00801261" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>regularly in</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> team meetings and ensure that </w:t>
+      </w:r>
+      <w:r w:rsidR="00925743" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BCM</w:t>
+      </w:r>
+      <w:r w:rsidR="00303F3B" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="00CA4A6E">
-[...49 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is part of the induction process for all new </w:t>
       </w:r>
-      <w:r w:rsidR="00925743">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00925743" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30068BF3" w14:textId="7499B301" w:rsidR="004F796F" w:rsidRPr="000C70E5" w:rsidRDefault="004975EA" w:rsidP="00F137E2">
+    <w:p w14:paraId="30068BF3" w14:textId="7499B301" w:rsidR="004F796F" w:rsidRPr="004F74EE" w:rsidRDefault="004975EA" w:rsidP="00F137E2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc499038514"/>
       <w:bookmarkStart w:id="13" w:name="_Toc179984316"/>
-      <w:r w:rsidRPr="000C70E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Trigger for the activation of Business Continuity Plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="0633C930" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00835FD6" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="0633C930" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB9FD19" w14:textId="24B12FA3" w:rsidR="004975EA" w:rsidRPr="00835FD6" w:rsidRDefault="004975EA" w:rsidP="00E5458E">
+    <w:p w14:paraId="0BB9FD19" w14:textId="24B12FA3" w:rsidR="004975EA" w:rsidRPr="004F74EE" w:rsidRDefault="004975EA" w:rsidP="00E5458E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="286"/>
         <w:ind w:right="-504"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Headquarters</w:t>
       </w:r>
-      <w:r w:rsidR="0015091D" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0015091D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00DD6DE4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD6DE4" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">HQ)- </w:t>
       </w:r>
-      <w:r w:rsidR="0015091D" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0015091D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>New York</w:t>
       </w:r>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792F6692" w14:textId="2C7A8EC2" w:rsidR="004975EA" w:rsidRPr="00F8291E" w:rsidRDefault="35E75C6A" w:rsidP="00E5458E">
+    <w:p w14:paraId="792F6692" w14:textId="2C7A8EC2" w:rsidR="004975EA" w:rsidRPr="004F74EE" w:rsidRDefault="35E75C6A" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">During incidents </w:t>
       </w:r>
-      <w:r w:rsidR="53C8C924" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="53C8C924" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">affecting </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="000531C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000531C6" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00CF77C0" w:rsidRPr="00CA4A6E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF77C0" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>perations</w:t>
       </w:r>
-      <w:r w:rsidR="00BB2023" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00BB2023" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00D66C80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D66C80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HQ-</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00D66C80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D66C80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="00D66C80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D66C80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ork</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:r w:rsidR="22E5FA96" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="22E5FA96" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chairperson of the </w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>SMG</w:t>
       </w:r>
-      <w:r w:rsidR="09B9B256" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="09B9B256" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will advise </w:t>
       </w:r>
-      <w:r w:rsidR="0065773C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0065773C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HQ </w:t>
       </w:r>
-      <w:r w:rsidR="00F4745F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F4745F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>offices/</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unit</w:t>
       </w:r>
-      <w:r w:rsidR="00F4745F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F4745F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidDel="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE" w:rsidDel="009E4D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61860">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to activate their </w:t>
+      </w:r>
+      <w:r w:rsidR="3A024369" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCPs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="49E3125A" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="49E3125A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> case of incidents </w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>impact</w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing only</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a particular </w:t>
       </w:r>
-      <w:r w:rsidR="005352B5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="005352B5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit or bureau</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for example, </w:t>
       </w:r>
-      <w:r w:rsidR="0073226F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0073226F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>limited fire)</w:t>
       </w:r>
-      <w:r w:rsidR="170325DF" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="170325DF" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="22E5FA96" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="22E5FA96" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">irector of the </w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ffected </w:t>
       </w:r>
-      <w:r w:rsidR="005352B5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="005352B5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit or bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
-      <w:r w:rsidR="475CFA9F" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="475CFA9F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">activate its </w:t>
       </w:r>
-      <w:r w:rsidR="475CFA9F" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="475CFA9F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nd advise </w:t>
       </w:r>
-      <w:r w:rsidR="22E5FA96" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="22E5FA96" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
-      <w:r w:rsidR="00E67670" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67670" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="22E5FA96" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="22E5FA96" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">how to proceed based on </w:t>
       </w:r>
-      <w:r w:rsidR="00216893">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00216893" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the office</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit or bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00216893" w:rsidRPr="00F8291E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00216893" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6811">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00CE4CC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CE4CC8" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7EDB9D" w14:textId="0A5CFB42" w:rsidR="004975EA" w:rsidRPr="00835FD6" w:rsidRDefault="00554FFF" w:rsidP="00ED5528">
+    <w:p w14:paraId="2A7EDB9D" w14:textId="0A5CFB42" w:rsidR="004975EA" w:rsidRPr="004F74EE" w:rsidRDefault="00554FFF" w:rsidP="00ED5528">
       <w:pPr>
         <w:spacing w:after="286"/>
         <w:ind w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00067C8D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00067C8D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ffices</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/units</w:t>
       </w:r>
-      <w:r w:rsidR="00067C8D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00067C8D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> outside HQ-N</w:t>
       </w:r>
-      <w:r w:rsidR="009F32E1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009F32E1" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
-      <w:r w:rsidR="00067C8D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00067C8D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="009F32E1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009F32E1" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ork</w:t>
       </w:r>
-      <w:r w:rsidR="004975EA" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="004975EA" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBBD127" w14:textId="189084CA" w:rsidR="004975EA" w:rsidRDefault="35E75C6A" w:rsidP="00E5458E">
+    <w:p w14:paraId="5FBBD127" w14:textId="189084CA" w:rsidR="004975EA" w:rsidRPr="004F74EE" w:rsidRDefault="35E75C6A" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Resident Representative</w:t>
       </w:r>
-      <w:r w:rsidR="009F32E1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009F32E1" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00067C8D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00067C8D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="009F32E1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009F32E1" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00067C8D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00067C8D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Office</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="39D1449E">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will activate the </w:t>
+      </w:r>
+      <w:r w:rsidR="3A024369" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="003952DD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the advice of the country</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/area</w:t>
       </w:r>
-      <w:r w:rsidRPr="003952DD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Security Management Team (SMT</w:t>
       </w:r>
-      <w:r w:rsidRPr="003952DD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="56E12807" w:rsidRPr="003952DD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="56E12807" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="18BC1DA2" w:rsidRPr="003952DD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="18BC1DA2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> decisions of the D</w:t>
       </w:r>
-      <w:r w:rsidR="56E12807" w:rsidRPr="003952DD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="56E12807" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">esignated </w:t>
       </w:r>
-      <w:r w:rsidR="18BC1DA2" w:rsidRPr="003952DD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="18BC1DA2" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="56E12807" w:rsidRPr="003952DD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="56E12807" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fficial and/</w:t>
       </w:r>
-      <w:r w:rsidR="0D3A8D8C" w:rsidRPr="003952DD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0D3A8D8C" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or Occupational Health and Safety (OHS) Committees</w:t>
       </w:r>
-      <w:r w:rsidRPr="003952DD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4353AB12" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="00CA4A6E" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
+    <w:p w14:paraId="4353AB12" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="004F74EE" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA1EC72" w14:textId="527EB021" w:rsidR="006C5FC4" w:rsidRDefault="0EF5F813" w:rsidP="00E5458E">
+    <w:p w14:paraId="2B570186" w14:textId="0DB6D37B" w:rsidR="00E40C77" w:rsidRPr="007B7990" w:rsidRDefault="0EF5F813" w:rsidP="007B7990">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
-      <w:r w:rsidR="000D3C44">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="000D3C44" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="49E3125A" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="49E3125A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">business continuity planning process is robust, </w:t>
       </w:r>
-      <w:r w:rsidR="1E3CACB3" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="1E3CACB3" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="06E33D8D" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="06E33D8D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffices</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="06E33D8D" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="06E33D8D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are required to use </w:t>
       </w:r>
-      <w:r w:rsidR="00E67670" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67670" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
-      <w:r w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">internal resources. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E239D6" w14:textId="77777777" w:rsidR="00E40C77" w:rsidRDefault="00E40C77" w:rsidP="00E40C77">
+    <w:p w14:paraId="75792C6A" w14:textId="77777777" w:rsidR="007B7990" w:rsidRDefault="007B7990" w:rsidP="007B7990">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B7CC4DE" w14:textId="77777777" w:rsidR="00096C68" w:rsidRPr="00E40C77" w:rsidRDefault="00096C68" w:rsidP="00E40C77">
+    <w:p w14:paraId="511A353C" w14:textId="77777777" w:rsidR="007B7990" w:rsidRPr="004F74EE" w:rsidRDefault="007B7990" w:rsidP="007B7990">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B570186" w14:textId="77777777" w:rsidR="00E40C77" w:rsidRPr="00E40C77" w:rsidRDefault="00E40C77" w:rsidP="00844E00">
-[...10 lines deleted...]
-    <w:p w14:paraId="75A777D7" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="00835FD6" w:rsidRDefault="007E62FA" w:rsidP="00ED5528">
+    <w:p w14:paraId="75A777D7" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="004F74EE" w:rsidRDefault="007E62FA" w:rsidP="00ED5528">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc499038515"/>
       <w:bookmarkStart w:id="15" w:name="_Toc179984317"/>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Training, Exercising and Review</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="34AD576F" w14:textId="77777777" w:rsidR="00835FD6" w:rsidRPr="00835FD6" w:rsidRDefault="00835FD6" w:rsidP="00E5458E">
+    <w:p w14:paraId="34AD576F" w14:textId="77777777" w:rsidR="00835FD6" w:rsidRPr="004F74EE" w:rsidRDefault="00835FD6" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79001F8D" w14:textId="26E4D525" w:rsidR="007E62FA" w:rsidRPr="00835FD6" w:rsidRDefault="09262325" w:rsidP="00E5458E">
+    <w:p w14:paraId="79001F8D" w14:textId="26E4D525" w:rsidR="007E62FA" w:rsidRPr="004F74EE" w:rsidRDefault="09262325" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCPs are</w:t>
       </w:r>
-      <w:r w:rsidR="75B18599" w:rsidRPr="39D1449E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="75B18599" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be</w:t>
       </w:r>
-      <w:r w:rsidRPr="39D1449E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reviewed by</w:t>
       </w:r>
-      <w:r w:rsidR="002D1B89">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="002D1B89" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="096C30EB" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="096C30EB" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="096C30EB" w:rsidRPr="00132EC5">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="096C30EB" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Focal </w:t>
+      </w:r>
+      <w:r w:rsidR="1E3CACB3" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="096C30EB" w:rsidRPr="39D1449E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="096C30EB" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oint </w:t>
       </w:r>
-      <w:r w:rsidR="00BF6C54">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00BF6C54" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for the relevant office/unit or bureau </w:t>
       </w:r>
-      <w:r w:rsidRPr="39D1449E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at least annually or more regularly under the following conditions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C76973" w14:textId="77777777" w:rsidR="00F04731" w:rsidRPr="00835FD6" w:rsidRDefault="00863984" w:rsidP="00E5458E">
+    <w:p w14:paraId="14C76973" w14:textId="77777777" w:rsidR="00F04731" w:rsidRPr="004F74EE" w:rsidRDefault="00863984" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00F04731" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F04731" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pdat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="00F04731" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F04731" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> contact information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412512C1" w14:textId="1DD10ED3" w:rsidR="00F04731" w:rsidRPr="00835FD6" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
+    <w:p w14:paraId="412512C1" w14:textId="1DD10ED3" w:rsidR="00F04731" w:rsidRPr="004F74EE" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Following a change in the structure of the organization and/or office</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and/or bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00863984" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00863984" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464D55DF" w14:textId="110F9113" w:rsidR="00F04731" w:rsidRPr="00835FD6" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
+    <w:p w14:paraId="464D55DF" w14:textId="110F9113" w:rsidR="00F04731" w:rsidRPr="004F74EE" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Following a change in </w:t>
       </w:r>
-      <w:r w:rsidR="00C7742D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C7742D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personnel </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56079" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including critical </w:t>
+      </w:r>
+      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00C7742D" w:rsidRPr="00835FD6">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00863984" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE42B19" w14:textId="50D4CFA7" w:rsidR="00F04731" w:rsidRPr="00835FD6" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
+    <w:p w14:paraId="1FE42B19" w14:textId="50D4CFA7" w:rsidR="00F04731" w:rsidRPr="004F74EE" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In response to a signification new threat</w:t>
       </w:r>
-      <w:r w:rsidR="00F57712">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F57712" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00F57712">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F57712" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or incident/crisis</w:t>
       </w:r>
-      <w:r w:rsidR="00132EC5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00132EC5" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5624D1" w14:textId="77777777" w:rsidR="00B56079" w:rsidRPr="00CA4A6E" w:rsidRDefault="00170938" w:rsidP="00E5458E">
+    <w:p w14:paraId="0F5624D1" w14:textId="77777777" w:rsidR="00B56079" w:rsidRPr="004F74EE" w:rsidRDefault="00170938" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chang</w:t>
       </w:r>
-      <w:r w:rsidR="008D02FE" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="008D02FE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00F04731" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F04731" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
-      <w:r w:rsidR="008D02FE" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="008D02FE" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00F04731" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00F04731" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> national regulatory requirement</w:t>
       </w:r>
-      <w:r w:rsidR="00863984" w:rsidRPr="00835FD6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00863984" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CF2B62" w14:textId="77777777" w:rsidR="008028C7" w:rsidRPr="00835FD6" w:rsidRDefault="008028C7" w:rsidP="00ED5528">
+    <w:p w14:paraId="76CF2B62" w14:textId="77777777" w:rsidR="008028C7" w:rsidRPr="004F74EE" w:rsidRDefault="008028C7" w:rsidP="00ED5528">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04C0370E" w14:textId="2FB78A11" w:rsidR="00C741CF" w:rsidRDefault="00A30468" w:rsidP="00CA4A6E">
+    <w:p w14:paraId="04C0370E" w14:textId="2FB78A11" w:rsidR="00C741CF" w:rsidRPr="007B7990" w:rsidRDefault="00A30468" w:rsidP="00CA4A6E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3C3F" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00CC3C3F" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidR="3E5A7918" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="3E5A7918" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sted</w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least once every year. The </w:t>
       </w:r>
-      <w:r w:rsidR="4281B129" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="4281B129" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">scope </w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="49E3125A" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="49E3125A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exercise may vary</w:t>
       </w:r>
-      <w:r w:rsidR="00964C72" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00964C72" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> depending on</w:t>
       </w:r>
-      <w:r w:rsidR="00C40B1D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C40B1D" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00964C72" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00964C72" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00964C72" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00964C72" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">country </w:t>
       </w:r>
-      <w:r w:rsidR="00964C72" w:rsidRPr="66E3278F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00964C72" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>context and risk assessment</w:t>
       </w:r>
-      <w:r w:rsidR="531BD71A" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="531BD71A" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="00E5458E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0CCFA7" w14:textId="77777777" w:rsidR="00C741CF" w:rsidRDefault="00C741CF" w:rsidP="00ED5528">
+    <w:p w14:paraId="5D0CCFA7" w14:textId="77777777" w:rsidR="00C741CF" w:rsidRPr="007B7990" w:rsidRDefault="00C741CF" w:rsidP="00ED5528">
       <w:pPr>
         <w:spacing w:after="44"/>
         <w:ind w:right="-487"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14779DED" w14:textId="11876F59" w:rsidR="00702F63" w:rsidRPr="00EC6C2C" w:rsidRDefault="00DF4E1B" w:rsidP="00EC6C2C">
+    <w:p w14:paraId="14779DED" w14:textId="11876F59" w:rsidR="00702F63" w:rsidRPr="007B7990" w:rsidRDefault="00DF4E1B" w:rsidP="00EC6C2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="44"/>
         <w:ind w:right="-487"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCM t</w:t>
       </w:r>
-      <w:r w:rsidR="4281B129" w:rsidRPr="00FC697C">
-        <w:rPr>
+      <w:r w:rsidR="4281B129" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>raining</w:t>
       </w:r>
-      <w:r w:rsidR="001A1FC8" w:rsidRPr="66E3278F">
-        <w:rPr>
+      <w:r w:rsidR="001A1FC8" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00621F92" w:rsidRPr="66E3278F">
-        <w:rPr>
+      <w:r w:rsidR="00621F92" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>materials</w:t>
       </w:r>
-      <w:r w:rsidR="009F728F" w:rsidRPr="66E3278F">
-        <w:rPr>
+      <w:r w:rsidR="009F728F" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD7E73" w:rsidRPr="66E3278F">
-        <w:rPr>
+      <w:r w:rsidR="00BD7E73" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="004D0D1B">
-        <w:rPr>
+      <w:r w:rsidR="004D0D1B" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">related </w:t>
       </w:r>
-      <w:r w:rsidR="00D90815" w:rsidRPr="66E3278F">
-        <w:rPr>
+      <w:r w:rsidR="00D90815" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>guide</w:t>
       </w:r>
-      <w:r w:rsidR="008D33EA" w:rsidRPr="66E3278F">
-        <w:rPr>
+      <w:r w:rsidR="008D33EA" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E65C6D" w:rsidRPr="66E3278F">
-        <w:rPr>
+      <w:r w:rsidR="00E65C6D" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are available</w:t>
       </w:r>
-      <w:r w:rsidR="00184D80" w:rsidRPr="66E3278F">
-        <w:rPr>
+      <w:r w:rsidR="00184D80" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E65C6D" w:rsidRPr="66E3278F">
-        <w:rPr>
+      <w:r w:rsidR="00E65C6D" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00236D92" w:rsidRPr="66E3278F">
-        <w:rPr>
+      <w:r w:rsidR="00236D92" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="00FC697C">
-        <w:rPr>
+      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCP </w:t>
       </w:r>
-      <w:r w:rsidR="00457ECD">
-        <w:rPr>
+      <w:r w:rsidR="00457ECD" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="00FC697C">
-        <w:rPr>
+      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ocal </w:t>
       </w:r>
-      <w:r w:rsidR="00457ECD">
-        <w:rPr>
+      <w:r w:rsidR="00457ECD" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="00FC697C">
-        <w:rPr>
+      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oints</w:t>
       </w:r>
-      <w:r w:rsidR="00457ECD">
-        <w:rPr>
+      <w:r w:rsidR="00457ECD" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the BCM site</w:t>
+      </w:r>
+      <w:r w:rsidR="002E31F2" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00457ECD" w:rsidRPr="66E3278F">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="007E5E1F" w:rsidRPr="007B7990">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E5E1F" w:rsidRPr="66E3278F">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="11336351" w14:textId="77777777" w:rsidR="00F360DD" w:rsidRDefault="00F360DD" w:rsidP="00EC6C2C">
-[...7 lines deleted...]
-        <w:ind w:right="-487"/>
+    <w:p w14:paraId="383C532B" w14:textId="77777777" w:rsidR="008526CE" w:rsidRPr="007B7990" w:rsidRDefault="008526CE" w:rsidP="007B7990">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62F5C5CF" w14:textId="77777777" w:rsidR="009C71EA" w:rsidRPr="000E49F9" w:rsidRDefault="009C71EA" w:rsidP="000E49F9">
-[...68 lines deleted...]
-    <w:sectPr w:rsidR="008526CE" w:rsidSect="00EF7EDC">
+    <w:sectPr w:rsidR="008526CE" w:rsidRPr="007B7990" w:rsidSect="00EF7EDC">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="959" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13C10F83" w14:textId="77777777" w:rsidR="002B3004" w:rsidRDefault="002B3004">
+    <w:p w14:paraId="0BB58D21" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FF6F01E" w14:textId="77777777" w:rsidR="002B3004" w:rsidRDefault="002B3004">
+    <w:p w14:paraId="7D11C83E" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6107CDD0" w14:textId="77777777" w:rsidR="002B3004" w:rsidRDefault="002B3004">
+    <w:p w14:paraId="4D8DD34C" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BBAF087" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788">
     <w:pPr>
       <w:spacing w:after="218"/>
       <w:ind w:left="336"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2DAA5DD6" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5D3CEAFC" w14:textId="19E9329C" w:rsidR="00096C68" w:rsidRDefault="00096C68" w:rsidP="00096C68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BC18DDB" w14:textId="39DBD72C" w:rsidR="00EE6788" w:rsidRPr="007B7990" w:rsidRDefault="00096C68">
     <w:pPr>
       <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
-    <w:r w:rsidR="00CB05FE">
+    <w:r w:rsidR="00CB05FE" w:rsidRPr="007B7990">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:t>30/10/2024</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B7990">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
       <w:t>Version # 5</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77CF3013" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788" w:rsidP="00F66694">
     <w:pPr>
       <w:spacing w:after="218"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6274371F" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="430B3D28" w14:textId="77777777" w:rsidR="002B3004" w:rsidRDefault="002B3004">
+    <w:p w14:paraId="6CEC341E" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F723019" w14:textId="77777777" w:rsidR="002B3004" w:rsidRDefault="002B3004">
+    <w:p w14:paraId="3913DCC0" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="454692C0" w14:textId="77777777" w:rsidR="002B3004" w:rsidRDefault="002B3004">
+    <w:p w14:paraId="43F71C01" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4DF35E9C" w14:textId="03B8A97C" w:rsidR="00470E28" w:rsidRPr="004D6811" w:rsidRDefault="00470E28" w:rsidP="00C241D8">
+    <w:p w14:paraId="5B34FBF9" w14:textId="41DA8362" w:rsidR="00470E28" w:rsidRDefault="00470E28">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6811">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D6811">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The Programme Criticality Framework is a common United Nations system policy for decision-making on acceptable risk. It puts in place guiding principles and a systematic structured approach to ensure that activities involving United Nations personnel can be balanced against security risks.</w:t>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D6811">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criticality Framework is a common United Nations system policy for decision-making on acceptable risk. It puts in place guiding principles and a systematic structured approach to ensure that activities involving United Nations personnel can be balanced against security risks.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> For more details</w:t>
       </w:r>
       <w:r w:rsidR="00B725E8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, please refer to</w:t>
       </w:r>
       <w:r w:rsidR="009F1D7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="004C4C1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://programmecriticality.org/Static/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="2A85CF21" w14:textId="43C8384A" w:rsidR="001616F7" w:rsidRPr="004D6811" w:rsidRDefault="00116E5B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A42A3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidR="00096C68" w:rsidRPr="00103F93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -14055,51 +13675,51 @@
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidR="00E40C77" w:rsidRPr="00103F93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://unsceb.org/sites/default/files/2021-12/Approved%20revision%20of%20Add.2.Rev_.1_ORMS%20MER%20Regime.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D44357B" w14:textId="77777777" w:rsidR="00E40C77" w:rsidRPr="00EC6C2C" w:rsidRDefault="00E40C77">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="007900DA" w14:textId="4105D925" w:rsidR="00D50761" w:rsidRDefault="00665EF3" w:rsidP="004579A4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="8640"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="470A3CE4" wp14:editId="6ECECAF8">
           <wp:extent cx="651052" cy="990981"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="569733775" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="569733775" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -14112,51 +13732,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="690688" cy="1051311"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02DE3111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1534B108"/>
     <w:lvl w:ilvl="0" w:tplc="FA0A0792">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -17301,51 +16921,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -17398,50 +17018,51 @@
     <w:rsid w:val="00063A81"/>
     <w:rsid w:val="00064082"/>
     <w:rsid w:val="0006528C"/>
     <w:rsid w:val="0006571B"/>
     <w:rsid w:val="00065C00"/>
     <w:rsid w:val="00066809"/>
     <w:rsid w:val="0006779B"/>
     <w:rsid w:val="00067C8D"/>
     <w:rsid w:val="00067D4A"/>
     <w:rsid w:val="00072B81"/>
     <w:rsid w:val="00073F61"/>
     <w:rsid w:val="00073F79"/>
     <w:rsid w:val="00075E15"/>
     <w:rsid w:val="00076BB9"/>
     <w:rsid w:val="00081271"/>
     <w:rsid w:val="000819E9"/>
     <w:rsid w:val="000821EF"/>
     <w:rsid w:val="000849E1"/>
     <w:rsid w:val="00084C9A"/>
     <w:rsid w:val="00086EAF"/>
     <w:rsid w:val="00087287"/>
     <w:rsid w:val="000916B3"/>
     <w:rsid w:val="00092FB8"/>
     <w:rsid w:val="00093839"/>
     <w:rsid w:val="00094E76"/>
+    <w:rsid w:val="000962D9"/>
     <w:rsid w:val="00096C68"/>
     <w:rsid w:val="00097E6C"/>
     <w:rsid w:val="000A007A"/>
     <w:rsid w:val="000A132B"/>
     <w:rsid w:val="000A596C"/>
     <w:rsid w:val="000A78A5"/>
     <w:rsid w:val="000A7EF9"/>
     <w:rsid w:val="000B055E"/>
     <w:rsid w:val="000B23E7"/>
     <w:rsid w:val="000B2A8D"/>
     <w:rsid w:val="000B3562"/>
     <w:rsid w:val="000B3EA5"/>
     <w:rsid w:val="000B4263"/>
     <w:rsid w:val="000B6306"/>
     <w:rsid w:val="000B7878"/>
     <w:rsid w:val="000C5756"/>
     <w:rsid w:val="000C586D"/>
     <w:rsid w:val="000C5AE9"/>
     <w:rsid w:val="000C70E5"/>
     <w:rsid w:val="000C7845"/>
     <w:rsid w:val="000D14ED"/>
     <w:rsid w:val="000D2287"/>
     <w:rsid w:val="000D2AB7"/>
     <w:rsid w:val="000D3C44"/>
     <w:rsid w:val="000D4079"/>
@@ -17566,50 +17187,51 @@
     <w:rsid w:val="00214BA9"/>
     <w:rsid w:val="002157A5"/>
     <w:rsid w:val="00216893"/>
     <w:rsid w:val="00220056"/>
     <w:rsid w:val="002201A8"/>
     <w:rsid w:val="00221494"/>
     <w:rsid w:val="00222BFC"/>
     <w:rsid w:val="00223430"/>
     <w:rsid w:val="00224F89"/>
     <w:rsid w:val="0022504F"/>
     <w:rsid w:val="0022530E"/>
     <w:rsid w:val="002262ED"/>
     <w:rsid w:val="00230357"/>
     <w:rsid w:val="00231C94"/>
     <w:rsid w:val="00231F43"/>
     <w:rsid w:val="00234A85"/>
     <w:rsid w:val="00234D38"/>
     <w:rsid w:val="00234EE7"/>
     <w:rsid w:val="00236D92"/>
     <w:rsid w:val="002372EF"/>
     <w:rsid w:val="002403FB"/>
     <w:rsid w:val="00241958"/>
     <w:rsid w:val="00243AE9"/>
     <w:rsid w:val="00245BB5"/>
     <w:rsid w:val="002511C5"/>
+    <w:rsid w:val="00251620"/>
     <w:rsid w:val="00251DF3"/>
     <w:rsid w:val="0025319E"/>
     <w:rsid w:val="002542EA"/>
     <w:rsid w:val="002564E0"/>
     <w:rsid w:val="00257DA5"/>
     <w:rsid w:val="00260BC7"/>
     <w:rsid w:val="00265059"/>
     <w:rsid w:val="00266DC3"/>
     <w:rsid w:val="00270DE7"/>
     <w:rsid w:val="00271045"/>
     <w:rsid w:val="00271BCC"/>
     <w:rsid w:val="0027204E"/>
     <w:rsid w:val="00273830"/>
     <w:rsid w:val="00273838"/>
     <w:rsid w:val="00273CEF"/>
     <w:rsid w:val="00276CA5"/>
     <w:rsid w:val="00277DBE"/>
     <w:rsid w:val="00280192"/>
     <w:rsid w:val="002814ED"/>
     <w:rsid w:val="00281C33"/>
     <w:rsid w:val="002836E7"/>
     <w:rsid w:val="002856FE"/>
     <w:rsid w:val="0029027D"/>
     <w:rsid w:val="00290904"/>
     <w:rsid w:val="00290BEB"/>
@@ -17640,50 +17262,51 @@
     <w:rsid w:val="002E31F2"/>
     <w:rsid w:val="002E3459"/>
     <w:rsid w:val="002E4A00"/>
     <w:rsid w:val="002E6676"/>
     <w:rsid w:val="002F0863"/>
     <w:rsid w:val="002F210A"/>
     <w:rsid w:val="002F2B7E"/>
     <w:rsid w:val="002F6DB1"/>
     <w:rsid w:val="002F79C4"/>
     <w:rsid w:val="0030167D"/>
     <w:rsid w:val="00301914"/>
     <w:rsid w:val="00303F3B"/>
     <w:rsid w:val="00305833"/>
     <w:rsid w:val="0031093B"/>
     <w:rsid w:val="00310DC8"/>
     <w:rsid w:val="00311855"/>
     <w:rsid w:val="00311C92"/>
     <w:rsid w:val="00312577"/>
     <w:rsid w:val="003142B6"/>
     <w:rsid w:val="00315293"/>
     <w:rsid w:val="00315616"/>
     <w:rsid w:val="00315765"/>
     <w:rsid w:val="003159B4"/>
     <w:rsid w:val="00321308"/>
     <w:rsid w:val="0032175B"/>
+    <w:rsid w:val="003217DE"/>
     <w:rsid w:val="00323933"/>
     <w:rsid w:val="00324604"/>
     <w:rsid w:val="003250F7"/>
     <w:rsid w:val="00325A45"/>
     <w:rsid w:val="0032771B"/>
     <w:rsid w:val="00331B69"/>
     <w:rsid w:val="00331C45"/>
     <w:rsid w:val="00332D67"/>
     <w:rsid w:val="003343B4"/>
     <w:rsid w:val="00334749"/>
     <w:rsid w:val="00334D91"/>
     <w:rsid w:val="003356BC"/>
     <w:rsid w:val="00335FB5"/>
     <w:rsid w:val="003367CA"/>
     <w:rsid w:val="00336C09"/>
     <w:rsid w:val="00336D44"/>
     <w:rsid w:val="0033750C"/>
     <w:rsid w:val="00346A41"/>
     <w:rsid w:val="00346A9F"/>
     <w:rsid w:val="003542BD"/>
     <w:rsid w:val="00355AE4"/>
     <w:rsid w:val="00356D8C"/>
     <w:rsid w:val="00357D2D"/>
     <w:rsid w:val="003619BE"/>
     <w:rsid w:val="0036293B"/>
@@ -17832,50 +17455,51 @@
     <w:rsid w:val="004B1730"/>
     <w:rsid w:val="004B19B1"/>
     <w:rsid w:val="004B39B1"/>
     <w:rsid w:val="004C0CA7"/>
     <w:rsid w:val="004C3778"/>
     <w:rsid w:val="004C3AFA"/>
     <w:rsid w:val="004C3DB0"/>
     <w:rsid w:val="004C48CA"/>
     <w:rsid w:val="004C6232"/>
     <w:rsid w:val="004D0D1B"/>
     <w:rsid w:val="004D23A4"/>
     <w:rsid w:val="004D23BC"/>
     <w:rsid w:val="004D23BE"/>
     <w:rsid w:val="004D28D2"/>
     <w:rsid w:val="004D361E"/>
     <w:rsid w:val="004D497F"/>
     <w:rsid w:val="004D6811"/>
     <w:rsid w:val="004E0E34"/>
     <w:rsid w:val="004E23C7"/>
     <w:rsid w:val="004E34A5"/>
     <w:rsid w:val="004E3B94"/>
     <w:rsid w:val="004E43E4"/>
     <w:rsid w:val="004F09C9"/>
     <w:rsid w:val="004F2443"/>
     <w:rsid w:val="004F2BDF"/>
+    <w:rsid w:val="004F74EE"/>
     <w:rsid w:val="004F796F"/>
     <w:rsid w:val="0050044C"/>
     <w:rsid w:val="005013E5"/>
     <w:rsid w:val="00501516"/>
     <w:rsid w:val="00505228"/>
     <w:rsid w:val="005100DF"/>
     <w:rsid w:val="0051120C"/>
     <w:rsid w:val="005114DE"/>
     <w:rsid w:val="00512D4F"/>
     <w:rsid w:val="00512FB6"/>
     <w:rsid w:val="00516895"/>
     <w:rsid w:val="005209A6"/>
     <w:rsid w:val="00521AA2"/>
     <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="00524B17"/>
     <w:rsid w:val="005309E4"/>
     <w:rsid w:val="00532560"/>
     <w:rsid w:val="00532913"/>
     <w:rsid w:val="005339F4"/>
     <w:rsid w:val="005352B5"/>
     <w:rsid w:val="00535433"/>
     <w:rsid w:val="00541098"/>
     <w:rsid w:val="00541263"/>
     <w:rsid w:val="0054178D"/>
     <w:rsid w:val="005419E7"/>
@@ -17910,50 +17534,51 @@
     <w:rsid w:val="005770DC"/>
     <w:rsid w:val="005776D5"/>
     <w:rsid w:val="0057787C"/>
     <w:rsid w:val="00577CAC"/>
     <w:rsid w:val="005806AF"/>
     <w:rsid w:val="00587F3F"/>
     <w:rsid w:val="0059039E"/>
     <w:rsid w:val="00590898"/>
     <w:rsid w:val="0059116F"/>
     <w:rsid w:val="00592592"/>
     <w:rsid w:val="005935F0"/>
     <w:rsid w:val="005943D1"/>
     <w:rsid w:val="005969DE"/>
     <w:rsid w:val="00597221"/>
     <w:rsid w:val="00597521"/>
     <w:rsid w:val="005A0B8F"/>
     <w:rsid w:val="005A1D29"/>
     <w:rsid w:val="005A1E07"/>
     <w:rsid w:val="005A242B"/>
     <w:rsid w:val="005A27ED"/>
     <w:rsid w:val="005A28E1"/>
     <w:rsid w:val="005A2E83"/>
     <w:rsid w:val="005A42A3"/>
     <w:rsid w:val="005A559D"/>
     <w:rsid w:val="005A5C90"/>
+    <w:rsid w:val="005B0D00"/>
     <w:rsid w:val="005B453C"/>
     <w:rsid w:val="005B4FA1"/>
     <w:rsid w:val="005B6CAB"/>
     <w:rsid w:val="005C13B4"/>
     <w:rsid w:val="005C5105"/>
     <w:rsid w:val="005C7235"/>
     <w:rsid w:val="005C74AE"/>
     <w:rsid w:val="005D0F95"/>
     <w:rsid w:val="005D101E"/>
     <w:rsid w:val="005D12D2"/>
     <w:rsid w:val="005D2933"/>
     <w:rsid w:val="005D3E9F"/>
     <w:rsid w:val="005D4368"/>
     <w:rsid w:val="005D4E48"/>
     <w:rsid w:val="005D5A4B"/>
     <w:rsid w:val="005D66AD"/>
     <w:rsid w:val="005D7311"/>
     <w:rsid w:val="005D74ED"/>
     <w:rsid w:val="005E09FA"/>
     <w:rsid w:val="005E2943"/>
     <w:rsid w:val="005E29DF"/>
     <w:rsid w:val="005E4919"/>
     <w:rsid w:val="005E5D5B"/>
     <w:rsid w:val="005E6344"/>
     <w:rsid w:val="005E6EB8"/>
@@ -18113,57 +17738,59 @@
     <w:rsid w:val="00762DFF"/>
     <w:rsid w:val="007679EF"/>
     <w:rsid w:val="00770AC9"/>
     <w:rsid w:val="00770C6E"/>
     <w:rsid w:val="007720EC"/>
     <w:rsid w:val="00772D37"/>
     <w:rsid w:val="00772DFE"/>
     <w:rsid w:val="00774849"/>
     <w:rsid w:val="00774851"/>
     <w:rsid w:val="00774D12"/>
     <w:rsid w:val="00777A12"/>
     <w:rsid w:val="0078022F"/>
     <w:rsid w:val="00781027"/>
     <w:rsid w:val="00781356"/>
     <w:rsid w:val="0078139E"/>
     <w:rsid w:val="00785179"/>
     <w:rsid w:val="00791830"/>
     <w:rsid w:val="00792C9E"/>
     <w:rsid w:val="00793676"/>
     <w:rsid w:val="00797DCA"/>
     <w:rsid w:val="007A1E4E"/>
     <w:rsid w:val="007A1F70"/>
     <w:rsid w:val="007A3C0A"/>
     <w:rsid w:val="007A3EFC"/>
     <w:rsid w:val="007A5E4A"/>
+    <w:rsid w:val="007A6048"/>
     <w:rsid w:val="007A7B85"/>
     <w:rsid w:val="007A7CC6"/>
     <w:rsid w:val="007B0762"/>
     <w:rsid w:val="007B0EEF"/>
     <w:rsid w:val="007B1010"/>
     <w:rsid w:val="007B48B1"/>
     <w:rsid w:val="007B61D0"/>
+    <w:rsid w:val="007B7990"/>
     <w:rsid w:val="007C460A"/>
     <w:rsid w:val="007C64FE"/>
     <w:rsid w:val="007C6F2C"/>
     <w:rsid w:val="007C799A"/>
     <w:rsid w:val="007D26AD"/>
     <w:rsid w:val="007D39E0"/>
     <w:rsid w:val="007D42A8"/>
     <w:rsid w:val="007D4A7A"/>
     <w:rsid w:val="007D4B45"/>
     <w:rsid w:val="007D57CF"/>
     <w:rsid w:val="007D672E"/>
     <w:rsid w:val="007E24B9"/>
     <w:rsid w:val="007E4067"/>
     <w:rsid w:val="007E5947"/>
     <w:rsid w:val="007E5E1F"/>
     <w:rsid w:val="007E62FA"/>
     <w:rsid w:val="007E6952"/>
     <w:rsid w:val="007E6EB3"/>
     <w:rsid w:val="007F3C09"/>
     <w:rsid w:val="007F3D40"/>
     <w:rsid w:val="007F4E71"/>
     <w:rsid w:val="007F640C"/>
     <w:rsid w:val="007F71D4"/>
     <w:rsid w:val="00800067"/>
     <w:rsid w:val="00800CBF"/>
@@ -18441,50 +18068,51 @@
     <w:rsid w:val="00A63DB4"/>
     <w:rsid w:val="00A658D8"/>
     <w:rsid w:val="00A65951"/>
     <w:rsid w:val="00A665CA"/>
     <w:rsid w:val="00A67D9A"/>
     <w:rsid w:val="00A72E00"/>
     <w:rsid w:val="00A734F9"/>
     <w:rsid w:val="00A74104"/>
     <w:rsid w:val="00A743D6"/>
     <w:rsid w:val="00A7643C"/>
     <w:rsid w:val="00A77544"/>
     <w:rsid w:val="00A778ED"/>
     <w:rsid w:val="00A812C3"/>
     <w:rsid w:val="00A86808"/>
     <w:rsid w:val="00A9498E"/>
     <w:rsid w:val="00A95714"/>
     <w:rsid w:val="00AA094F"/>
     <w:rsid w:val="00AA0C57"/>
     <w:rsid w:val="00AA0C8F"/>
     <w:rsid w:val="00AA0D0B"/>
     <w:rsid w:val="00AA1475"/>
     <w:rsid w:val="00AA24A0"/>
     <w:rsid w:val="00AA3C57"/>
     <w:rsid w:val="00AA3FEA"/>
     <w:rsid w:val="00AA51F2"/>
+    <w:rsid w:val="00AA694B"/>
     <w:rsid w:val="00AB042A"/>
     <w:rsid w:val="00AB0875"/>
     <w:rsid w:val="00AB103D"/>
     <w:rsid w:val="00AB1063"/>
     <w:rsid w:val="00AB26E0"/>
     <w:rsid w:val="00AB3109"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB4874"/>
     <w:rsid w:val="00AB487D"/>
     <w:rsid w:val="00AB4BB9"/>
     <w:rsid w:val="00AB715E"/>
     <w:rsid w:val="00AB7C7B"/>
     <w:rsid w:val="00AC0C7C"/>
     <w:rsid w:val="00AC2844"/>
     <w:rsid w:val="00AC526F"/>
     <w:rsid w:val="00AC616A"/>
     <w:rsid w:val="00AC66F8"/>
     <w:rsid w:val="00AC6A2D"/>
     <w:rsid w:val="00AD2562"/>
     <w:rsid w:val="00AD2B5E"/>
     <w:rsid w:val="00AD6C4E"/>
     <w:rsid w:val="00AE12E4"/>
     <w:rsid w:val="00AE2B0F"/>
     <w:rsid w:val="00AE3CDA"/>
     <w:rsid w:val="00AE47E7"/>
@@ -18530,60 +18158,62 @@
     <w:rsid w:val="00B4200D"/>
     <w:rsid w:val="00B4222C"/>
     <w:rsid w:val="00B42428"/>
     <w:rsid w:val="00B43648"/>
     <w:rsid w:val="00B45694"/>
     <w:rsid w:val="00B46B80"/>
     <w:rsid w:val="00B46E6D"/>
     <w:rsid w:val="00B479D0"/>
     <w:rsid w:val="00B55A31"/>
     <w:rsid w:val="00B55BC0"/>
     <w:rsid w:val="00B55D41"/>
     <w:rsid w:val="00B56079"/>
     <w:rsid w:val="00B6288D"/>
     <w:rsid w:val="00B63339"/>
     <w:rsid w:val="00B641B6"/>
     <w:rsid w:val="00B64480"/>
     <w:rsid w:val="00B64ACD"/>
     <w:rsid w:val="00B65041"/>
     <w:rsid w:val="00B65602"/>
     <w:rsid w:val="00B66F70"/>
     <w:rsid w:val="00B671A7"/>
     <w:rsid w:val="00B67E35"/>
     <w:rsid w:val="00B706D1"/>
     <w:rsid w:val="00B725E8"/>
     <w:rsid w:val="00B7373C"/>
+    <w:rsid w:val="00B74301"/>
     <w:rsid w:val="00B7472C"/>
     <w:rsid w:val="00B775DF"/>
     <w:rsid w:val="00B82D19"/>
     <w:rsid w:val="00B83922"/>
     <w:rsid w:val="00B83C37"/>
     <w:rsid w:val="00B86B88"/>
     <w:rsid w:val="00B87454"/>
     <w:rsid w:val="00B900F3"/>
     <w:rsid w:val="00B93B37"/>
     <w:rsid w:val="00B96C84"/>
+    <w:rsid w:val="00BA0350"/>
     <w:rsid w:val="00BA08D3"/>
     <w:rsid w:val="00BA1D07"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA4048"/>
     <w:rsid w:val="00BA5696"/>
     <w:rsid w:val="00BA6247"/>
     <w:rsid w:val="00BA64E0"/>
     <w:rsid w:val="00BA73E2"/>
     <w:rsid w:val="00BB2023"/>
     <w:rsid w:val="00BB2153"/>
     <w:rsid w:val="00BB2542"/>
     <w:rsid w:val="00BB44A8"/>
     <w:rsid w:val="00BB5AFD"/>
     <w:rsid w:val="00BB6C51"/>
     <w:rsid w:val="00BB6EEE"/>
     <w:rsid w:val="00BB74C7"/>
     <w:rsid w:val="00BC0FD6"/>
     <w:rsid w:val="00BC186F"/>
     <w:rsid w:val="00BC19A6"/>
     <w:rsid w:val="00BC3EAA"/>
     <w:rsid w:val="00BC4B65"/>
     <w:rsid w:val="00BC513F"/>
     <w:rsid w:val="00BD2643"/>
     <w:rsid w:val="00BD2E18"/>
     <w:rsid w:val="00BD431C"/>
@@ -19226,51 +18856,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A36C3DA"/>
   <w15:docId w15:val="{7909F594-6346-4D76-AB05-D4AD1F14F717}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20092,51 +19722,51 @@
     <w:rsid w:val="00E25A62"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E25A62"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="692267730">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="833642795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20514,50 +20144,59 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2512</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2512</Url>
       <Description>POPP-11-2512</Description>
     </_dlc_DocIdUrl>
     <_dlc_DocIdPersistId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">false</_dlc_DocIdPersistId>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">4</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>356</Value>
     </TaxCatchAll>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 1/16/2018                                                Version #: 4.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2018-01-16T23:00:00+00:00</UNDP_POPP_EFFECTIVEDATE>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">UNDP Business Continuity Management Policy</UNDP_POPP_TITLE_EN>
@@ -20566,72 +20205,55 @@
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">3584</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Accountability</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5b42d95a-f181-4192-a566-012e3d461a46</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 1/16/2018                                                Version #: 4.0</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F530FC069C24B74291D92EB3E0D85FAB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a97735b1b6a604622e5e05fafa267694">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d8306f01-79a1-4bff-8439-3cc7e3b5ed41" xmlns:ns4="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93e584d36abdc9337c3a7ff00e8b2e5e" ns3:_="" ns4:_="">
     <xsd:import namespace="d8306f01-79a1-4bff-8439-3cc7e3b5ed41"/>
     <xsd:import namespace="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -20828,51 +20450,68 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F530FC069C24B74291D92EB3E0D85FAB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a97735b1b6a604622e5e05fafa267694">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d8306f01-79a1-4bff-8439-3cc7e3b5ed41" xmlns:ns4="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93e584d36abdc9337c3a7ff00e8b2e5e" ns3:_="" ns4:_="">
     <xsd:import namespace="d8306f01-79a1-4bff-8439-3cc7e3b5ed41"/>
     <xsd:import namespace="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -21069,172 +20708,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56F9D2FF-11B5-4E23-8F39-5DE8D9EF6872}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1D88123-D757-4CE2-BC83-269915BD64AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56F9D2FF-11B5-4E23-8F39-5DE8D9EF6872}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3F8FF4C-59F4-4579-BF35-B1730E4CF083}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67D957F5-A4CC-402A-82DB-82D692204323}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d8306f01-79a1-4bff-8439-3cc7e3b5ed41"/>
+    <ds:schemaRef ds:uri="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABD043B5-F332-4BFF-8890-EE82DB4BF6A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3F8FF4C-59F4-4579-BF35-B1730E4CF083}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E78DD838-4E6C-4753-95A4-A807640BBB48}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0782082-DC60-4750-8287-6BFED839AFF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d8306f01-79a1-4bff-8439-3cc7e3b5ed41"/>
     <ds:schemaRef ds:uri="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2425</Words>
-  <Characters>13824</Characters>
+  <Words>2424</Words>
+  <Characters>13817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>115</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UNDP Business Continuity Management (BCM) Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16217</CharactersWithSpaces>
+  <CharactersWithSpaces>16209</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="66" baseType="variant">
       <vt:variant>
         <vt:i4>7274536</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>51</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://unsceb.org/sites/default/files/2021-12/Approved revision of Add.2.Rev_.1_ORMS MER Regime.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1048625</vt:i4>
       </vt:variant>
       <vt:variant>