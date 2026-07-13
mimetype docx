--- v1 (2026-05-02)
+++ v2 (2026-07-13)
@@ -1,156 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B918BE1" w14:textId="686A884F" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="00AE47E7" w:rsidP="00B23A30">
+    <w:p w14:paraId="6B918BE1" w14:textId="686A884F" w:rsidR="0027204E" w:rsidRPr="00904908" w:rsidRDefault="00AE47E7" w:rsidP="00B23A30">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="072DBE75" wp14:editId="00F04EDF">
             <wp:extent cx="651052" cy="990981"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="31385525" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="569733775" name="Picture 2" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="690688" cy="1051311"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C69585B" w14:textId="2660618C" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="00000000" w:rsidP="00C133A2">
+    <w:p w14:paraId="0C69585B" w14:textId="2660618C" w:rsidR="0027204E" w:rsidRPr="00904908" w:rsidRDefault="00000000" w:rsidP="00C133A2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...1 lines deleted...]
-          </w:rPr>
           <w:id w:val="1427384920"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Cover Pages"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Cambria"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00E4770D" w:rsidRPr="007B7990">
+          <w:r w:rsidR="00E4770D" w:rsidRPr="00904908">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01216CCF" wp14:editId="12AED03E">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="page">
                       <wp:align>center</wp:align>
                     </wp:positionH>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wp14">
                         <wp:positionV relativeFrom="page">
                           <wp14:pctPosVOffset>30000</wp14:pctPosVOffset>
                         </wp:positionV>
                       </mc:Choice>
                       <mc:Fallback>
                         <wp:positionV relativeFrom="page">
                           <wp:posOffset>3207385</wp:posOffset>
                         </wp:positionV>
                       </mc:Fallback>
                     </mc:AlternateContent>
                     <wp:extent cx="7114540" cy="3881120"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:wrapSquare wrapText="bothSides"/>
@@ -243,12993 +237,13265 @@
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>94100</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>36300</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:shapetype w14:anchorId="01216CCF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
                   <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:560.2pt;height:305.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:941;mso-height-percent:363;mso-top-percent:300;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-percent:941;mso-height-percent:363;mso-top-percent:300;mso-width-relative:page;mso-height-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHKpkYewIAAFIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynbRYYcYosRYYB&#10;QVs0HXpWZCkxKouapMTOfv0o2U6GbpcOu8i0+Ejx45Gz27ZW5Cisq0AXNBullAjNoaz0rqDfn1ef&#10;ppQ4z3TJFGhR0JNw9Hb+8cOsMbkYwx5UKSxBJ9rljSno3nuTJ4nje1EzNwIjNCol2Jp5/LW7pLSs&#10;Qe+1SsZpOkkasKWxwIVzeHvXKek8+pdScP8gpROeqIJibD6eNp7bcCbzGct3lpl9xfsw2D9EUbNK&#10;46NnV3fMM3Kw1R+u6opbcCD9iEOdgJQVFzEHzCZL32Sz2TMjYi5YHGfOZXL/zy2/P27MoyW+/QIt&#10;NjAm4cwa+KvD2iSNcXmPCTV1uUN0SLSVtg5fTIGgIdb2dK6naD3hePk5y65vrlHFUXc1nWbZOFY8&#10;uZgb6/xXATUJQkEtNiyGwI5r50MALB8g4TUNq0qp2DSlSVPQydVNGg3OGrRQOmBFbH/v5hJ6lPxJ&#10;iYBR+klIUpUxg3ARiSeWypIjQ8owzoX2WaBJ9IvogJIYxHsMe/wlqvcYd3kML4P2Z+O60mC7joV5&#10;uYRdvg4hyw7fd9J1eYcS+HbbYlZB3EJ5QgpY6KbDGb6qsBtr5vwjszgO2EEccf+Ah1SAVYdeomQP&#10;9uff7gMeWYpaShocr4K6HwdmBSXqm0b+ZpM0xfnFiYy/KNgoTKY303C9Ha71oV4CdiLDPWJ4FAPY&#10;q0GUFuoXXAKL8CCqmOb4bEG3g7j03bzjEuFisYggHD7D/FpvDB9IH2j23L4wa3oueqTxPQwzyPI3&#10;lOywoaUaFgcPsop8vRS0rzkObiRPv2TCZvj9P6Iuq3D+CwAA//8DAFBLAwQUAAYACAAAACEAPHqV&#10;hNsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2SqlQiFNVkTgg9UIp&#10;4urE2yRqvDa204a/x+0FLqtZzWrmbbGZzMDO6ENvSUK2EMCQGqt7aiUcPl4fnoGFqEirwRJK+MEA&#10;m3J2V6hc2wu943kfW5ZCKORKQhejyzkPTYdGhYV1SMk7Wm9UTKtvufbqksLNwJdCrLlRPaWGTjms&#10;OmxO+9FIwGqsHz+roxj901fm3NvOhe+dlPfzafsCLOIU/47hip/QoUxMtR1JBzZISI/E27x62VKs&#10;gNUS1kkCLwv+H7/8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMcqmRh7AgAAUgUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADx6lYTbAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAA1QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                     <v:textbox inset="126pt,0,54pt,0">
                       <w:txbxContent>
-                        <w:p w14:paraId="50104262" w14:textId="78646BA9" w:rsidR="00EE6788" w:rsidRDefault="009F2BF9" w:rsidP="006F7E00">
+                        <w:p w14:paraId="50104262" w14:textId="78646BA9" w:rsidR="00EE6788" w:rsidRDefault="00601184" w:rsidP="006F7E00">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:smallCaps/>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:caps/>
                                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                                 <w:sz w:val="64"/>
                                 <w:szCs w:val="64"/>
                               </w:rPr>
                               <w:alias w:val="Title"/>
                               <w:tag w:val=""/>
                               <w:id w:val="630141079"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                               <w:text w:multiLine="1"/>
                             </w:sdtPr>
                             <w:sdtEndPr>
                               <w:rPr>
                                 <w:caps w:val="0"/>
                               </w:rPr>
                             </w:sdtEndPr>
                             <w:sdtContent>
                               <w:r w:rsidR="006F7E00">
                                 <w:rPr>
                                   <w:caps/>
                                   <w:color w:val="4472C4" w:themeColor="accent1"/>
                                   <w:sz w:val="64"/>
                                   <w:szCs w:val="64"/>
                                 </w:rPr>
                                 <w:t>UNDP Business Continuity Management (BCM) Policy</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap type="square" anchorx="page" anchory="page"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
-          <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
+          <w:r w:rsidR="0027204E" w:rsidRPr="00904908">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:br w:type="page"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="406F5354" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="406F5354" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Executive Summary </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DCA72B" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="09DCA72B" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7105D471" w14:textId="1A48460D" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="006F7E00" w:rsidP="00E5458E">
+    <w:p w14:paraId="7105D471" w14:textId="1A48460D" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="006F7E00" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="25" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0062590B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0062590B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>usiness C</w:t>
       </w:r>
-      <w:r w:rsidR="0062590B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0062590B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontinuity Management </w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(BCM)</w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
-      <w:r w:rsidR="0062590B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0062590B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is UNDP’s </w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r w:rsidR="0062590B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0062590B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">which </w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sets the framework for </w:t>
       </w:r>
-      <w:r w:rsidR="00D669B4" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D669B4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the organization to respond to internal and external threats and ensure</w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D669B4" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D669B4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00AC526F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AC526F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00AC526F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AC526F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s preparedness</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, resilience</w:t>
       </w:r>
-      <w:r w:rsidR="00F22AF2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F22AF2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00AC526F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AC526F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ability to continue delivering its mandate</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when such threats occur</w:t>
       </w:r>
-      <w:r w:rsidR="00AC526F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AC526F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D669B4" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D669B4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B3D942" w14:textId="77777777" w:rsidR="00187885" w:rsidRPr="004F74EE" w:rsidRDefault="00187885" w:rsidP="00E5458E">
+    <w:p w14:paraId="07B3D942" w14:textId="77777777" w:rsidR="00187885" w:rsidRPr="00904908" w:rsidRDefault="00187885" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="25" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19A2632A" w14:textId="15DB9E78" w:rsidR="0083325C" w:rsidRPr="004F74EE" w:rsidRDefault="00AC526F" w:rsidP="00E5458E">
+    <w:p w14:paraId="19A2632A" w14:textId="15DB9E78" w:rsidR="0083325C" w:rsidRPr="00904908" w:rsidRDefault="00AC526F" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="25" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in UNDP is in line with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r w:rsidR="00680880" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00680880" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Organizational Resilience Management System (ORMS)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and acts as the emergency management framework for the </w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rganization. </w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
-      <w:r w:rsidR="0083325C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083325C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes </w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IT Disaster Recovery Plan (ITDRP),</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC3E84" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FC3E84" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ecurity </w:t>
       </w:r>
-      <w:r w:rsidR="00FC3E84" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FC3E84" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lan</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00774D12" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00774D12" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="006B36AA" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006B36AA" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">which include </w:t>
       </w:r>
-      <w:r w:rsidR="00774D12" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00774D12" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">crisis, incident, </w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>and emergency management</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Business Continuity Planning</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00187885" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00187885" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C2FFDA" w14:textId="77777777" w:rsidR="00187885" w:rsidRPr="004F74EE" w:rsidRDefault="00187885" w:rsidP="00E5458E">
+    <w:p w14:paraId="05C2FFDA" w14:textId="77777777" w:rsidR="00187885" w:rsidRPr="00904908" w:rsidRDefault="00187885" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="25" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24DE0D83" w14:textId="1C6C0AD8" w:rsidR="0083325C" w:rsidRPr="004F74EE" w:rsidRDefault="0083325C" w:rsidP="00E5458E">
+    <w:p w14:paraId="24DE0D83" w14:textId="1C6C0AD8" w:rsidR="0083325C" w:rsidRPr="00904908" w:rsidRDefault="0083325C" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00B641B6" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B641B6" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">usiness </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B641B6" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B641B6" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontinuity </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00B641B6" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B641B6" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lan</w:t>
       </w:r>
-      <w:r w:rsidR="00434D4E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00434D4E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (BCP)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidR="000D4079" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000D4079" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prepared</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on a</w:t>
       </w:r>
-      <w:r w:rsidR="00A734F9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A734F9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A734F9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A734F9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">operational </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk Assessment (RA) </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00F6326E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F6326E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00F6326E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F6326E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business Impact Analysis (BIA)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="008A13D5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008A13D5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The RA and BIA </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">build on </w:t>
       </w:r>
-      <w:r w:rsidR="00501516" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00501516" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>existing Enterprise Risk Management</w:t>
       </w:r>
-      <w:r w:rsidR="009E25BE" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E25BE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ERM)</w:t>
       </w:r>
-      <w:r w:rsidR="0014739B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0014739B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> polic</w:t>
       </w:r>
-      <w:r w:rsidR="008A13D5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008A13D5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00774D12" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00774D12" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ountry</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/area</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-specific </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Security Risk </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00194D17" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Management (SRM)</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> process</w:t>
       </w:r>
-      <w:r w:rsidR="00983227" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00983227" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> while considering the overall organizational mandate</w:t>
       </w:r>
-      <w:r w:rsidR="00FE2DBC" w:rsidRPr="004F74EE">
-[...7 lines deleted...]
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00FE2DBC" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE2DBC" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE2DBC" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> criticality</w:t>
+      </w:r>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and continuation of </w:t>
       </w:r>
-      <w:r w:rsidR="00A23FD4" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A23FD4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">critical </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
-      <w:r w:rsidR="00AA1475" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA1475" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> services</w:t>
       </w:r>
-      <w:r w:rsidR="00BA1D07" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BA1D07" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as the Standard Operating Procedures for crisis response</w:t>
       </w:r>
-      <w:r w:rsidR="00A25A8F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A25A8F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and recovery</w:t>
       </w:r>
-      <w:r w:rsidR="00E84862" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E84862" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B920B8" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="75B920B8" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A2933A5" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="5A2933A5" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79AF2411" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="79AF2411" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F07AC4B" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="4F07AC4B" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7469867F" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="7469867F" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F599A65" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="0F599A65" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B84C9AA" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="7B84C9AA" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="303968B5" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="303968B5" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2572BB9A" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="2572BB9A" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D93C03D" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="3D93C03D" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6842ADF6" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="6842ADF6" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6118B359" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="6118B359" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BA53647" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="0BA53647" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C1FE635" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="5C1FE635" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ECF63BB" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="4ECF63BB" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0531ED08" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="0531ED08" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="675EF531" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="675EF531" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4697EB93" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="004F74EE" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
+    <w:p w14:paraId="4697EB93" w14:textId="77777777" w:rsidR="008E637D" w:rsidRPr="00904908" w:rsidRDefault="008E637D" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-173348808"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4D354E54" w14:textId="18D301A6" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+        <w:p w14:paraId="4D354E54" w14:textId="18D301A6" w:rsidR="0027204E" w:rsidRPr="00904908" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004F74EE">
+          <w:r w:rsidRPr="00904908">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Table of Content</w:t>
           </w:r>
-          <w:r w:rsidR="003142B6" w:rsidRPr="004F74EE">
+          <w:r w:rsidR="003142B6" w:rsidRPr="00904908">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>s</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="110AC3E3" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="004F74EE" w:rsidRDefault="00161308" w:rsidP="006B36AA">
+        <w:p w14:paraId="110AC3E3" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="00904908" w:rsidRDefault="00161308" w:rsidP="006B36AA">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="650986FF" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="004F74EE" w:rsidRDefault="00161308" w:rsidP="006B36AA">
+        <w:p w14:paraId="650986FF" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="00904908" w:rsidRDefault="00161308" w:rsidP="006B36AA">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="37EDEFBA" w14:textId="0CD89271" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E">
+        <w:p w14:paraId="37EDEFBA" w14:textId="3AECB48C" w:rsidR="00096C68" w:rsidRPr="00904908" w:rsidRDefault="0027204E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004F74EE">
+          <w:r w:rsidRPr="00904908">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="004F74EE">
+          <w:r w:rsidRPr="00904908">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="004F74EE">
+          <w:r w:rsidRPr="00904908">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc179984310" w:history="1">
-            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
+            <w:r w:rsidR="00096C68" w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
-            <w:r w:rsidR="00096C68" w:rsidRPr="004F74EE">
+            <w:r w:rsidR="00096C68" w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
+            <w:r w:rsidR="00096C68" w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Background</w:t>
             </w:r>
-            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
+            <w:r w:rsidR="00096C68" w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
+            <w:r w:rsidR="00096C68" w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
+            <w:r w:rsidR="00096C68" w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984310 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
+            <w:r w:rsidR="00096C68" w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
+            <w:r w:rsidR="00096C68" w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A6048">
+            <w:r w:rsidR="001057C1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00096C68" w:rsidRPr="007B7990">
+            <w:r w:rsidR="00096C68" w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E1292B4" w14:textId="237FC8D7" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="3E1292B4" w14:textId="4CDC3F3E" w:rsidR="00096C68" w:rsidRPr="00904908" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984311" w:history="1">
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F74EE">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Objectives</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984311 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A6048">
+            <w:r w:rsidR="001057C1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6992DEF3" w14:textId="75880470" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="6992DEF3" w14:textId="3123A73D" w:rsidR="00096C68" w:rsidRPr="00904908" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984312" w:history="1">
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>C.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F74EE">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Risk Assessment (RA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984312 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A6048">
+            <w:r w:rsidR="001057C1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42800F22" w14:textId="17C65F83" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="42800F22" w14:textId="1F742759" w:rsidR="00096C68" w:rsidRPr="00904908" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984313" w:history="1">
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>D.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F74EE">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Business Impact Analysis (BIA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984313 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A6048">
+            <w:r w:rsidR="001057C1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="45D152AF" w14:textId="4F093DA1" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="45D152AF" w14:textId="51694304" w:rsidR="00096C68" w:rsidRPr="00904908" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984314" w:history="1">
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>E.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F74EE">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Business Continuity Plan (BCP)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984314 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A6048">
+            <w:r w:rsidR="001057C1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A5DDA6B" w14:textId="2A1800E3" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="0A5DDA6B" w14:textId="381C2852" w:rsidR="00096C68" w:rsidRPr="00904908" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984315" w:history="1">
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>F.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F74EE">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BCM Roles and Responsibilities</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984315 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A6048">
+            <w:r w:rsidR="001057C1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D91025A" w14:textId="6517EB58" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="4D91025A" w14:textId="45E4B1F2" w:rsidR="00096C68" w:rsidRPr="00904908" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984316" w:history="1">
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>G.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F74EE">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Trigger for the activation of Business Continuity Plans</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984316 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A6048">
+            <w:r w:rsidR="001057C1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F141B79" w14:textId="772CA689" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="00096C68">
+        <w:p w14:paraId="4F141B79" w14:textId="0CBFC8F8" w:rsidR="00096C68" w:rsidRPr="00904908" w:rsidRDefault="00096C68">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc179984317" w:history="1">
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>H.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F74EE">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Training, Exercising and Review</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc179984317 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A6048">
+            <w:r w:rsidR="001057C1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B7990">
+            <w:r w:rsidRPr="00904908">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59C08DF5" w14:textId="516ED68F" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+        <w:p w14:paraId="59C08DF5" w14:textId="516ED68F" w:rsidR="0027204E" w:rsidRPr="00904908" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004F74EE">
+          <w:r w:rsidRPr="00904908">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4B12D408" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+    <w:p w14:paraId="4B12D408" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="00904908" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="312FC3CD" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+    <w:p w14:paraId="312FC3CD" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="00904908" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10776545" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="004F74EE" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
+    <w:p w14:paraId="10776545" w14:textId="77777777" w:rsidR="0027204E" w:rsidRPr="00904908" w:rsidRDefault="0027204E" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FB74E60" w14:textId="77777777" w:rsidR="00336D44" w:rsidRPr="004F74EE" w:rsidRDefault="00336D44">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="1FB74E60" w14:textId="77777777" w:rsidR="00336D44" w:rsidRPr="00904908" w:rsidRDefault="00336D44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7785B4A4" w14:textId="0C046585" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="005A28E1" w:rsidP="002D3F3B">
+    <w:p w14:paraId="7785B4A4" w14:textId="0C046585" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="005A28E1" w:rsidP="002D3F3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="25"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UNDP Business Continuity Management</w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6FEAD1" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
+    <w:p w14:paraId="5F6FEAD1" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="330"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63903BD9" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
+    <w:p w14:paraId="63903BD9" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc499038508"/>
       <w:bookmarkStart w:id="1" w:name="_Toc179984310"/>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Background</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="2F54F190" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="004F74EE" w:rsidRDefault="00D855EF" w:rsidP="00E5458E">
+    <w:p w14:paraId="2F54F190" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="00904908" w:rsidRDefault="00D855EF" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C3F335" w14:textId="2FAE9EB2" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="68C3F335" w14:textId="2FAE9EB2" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The safety and security of human populations is increasingly compromised by new </w:t>
       </w:r>
-      <w:r w:rsidR="00273830" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00273830" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or evolving </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>threats</w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00556870" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00556870" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>both natural and man-</w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002F210A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>made</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002F210A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">These include </w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002F210A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>potential pandemic</w:t>
       </w:r>
-      <w:r w:rsidR="00F96C88" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F96C88" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A15FF3" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A15FF3" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cyber</w:t>
       </w:r>
-      <w:r w:rsidR="00E466A1" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E466A1" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-attacks, </w:t>
       </w:r>
-      <w:r w:rsidR="00273830" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00273830" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>extreme weather events</w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or natural disasters</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and often interrelated threats from armed conflict,</w:t>
       </w:r>
-      <w:r w:rsidR="00556870" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00556870" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">criminality, civil disorder and transnational </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>terror</w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ism</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. These threats imperil human lives as well as the stability of political, economic and social systems. As is the case with any multilatera</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>institution, these eve</w:t>
       </w:r>
-      <w:r w:rsidR="00CF77C0" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF77C0" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nts challenge UNDP to prepare and</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> manage situations that may threaten the organization’s capacity and continuity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4056268C" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="4056268C" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4411B116" w14:textId="0FC9B763" w:rsidR="00770AC9" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="6524BB8A" w14:textId="77777777" w:rsidR="00443DCB" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="00443DCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="00D040C9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D040C9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3A33" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00ED3A33" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00946076" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00946076" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> therefore</w:t>
       </w:r>
-      <w:r w:rsidR="00CF77C0" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF77C0" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> corporately </w:t>
       </w:r>
-      <w:r w:rsidR="00D040C9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D040C9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">implemented </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business Continuity Management (BCM)</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as part of </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enterprise Risk Management (ERM)</w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>polic</w:t>
       </w:r>
-      <w:r w:rsidR="00234D38" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00234D38" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, with the purpose of ensuring that the organization can continue to deliver its key services, while maintaining t</w:t>
       </w:r>
-      <w:r w:rsidR="00774D12" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00774D12" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he safety and security of </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00194D17" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP personnel </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">should a disruption </w:t>
       </w:r>
-      <w:r w:rsidR="002511C5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002511C5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or a threat</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">, such as a power failure, or from within the organization, such as accidental damage to property. </w:t>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arise. </w:t>
+      </w:r>
+      <w:r w:rsidR="00443DCB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These risks can be external to the organization which UNDP has no control over, such as a power failure, or from within the organization, such as accidental damage to property. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C365DE" w14:textId="77777777" w:rsidR="00FE6670" w:rsidRPr="004F74EE" w:rsidRDefault="00FE6670" w:rsidP="00E5458E">
+    <w:p w14:paraId="4D3B9671" w14:textId="77777777" w:rsidR="00443DCB" w:rsidRPr="00904908" w:rsidRDefault="00443DCB" w:rsidP="00443DCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6427DD6C" w14:textId="535E3C1F" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="6427DD6C" w14:textId="535E3C1F" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00D23877" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D23877" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">key </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> elements of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
-      <w:r w:rsidR="00576688" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00576688" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n UNDP are incident management </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>involving crisis/</w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>emergency/</w:t>
       </w:r>
-      <w:r w:rsidR="00622DEC" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00622DEC" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">disaster </w:t>
       </w:r>
-      <w:r w:rsidR="00DD22B2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD22B2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ecovery </w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as reflected in </w:t>
       </w:r>
-      <w:r w:rsidR="00421351" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00421351" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecurity</w:t>
       </w:r>
-      <w:r w:rsidR="00DD22B2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD22B2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and C</w:t>
       </w:r>
-      <w:r w:rsidR="00421351" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00421351" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>risis Management Plans</w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD22B2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD22B2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">risis </w:t>
       </w:r>
-      <w:r w:rsidR="006B36AA" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006B36AA" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>communications, IT</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Disaster Recovery Plan</w:t>
       </w:r>
-      <w:r w:rsidR="001567BF" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001567BF" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ITDRP)</w:t>
       </w:r>
-      <w:r w:rsidR="00A11332" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A11332" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00421351" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00421351" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and business continuity</w:t>
       </w:r>
-      <w:r w:rsidR="00421351" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00421351" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C52D07" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C52D07" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00800067" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00800067" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">recovery strategies for critical business functions, </w:t>
       </w:r>
-      <w:r w:rsidR="00800067" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00800067" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reflected in </w:t>
       </w:r>
-      <w:r w:rsidR="00800067" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00800067" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="006D0E98" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006D0E98" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC641D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC641D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business Continuity Plan (BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00DD22B2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD22B2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00DC641D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC641D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC641D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC641D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for the</w:t>
       </w:r>
-      <w:r w:rsidR="00DC641D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC641D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D0E98" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006D0E98" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00D21D51" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D21D51" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit</w:t>
       </w:r>
-      <w:r w:rsidR="00E569AD" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E569AD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Country Office (CO), HQ office/unit, representation office, liaison office, policy office, regional centers</w:t>
       </w:r>
-      <w:r w:rsidR="00785179" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00785179" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00E569AD" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E569AD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hubs</w:t>
       </w:r>
-      <w:r w:rsidR="00785179" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00785179" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00E569AD" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E569AD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and bureau</w:t>
       </w:r>
-      <w:r w:rsidR="009C5F49" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009C5F49" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6866681A" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
+    <w:p w14:paraId="6866681A" w14:textId="77777777" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="006B36AA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc499038509"/>
       <w:bookmarkStart w:id="3" w:name="_Toc179984311"/>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objectives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="3BB48E8E" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="004F74EE" w:rsidRDefault="00D855EF" w:rsidP="00E5458E">
+    <w:p w14:paraId="3BB48E8E" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="00904908" w:rsidRDefault="00D855EF" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18CDA0A6" w14:textId="3725B8AC" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="18CDA0A6" w14:textId="3725B8AC" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The aim of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>olicy is to protect the interest</w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of UNDP and its internal and external stakeholders by establishing a business-owned and </w:t>
       </w:r>
-      <w:r w:rsidR="004142FF" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004142FF" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>business-</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">driven strategic and operational framework, which proactively ensures UNDP's ability to </w:t>
       </w:r>
-      <w:r w:rsidR="00421351" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00421351" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prepare and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">respond appropriately to anticipated risks identified within the context of </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00ED5528" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a corporate risk assessment, </w:t>
       </w:r>
-      <w:r w:rsidR="006D0E98" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006D0E98" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> level risk logs</w:t>
       </w:r>
-      <w:r w:rsidR="00DD1CFF" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD1CFF" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00ED5528" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unexpected </w:t>
       </w:r>
-      <w:r w:rsidR="006B36AA" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006B36AA" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">potential </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">disruptive challenges, while maintaining </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00194D17" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>safety and security.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2398C996" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="2398C996" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="427DD15A" w14:textId="77777777" w:rsidR="00D16B64" w:rsidRPr="004F74EE" w:rsidRDefault="00D16B64" w:rsidP="00D16B64">
+    <w:p w14:paraId="427DD15A" w14:textId="77777777" w:rsidR="00D16B64" w:rsidRPr="00904908" w:rsidRDefault="00D16B64" w:rsidP="00D16B64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The UNDP BCM methodology follows the International Organization for Standardization (ISO) 22301 (Societal Security - Guidelines for Incident Preparedness and Operations Continuity Management).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085D2C60" w14:textId="77777777" w:rsidR="00D16B64" w:rsidRPr="004F74EE" w:rsidRDefault="00D16B64" w:rsidP="00460AE9">
+    <w:p w14:paraId="085D2C60" w14:textId="77777777" w:rsidR="00D16B64" w:rsidRPr="00904908" w:rsidRDefault="00D16B64" w:rsidP="00460AE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B6BB16" w14:textId="3D2A7879" w:rsidR="001C1D95" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="69B6BB16" w14:textId="3D2A7879" w:rsidR="001C1D95" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in UNDP</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
-      <w:r w:rsidR="00066809" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00066809" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in line with the </w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>UN Organizational Resilience Management System</w:t>
       </w:r>
-      <w:r w:rsidR="001616F7" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="001616F7" w:rsidRPr="00904908">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORMS</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) and acts as the emergency management framework for the </w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rganization. It assist</w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="004D28D2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004D28D2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>build</w:t>
       </w:r>
-      <w:r w:rsidR="004D28D2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004D28D2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> resilience by aligning and harmonizing preparedness efforts to enhance the </w:t>
       </w:r>
-      <w:r w:rsidR="002157A5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002157A5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rganization’s ability to c</w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ontinuously deliver its mandate</w:t>
       </w:r>
-      <w:r w:rsidR="003A548D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003A548D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22342983" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="004F74EE" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
+    <w:p w14:paraId="22342983" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="00904908" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46295D5B" w14:textId="2F8B9E59" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="003A548D" w:rsidP="00E5458E">
+    <w:p w14:paraId="46295D5B" w14:textId="2F8B9E59" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="003A548D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">omplements </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00171803" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>terprise Risk Management</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ERM</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00171803" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00171803" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provid</w:t>
       </w:r>
-      <w:r w:rsidR="00171803" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00171803" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tools to address those risks identified at </w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/unit </w:t>
       </w:r>
-      <w:r w:rsidR="006F13B3" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006F13B3" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bureau</w:t>
       </w:r>
-      <w:r w:rsidR="0027204E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0027204E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>level</w:t>
       </w:r>
-      <w:r w:rsidR="006F13B3" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006F13B3" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, which might impact the continuity of operations. </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> recognizes all existing activities and arrangements related to risk management, crisis response, and contingency planning, while </w:t>
       </w:r>
-      <w:r w:rsidR="00E75743" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E75743" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enabling UNDP</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674D83B9" w14:textId="0AC5A378" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00171803" w:rsidP="00E5458E">
+    <w:p w14:paraId="674D83B9" w14:textId="0AC5A378" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="00171803" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">trengthen the ability of each </w:t>
       </w:r>
-      <w:r w:rsidR="00A465B1" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A465B1" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/unit </w:t>
       </w:r>
-      <w:r w:rsidR="00BB2153" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BB2153" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00A465B1" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A465B1" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to continue </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> business after the immediate response to an incident based on a thorough</w:t>
+      </w:r>
+      <w:r w:rsidR="006C651B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E18F2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000E18F2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="006C651B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006C651B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>perational</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Risk Assessment</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RA</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="009D55EE" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009D55EE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Business Impact Analysis</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EDBE6C" w14:textId="2B489A75" w:rsidR="00C91ED1" w:rsidRPr="004F74EE" w:rsidRDefault="006B36AA" w:rsidP="00E5458E">
+    <w:p w14:paraId="46EDBE6C" w14:textId="2B489A75" w:rsidR="00C91ED1" w:rsidRPr="00904908" w:rsidRDefault="006B36AA" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interlink established</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="0051120C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> structures and mechanisms for Risk A</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ssessment and immediate incident response with activities necessary to ensure continuity of operations;</w:t>
       </w:r>
-      <w:r w:rsidR="00F83298" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00F83298" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E09118" w14:textId="08BAEBCB" w:rsidR="00A51BBE" w:rsidRPr="004F74EE" w:rsidRDefault="00171803" w:rsidP="00E5458E">
+    <w:p w14:paraId="23E09118" w14:textId="08BAEBCB" w:rsidR="00A51BBE" w:rsidRPr="00904908" w:rsidRDefault="00171803" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="236" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Determine the extent to which </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Business Continuity P</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lanning</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="0051120C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0051120C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is necessary in each </w:t>
       </w:r>
-      <w:r w:rsidR="00C3047E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C3047E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/unit </w:t>
       </w:r>
-      <w:r w:rsidR="00D31A81" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D31A81" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, based on the identified likelihood of incidents and the impact on </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00194D17" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">safety and security and </w:t>
       </w:r>
-      <w:r w:rsidR="000F3896" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000F3896" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">continuity of operations, which differ significantly from </w:t>
       </w:r>
-      <w:r w:rsidR="005B6CAB" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005B6CAB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">one </w:t>
       </w:r>
-      <w:r w:rsidR="00C3047E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C3047E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit or bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="00AA0C8F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA0C8F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>another</w:t>
       </w:r>
-      <w:r w:rsidR="00A51BBE" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A51BBE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E5CC60" w14:textId="4861C598" w:rsidR="00B56079" w:rsidRPr="004F74EE" w:rsidRDefault="00B56079" w:rsidP="00E5458E">
+    <w:p w14:paraId="12E5CC60" w14:textId="4861C598" w:rsidR="00B56079" w:rsidRPr="00904908" w:rsidRDefault="00B56079" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="470A1B83" w14:textId="782E225C" w:rsidR="00E50DB0" w:rsidRPr="004F74EE" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
+    <w:p w14:paraId="470A1B83" w14:textId="782E225C" w:rsidR="00E50DB0" w:rsidRPr="00904908" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F74EE">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prepared after the</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>RA</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00136C9C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00136C9C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are conducted and concluded by th</w:t>
       </w:r>
-      <w:r w:rsidR="006B2C04" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="006B2C04" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC4A3C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00CC4A3C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
-      <w:r w:rsidR="00665F6A" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00665F6A" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit or bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>These assessments</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> build on existing </w:t>
       </w:r>
-      <w:r w:rsidR="00762DFF" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00762DFF" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ERM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00DC6965" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00DC6965" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>country</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00E1692C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/area</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-specific </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Security</w:t>
       </w:r>
-      <w:r w:rsidR="00E25A62" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00E25A62" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00136C9C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00136C9C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00E25A62" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00E25A62" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth and </w:t>
       </w:r>
-      <w:r w:rsidR="00136C9C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00136C9C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00E25A62" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00E25A62" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>afety risk assessments</w:t>
       </w:r>
-      <w:r w:rsidR="00E801D4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00E801D4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00136C9C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00136C9C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hile considering the overall organizational mandate</w:t>
       </w:r>
-      <w:r w:rsidR="003D4580" w:rsidRPr="004F74EE">
-[...7 lines deleted...]
-      <w:r w:rsidR="002A0A67" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="003D4580" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D4580" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D4580" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> criticality</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0A67" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (when applicable)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and continuation of </w:t>
       </w:r>
-      <w:r w:rsidR="009E25BE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="009E25BE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">critical </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
-      <w:r w:rsidR="003C1534" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003C1534" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B15A91" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00B15A91" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00CE34C7" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00CE34C7" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ervices</w:t>
       </w:r>
-      <w:r w:rsidR="00086EAF" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00086EAF" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E50DB0" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E50DB0" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as well as </w:t>
       </w:r>
-      <w:r w:rsidR="00E50DB0" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E50DB0" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Standard Operating Procedures for crisis response and recovery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F945695" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="004F74EE" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
+    <w:p w14:paraId="2F945695" w14:textId="77777777" w:rsidR="00955EBD" w:rsidRPr="00904908" w:rsidRDefault="00955EBD" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68CA6BE4" w14:textId="4F030EB5" w:rsidR="00DC269D" w:rsidRPr="004F74EE" w:rsidRDefault="209C49D6" w:rsidP="00E5458E">
+    <w:p w14:paraId="68CA6BE4" w14:textId="4F030EB5" w:rsidR="00DC269D" w:rsidRPr="00904908" w:rsidRDefault="209C49D6" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
-      <w:r w:rsidR="00AC66F8" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00AC66F8" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00136C9C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00136C9C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must have a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Focal </w:t>
       </w:r>
-      <w:r w:rsidR="2239D627" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2239D627" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>oint</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> who should work under the direct instruction of the </w:t>
       </w:r>
-      <w:r w:rsidR="002A43DE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="002A43DE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
-      <w:r w:rsidR="00D46D29" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00D46D29" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Head </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="009220FB" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="009220FB" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B16F09" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B16F09" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nit or </w:t>
       </w:r>
-      <w:r w:rsidR="00B16F09" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B16F09" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00470E28" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00470E28" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121FD747" w14:textId="77777777" w:rsidR="00222BFC" w:rsidRPr="004F74EE" w:rsidRDefault="00222BFC" w:rsidP="006243E0">
+    <w:p w14:paraId="121FD747" w14:textId="77777777" w:rsidR="00222BFC" w:rsidRPr="00904908" w:rsidRDefault="00222BFC" w:rsidP="006243E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3899FAE5" w14:textId="79383C4D" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E40C77">
+    <w:p w14:paraId="3899FAE5" w14:textId="79383C4D" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="00E40C77">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc499038510"/>
       <w:bookmarkStart w:id="5" w:name="_Toc179984312"/>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Risk Assessment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C90FD2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C90FD2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(RA)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="536CDD03" w14:textId="77777777" w:rsidR="005969DE" w:rsidRPr="007B7990" w:rsidRDefault="005969DE" w:rsidP="00E5458E">
+    <w:p w14:paraId="536CDD03" w14:textId="77777777" w:rsidR="005969DE" w:rsidRPr="00904908" w:rsidRDefault="005969DE" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63EB46E2" w14:textId="7DC79A3C" w:rsidR="00E22A0F" w:rsidRPr="004F74EE" w:rsidRDefault="0B33DA95" w:rsidP="00E5458E">
+    <w:p w14:paraId="63EB46E2" w14:textId="5C993864" w:rsidR="00E22A0F" w:rsidRPr="00904908" w:rsidRDefault="0B33DA95" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="3BAE14B2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3BAE14B2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ead</w:t>
       </w:r>
-      <w:r w:rsidR="0080516D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0080516D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidR="3BAE14B2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3BAE14B2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uarters (HQ)</w:t>
       </w:r>
-      <w:r w:rsidR="00E50DB0" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E50DB0" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-New York</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00443DCB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00443DCB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Under</w:t>
+      </w:r>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the oversight of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF303C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E90F59" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008E227F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF303C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008E227F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Security Management Group (SMG),</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HQ </w:t>
       </w:r>
-      <w:r w:rsidR="00590898" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00590898" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Security </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Risk Assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is carried out annually in collaboration with UN system partners. For UNDP HQ, the </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bureau of Management Services (BMS)</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> initiates discussions with partners in the UN Secretariat and other UN agencies during the last quarter of each year to prepare a common Risk Assessment. </w:t>
       </w:r>
-      <w:r w:rsidR="00380CDC" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00380CDC" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Based on this, the</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00453DEB" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00453DEB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BMS/</w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Security Office and </w:t>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Security Office</w:t>
+      </w:r>
+      <w:r w:rsidR="00726BAD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> and BMS Directorate</w:t>
+      </w:r>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="001233E4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">collaborate </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56B38" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(bringing </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4048" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">together </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12964" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56B38" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ecurity</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56B38" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55436" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>other operational risks</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7263" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, e.g., facilities, IT, occupational health and safety, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56B38" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55436" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00380CDC" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finalize the </w:t>
+      </w:r>
+      <w:r w:rsidR="00453DEB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annual </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00380CDC" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isk </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00380CDC" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The outcome of the annual Risk Assessment is </w:t>
+      </w:r>
+      <w:r w:rsidR="00400866" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00020EAE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hared</w:t>
+      </w:r>
+      <w:r w:rsidR="00400866" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002403FB" w:rsidRPr="004F74EE">
-[...87 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00020EAE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009607ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the BMS Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71DD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for approval </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5266">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71DD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00826BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Offic</w:t>
+      </w:r>
+      <w:r w:rsidR="00944281">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00826BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s/units</w:t>
+      </w:r>
+      <w:r w:rsidR="00944281">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71DD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BCP focal points </w:t>
+      </w:r>
+      <w:r w:rsidR="00826BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00380CDC" w:rsidRPr="004F74EE">
-[...73 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF303C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nform</w:t>
+      </w:r>
+      <w:r w:rsidR="00826BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00020EAE" w:rsidRPr="004F74EE">
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCM </w:t>
       </w:r>
-      <w:r w:rsidR="00097E6C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00097E6C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>decisions and planning for the subsequent year</w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002F210A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5234F24F" w14:textId="77777777" w:rsidR="00441CC4" w:rsidRPr="004F74EE" w:rsidRDefault="00441CC4" w:rsidP="008F25E0">
+    <w:p w14:paraId="5234F24F" w14:textId="77777777" w:rsidR="00441CC4" w:rsidRPr="00904908" w:rsidRDefault="00441CC4" w:rsidP="008F25E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3587F3A7" w14:textId="43A10711" w:rsidR="00441CC4" w:rsidRPr="004F74EE" w:rsidRDefault="00EE05A6" w:rsidP="00441CC4">
+    <w:p w14:paraId="3587F3A7" w14:textId="69D3DAE9" w:rsidR="00441CC4" w:rsidRPr="00904908" w:rsidRDefault="00EE05A6" w:rsidP="00441CC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Offices/units outside HQ</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Offices/units</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF303C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>New York</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>outside HQ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE22E6" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NewYork</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00B36314" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B36314" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on the SRM process for the country/area, </w:t>
       </w:r>
-      <w:r w:rsidR="007B7990" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AB201E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all Offices</w:t>
       </w:r>
-      <w:r w:rsidR="00BC513F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC513F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/units</w:t>
       </w:r>
-      <w:r w:rsidR="00441CC4" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00441CC4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC513F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC513F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>undertake a risk ass</w:t>
       </w:r>
-      <w:r w:rsidR="007E6952" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007E6952" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00BC513F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC513F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sment </w:t>
       </w:r>
-      <w:r w:rsidR="00441CC4" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00441CC4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at least </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AB201E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>annually to</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2643" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> identify security, health and safety, and operational risks that may have an impact on the office/unit’s business functions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536664CC" w14:textId="3E46AF75" w:rsidR="00161308" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E40C77">
+    <w:p w14:paraId="536664CC" w14:textId="3E46AF75" w:rsidR="00161308" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="00E40C77">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc499038511"/>
       <w:bookmarkStart w:id="7" w:name="_Toc179984313"/>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Business Impact Analysis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="00C90FD2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C90FD2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A5E4A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007A5E4A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(BIA)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="1A35C6B2" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="004F74EE" w:rsidRDefault="00D855EF" w:rsidP="00EC6C2C">
+    <w:p w14:paraId="1A35C6B2" w14:textId="77777777" w:rsidR="00D855EF" w:rsidRPr="00904908" w:rsidRDefault="00D855EF" w:rsidP="00EC6C2C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C145350" w14:textId="3DA8D534" w:rsidR="002564E0" w:rsidRPr="004F74EE" w:rsidRDefault="00C555E0" w:rsidP="00E5458E">
+    <w:p w14:paraId="1C145350" w14:textId="3EA90A4A" w:rsidR="002564E0" w:rsidRPr="00904908" w:rsidRDefault="00C555E0" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="39B1A5A8" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="39B1A5A8" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BIA</w:t>
       </w:r>
-      <w:r w:rsidR="39B1A5A8" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="39B1A5A8" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is conducted by each </w:t>
       </w:r>
-      <w:r w:rsidR="003E33E2" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="003E33E2" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="39B1A5A8" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="39B1A5A8" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/unit and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF303C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bureau</w:t>
       </w:r>
-      <w:r w:rsidR="39B1A5A8" w:rsidRPr="004F74EE">
-[...5 lines deleted...]
-        <w:t>, and</w:t>
+      <w:r w:rsidR="00AF303C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF303C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="39B1A5A8" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="39B1A5A8" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>coordinated by the</w:t>
       </w:r>
-      <w:r w:rsidR="2801A23B" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="2801A23B" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00915234" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00915234" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCP </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Focal Point</w:t>
       </w:r>
-      <w:r w:rsidR="0057787C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="0057787C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
-      <w:r w:rsidR="00F94F3A" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00F94F3A" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
-      <w:r w:rsidR="0057787C" w:rsidRPr="004F74EE">
-[...7 lines deleted...]
-      <w:r w:rsidR="2239D627" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="0057787C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>office</w:t>
+      </w:r>
+      <w:r w:rsidR="0057787C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/unit or bureau</w:t>
+      </w:r>
+      <w:r w:rsidR="2239D627" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00461F5E" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00461F5E" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCP Focal points </w:t>
       </w:r>
-      <w:r w:rsidR="3F191017" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="3F191017" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may request </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">technical assistance </w:t>
       </w:r>
-      <w:r w:rsidR="00624B54" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00624B54" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="002D2C97" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="002D2C97" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>advice</w:t>
       </w:r>
-      <w:r w:rsidR="00624B54" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00624B54" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>from the</w:t>
       </w:r>
-      <w:r w:rsidR="00DF13D0" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00DF13D0" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Risk and </w:t>
       </w:r>
-      <w:r w:rsidR="00F34B8D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00F34B8D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00624B54" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00624B54" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00F34B8D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00F34B8D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">silience </w:t>
       </w:r>
-      <w:r w:rsidR="00E01E4A" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00E01E4A" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Management </w:t>
       </w:r>
-      <w:r w:rsidR="00F34B8D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00F34B8D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist in </w:t>
       </w:r>
-      <w:r w:rsidR="24C17EB9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="24C17EB9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BMS</w:t>
       </w:r>
-      <w:r w:rsidR="6EAF5607" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="6EAF5607" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/BPC</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. The BIA includes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CCE3D3" w14:textId="1108073B" w:rsidR="000F3896" w:rsidRPr="004F74EE" w:rsidRDefault="002564E0" w:rsidP="00E5458E">
+    <w:p w14:paraId="52CCE3D3" w14:textId="1108073B" w:rsidR="000F3896" w:rsidRPr="00904908" w:rsidRDefault="002564E0" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Identification </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the critical business functions</w:t>
       </w:r>
-      <w:r w:rsidR="00624B54" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00624B54" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194D0599" w14:textId="77777777" w:rsidR="006330B5" w:rsidRPr="004F74EE" w:rsidRDefault="000F3896" w:rsidP="00E5458E">
+    <w:p w14:paraId="194D0599" w14:textId="77777777" w:rsidR="006330B5" w:rsidRPr="00904908" w:rsidRDefault="000F3896" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ssessment of the impacts from</w:t>
       </w:r>
-      <w:r w:rsidR="00E2029F" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00E2029F" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>identified risks that may disrupt critical business functions</w:t>
       </w:r>
-      <w:r w:rsidR="006330B5" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="006330B5" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADC804B" w14:textId="37703046" w:rsidR="00B4200D" w:rsidRPr="004F74EE" w:rsidRDefault="006330B5" w:rsidP="00E5458E">
+    <w:p w14:paraId="3ADC804B" w14:textId="37703046" w:rsidR="00B4200D" w:rsidRPr="00904908" w:rsidRDefault="006330B5" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pecification of </w:t>
       </w:r>
-      <w:r w:rsidR="000F3896" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="000F3896" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">setting </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recovery time</w:t>
       </w:r>
-      <w:r w:rsidR="000F3896" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="000F3896" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the event of disruptions</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7831" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00FD7831" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="005935F0" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005935F0" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3832A28D" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="00B4200D" w:rsidP="00E5458E">
+    <w:p w14:paraId="3832A28D" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="00B4200D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Defining </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recovery strategies for critical business functions, including the allocation of appropriate resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3681C173" w14:textId="77777777" w:rsidR="00A55CEF" w:rsidRPr="004F74EE" w:rsidRDefault="00A55CEF" w:rsidP="00A55CEF">
+    <w:p w14:paraId="3681C173" w14:textId="77777777" w:rsidR="00A55CEF" w:rsidRPr="00904908" w:rsidRDefault="00A55CEF" w:rsidP="00A55CEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0992C4E1" w14:textId="543CA908" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="0992C4E1" w14:textId="543CA908" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc499038512"/>
       <w:bookmarkStart w:id="9" w:name="_Toc179984314"/>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Business Continuity Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidR="00A521A9" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00A521A9" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (BCP)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="5E97B46B" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="5E97B46B" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF14E0D" w14:textId="51551D91" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="7CF14E0D" w14:textId="51551D91" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Each office</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/unit and bureau</w:t>
+      </w:r>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must prepare and maintain </w:t>
       </w:r>
-      <w:r w:rsidR="43DA5355" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="43DA5355" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure that the organization can carry out its functions, so far as is reasonably practicable, when faced with an emergency. </w:t>
       </w:r>
-      <w:r w:rsidR="0065409D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="0065409D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COs</w:t>
       </w:r>
-      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should include sub-offices in the plan </w:t>
       </w:r>
-      <w:r w:rsidR="2CBDC551" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="2CBDC551" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to ensure continuity of business. </w:t>
       </w:r>
-      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be review</w:t>
       </w:r>
-      <w:r w:rsidR="4AC69C21" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="4AC69C21" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0065386F" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="0065386F" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at least </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">annually. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504C391D" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="504C391D" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1737F90F" w14:textId="045C2A02" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="1737F90F" w14:textId="045C2A02" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4486FB57" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="4486FB57" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
-      <w:r w:rsidR="38A453AE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="38A453AE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> level, </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595A8106" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="00A609D8" w:rsidP="00E5458E">
+    <w:p w14:paraId="595A8106" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="00A609D8" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rehearsed method of restoring UNDP’s ability to maintain critical corporate and service level functions to the best possible standards, within a realistic </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>time period</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> after disruption</w:t>
       </w:r>
-      <w:r w:rsidR="00281C33" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00281C33" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0014B573" w14:textId="3873667D" w:rsidR="00DE12DA" w:rsidRPr="004F74EE" w:rsidRDefault="00A609D8" w:rsidP="00E5458E">
+    <w:p w14:paraId="0014B573" w14:textId="3873667D" w:rsidR="00DE12DA" w:rsidRPr="00904908" w:rsidRDefault="00A609D8" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> verifiable capability to maintain, test, </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5528" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00ED5528" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>implement</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, validate and audit </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00DE12DA" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00DE12DA" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="007679EF" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="007679EF" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3581B054" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="00DE12DA" w:rsidP="00E5458E">
+    <w:p w14:paraId="3581B054" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="00DE12DA" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A pre-defined communication </w:t>
       </w:r>
-      <w:r w:rsidR="00DE354B" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00DE354B" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protocol</w:t>
       </w:r>
-      <w:r w:rsidR="004440FE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="004440FE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure all relevant units are aware of the </w:t>
       </w:r>
-      <w:r w:rsidR="004440FE" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004440FE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="004440FE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="004440FE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when </w:t>
       </w:r>
-      <w:r w:rsidR="00DE354B" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00DE354B" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>activated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B565F28" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="4B565F28" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B8D6470" w14:textId="076E7794" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="4B8D6470" w14:textId="076E7794" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">At the organizational level, </w:t>
       </w:r>
-      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidR="71C49622" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="71C49622" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provides: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A52ED8A" w14:textId="5056CCDA" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="0A52ED8A" w14:textId="5056CCDA" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Completed, implemented and tested </w:t>
       </w:r>
-      <w:r w:rsidR="00F96B46" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00F96B46" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s (including procedures for maintenance and monitoring), which reflect the determined extent of necessary preparations corresponding with the reality of each </w:t>
       </w:r>
-      <w:r w:rsidR="00C3047E" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00C3047E" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> regarding critical incident exposure</w:t>
       </w:r>
-      <w:r w:rsidR="00281C33" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00281C33" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6F7A3C" w14:textId="5B380608" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="2A6F7A3C" w14:textId="5B380608" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stronger interlinked, as well as better informed and integrated, crisis response, risk management and business continuity structure and mechanisms in all </w:t>
       </w:r>
-      <w:r w:rsidR="00A44100" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00A44100" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>offices</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/units and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="00D5789F" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00D5789F" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00F96B46" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00F96B46" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B124FE" w14:textId="77777777" w:rsidR="009C3B90" w:rsidRPr="004F74EE" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
+    <w:p w14:paraId="11B124FE" w14:textId="77777777" w:rsidR="009C3B90" w:rsidRPr="00904908" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The ability to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E4EBE7" w14:textId="15FB4F43" w:rsidR="009C3B90" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="53E4EBE7" w14:textId="15FB4F43" w:rsidR="009C3B90" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">respond to an event so that </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00194D17" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">safety and security is maintained, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103AEFA3" w14:textId="12682DD6" w:rsidR="009C3B90" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="103AEFA3" w14:textId="12682DD6" w:rsidR="009C3B90" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">continue critical business functions with least possible limitations and/or interruptions, and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4007F736" w14:textId="132D32E5" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="4007F736" w14:textId="132D32E5" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regain full operational capacity as soon as possible after a disaster/crisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA3B8E6" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="0CA3B8E6" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FF900B4" w14:textId="20E85FF9" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="7FF900B4" w14:textId="20E85FF9" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="274" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>BCP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">covers all UNDP-administered personnel, business functions at all levels, including those that have been subcontracted to external contractors and suppliers, where the overall legal responsibility remains with UNDP. The </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not cover third part</w:t>
       </w:r>
-      <w:r w:rsidR="7767390C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7767390C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> resilience; however, subcontractors should be asked to provide evidence that they have considered potential resilience issues. </w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="69E68615" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Project offices are also encouraged to apply the principles of </w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="69E68615" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB68EE1" w14:textId="77777777" w:rsidR="003142B6" w:rsidRPr="004F74EE" w:rsidRDefault="003142B6" w:rsidP="00E5458E">
+    <w:p w14:paraId="0DB68EE1" w14:textId="77777777" w:rsidR="003142B6" w:rsidRPr="00904908" w:rsidRDefault="003142B6" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="274" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-496"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E9CFF97" w14:textId="6B772B18" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="0E9CFF97" w14:textId="6B772B18" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must include</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> all-</w:t>
       </w:r>
-      <w:r w:rsidR="7CDACA1D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7CDACA1D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hazards</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, including the following main scenarios that can affect the continuity of operations: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3806039F" w14:textId="55BD2CD5" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="3806039F" w14:textId="55BD2CD5" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-490"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Events resulting in incapacitation or loss of</w:t>
       </w:r>
-      <w:r w:rsidR="00315765" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00315765" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> life</w:t>
       </w:r>
-      <w:r w:rsidR="00A10C12" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00A10C12" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of pers</w:t>
       </w:r>
-      <w:r w:rsidR="00171499" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00171499" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onnel</w:t>
       </w:r>
-      <w:r w:rsidR="0033750C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="0033750C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C5B457" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="59C5B457" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-490"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Events interrupting mission-critical systems</w:t>
       </w:r>
-      <w:r w:rsidR="0033750C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="0033750C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A455AF" w14:textId="39C4BDF5" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="10A455AF" w14:textId="39C4BDF5" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-490"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Events resulting in loss of access to or loss of office building</w:t>
       </w:r>
-      <w:r w:rsidR="0033750C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="0033750C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="001F0D28" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="001F0D28" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21686800" w14:textId="77777777" w:rsidR="00B23F87" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="21686800" w14:textId="77777777" w:rsidR="00B23F87" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-490"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Events resulting in loss of vendors’ services</w:t>
       </w:r>
-      <w:r w:rsidR="0033750C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="0033750C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4463D6C0" w14:textId="77777777" w:rsidR="006F0C8B" w:rsidRPr="004F74EE" w:rsidRDefault="006F0C8B" w:rsidP="00E5458E">
+    <w:p w14:paraId="4463D6C0" w14:textId="77777777" w:rsidR="006F0C8B" w:rsidRPr="00904908" w:rsidRDefault="006F0C8B" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="271" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-496"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="274B79C5" w14:textId="5C53F7DF" w:rsidR="00861135" w:rsidRPr="004F74EE" w:rsidRDefault="00731B89" w:rsidP="00E5458E">
+    <w:p w14:paraId="274B79C5" w14:textId="5C53F7DF" w:rsidR="00861135" w:rsidRPr="00904908" w:rsidRDefault="00731B89" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Focal Points coordinate the </w:t>
       </w:r>
-      <w:r w:rsidR="5F0495EE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="5F0495EE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>preparation of BCPs</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for their offices</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit</w:t>
       </w:r>
-      <w:r w:rsidR="00075E15" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00075E15" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="747E6FE9" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="747E6FE9" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:r w:rsidR="2201CF14" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="2201CF14" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1B74F8F5" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="1B74F8F5" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>includes the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158B3FBA" w14:textId="02913B2D" w:rsidR="00DF768F" w:rsidRPr="004F74EE" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
+    <w:p w14:paraId="158B3FBA" w14:textId="02913B2D" w:rsidR="00DF768F" w:rsidRPr="00904908" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00BB74C7" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00BB74C7" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ist of </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all critical business functions</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the names of </w:t>
       </w:r>
-      <w:r w:rsidR="00BB74C7" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00BB74C7" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>supporting/performing those functions</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, including those that are outsourced, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with a pre-determined time</w:t>
       </w:r>
-      <w:r w:rsidR="00366088" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00366088" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procedure for business recovery</w:t>
       </w:r>
-      <w:r w:rsidR="00A13848" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00A13848" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A188F26" w14:textId="1897E3E6" w:rsidR="00DF768F" w:rsidRPr="004F74EE" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
+    <w:p w14:paraId="1A188F26" w14:textId="1897E3E6" w:rsidR="00DF768F" w:rsidRPr="00904908" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">list of </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>equipment and material require</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d to carry out these functions</w:t>
       </w:r>
-      <w:r w:rsidR="00A13848" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00A13848" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3870B5" w14:textId="160EAB07" w:rsidR="00DF768F" w:rsidRPr="004F74EE" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
+    <w:p w14:paraId="3B3870B5" w14:textId="160EAB07" w:rsidR="00DF768F" w:rsidRPr="00904908" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The plan</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to communicate with internal and external partners</w:t>
       </w:r>
-      <w:r w:rsidR="00A13848" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00A13848" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F48A9AA" w14:textId="4BC3E610" w:rsidR="00DF768F" w:rsidRPr="004F74EE" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
+    <w:p w14:paraId="7F48A9AA" w14:textId="4BC3E610" w:rsidR="00DF768F" w:rsidRPr="00904908" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The plan</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to set up </w:t>
       </w:r>
-      <w:r w:rsidR="001A669C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="001A669C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alternate site when considered necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A1DDC3" w14:textId="77777777" w:rsidR="00DF768F" w:rsidRPr="004F74EE" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
+    <w:p w14:paraId="21A1DDC3" w14:textId="77777777" w:rsidR="00DF768F" w:rsidRPr="00904908" w:rsidRDefault="00DF768F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59C5572F" w14:textId="355DC855" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="59C5572F" w14:textId="355DC855" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It establishes clear management </w:t>
       </w:r>
-      <w:r w:rsidR="7767390C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7767390C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">procedures, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>succession</w:t>
       </w:r>
-      <w:r w:rsidR="7767390C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7767390C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00207D18" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00207D18" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>delegation of authority</w:t>
       </w:r>
-      <w:r w:rsidR="211E64AE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="211E64AE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="1B74F8F5" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="1B74F8F5" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A1F70" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="007A1F70" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">outlines arrangements for training, testing and maintenance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392F29D6" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="004F74EE" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
+    <w:p w14:paraId="392F29D6" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="00904908" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24867AD6" w14:textId="312AEF59" w:rsidR="00461E49" w:rsidRPr="004F74EE" w:rsidRDefault="00FC2E54" w:rsidP="001203AB">
+    <w:p w14:paraId="24867AD6" w14:textId="312AEF59" w:rsidR="00461E49" w:rsidRPr="00904908" w:rsidRDefault="00FC2E54" w:rsidP="001203AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00772DFE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00772DFE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCP must be approved and signed by </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the relevant </w:t>
       </w:r>
-      <w:r w:rsidR="6ADEC9C9" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="6ADEC9C9" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head o</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
-      <w:r w:rsidR="006E281E" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="006E281E" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="006E281E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006E281E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="006E281E" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006E281E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ureau</w:t>
       </w:r>
-      <w:r w:rsidR="7C0F439D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C0F439D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A9498E" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00A9498E" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The approved BCP is uploaded to the BCM site along with the related annexes. Offices</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit</w:t>
       </w:r>
-      <w:r w:rsidR="00075E15" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00075E15" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="00A9498E" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00A9498E" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may share the draft BCP with the BMS/BPC Risk and Resilience Management Specialist for technical review and advice, if required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56233065" w14:textId="77777777" w:rsidR="00461E49" w:rsidRPr="004F74EE" w:rsidRDefault="00461E49" w:rsidP="00703511">
+    <w:p w14:paraId="56233065" w14:textId="77777777" w:rsidR="00461E49" w:rsidRPr="00904908" w:rsidRDefault="00461E49" w:rsidP="00703511">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="431E4521" w14:textId="36FB2F30" w:rsidR="004F74EE" w:rsidRPr="007B7990" w:rsidRDefault="7C0F439D" w:rsidP="004F74EE">
+    <w:p w14:paraId="6164C6B0" w14:textId="6B26F2B4" w:rsidR="00311855" w:rsidRPr="00904908" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In addition</w:t>
       </w:r>
-      <w:r w:rsidR="7767390C" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7767390C" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="6E52F957" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="6E52F957" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="6E52F957" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="6E52F957" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be considered compliant with this policy and guideline</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00461E49" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00461E49" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Heads of Offices/Units and Bureaus </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">set clear testing and review schedules for </w:t>
       </w:r>
-      <w:r w:rsidR="00DF7C97" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00DF7C97" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (at least once a year o</w:t>
       </w:r>
-      <w:r w:rsidR="6E52F957" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="6E52F957" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> following an important change in BCP components). Testing and review</w:t>
       </w:r>
-      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cover the following items: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D6B94B" w14:textId="1DA0AF87" w:rsidR="00DA6FE7" w:rsidRPr="004F74EE" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
+    <w:p w14:paraId="67D6B94B" w14:textId="1DA0AF87" w:rsidR="00DA6FE7" w:rsidRPr="00904908" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and scope </w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="002F210A" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
-      <w:r w:rsidR="002F210A" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="002F210A" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">testing, simulation events for testing; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338F5BD2" w14:textId="51F23885" w:rsidR="00DA6FE7" w:rsidRPr="004F74EE" w:rsidRDefault="002F210A" w:rsidP="00E5458E">
+    <w:p w14:paraId="338F5BD2" w14:textId="51F23885" w:rsidR="00DA6FE7" w:rsidRPr="00904908" w:rsidRDefault="002F210A" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Time</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the entire testing; </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00194D17" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">evacuation </w:t>
       </w:r>
-      <w:r w:rsidR="00702F63" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00702F63" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and relocation </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procedures</w:t>
       </w:r>
-      <w:r w:rsidR="00DA6FE7" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00DA6FE7" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC25E82" w14:textId="546F1477" w:rsidR="00DA6FE7" w:rsidRPr="004F74EE" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
+    <w:p w14:paraId="1DC25E82" w14:textId="546F1477" w:rsidR="00DA6FE7" w:rsidRPr="00904908" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mergency communication plans, critical data backup and retrieval; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B06530" w14:textId="44710461" w:rsidR="00DA6FE7" w:rsidRPr="004F74EE" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
+    <w:p w14:paraId="44B06530" w14:textId="44710461" w:rsidR="00DA6FE7" w:rsidRPr="00904908" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eadiness of building/facilities and resources needed for testing; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E26B29C" w14:textId="2BEF3CC0" w:rsidR="00DA6FE7" w:rsidRPr="004F74EE" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
+    <w:p w14:paraId="3E26B29C" w14:textId="2BEF3CC0" w:rsidR="00DA6FE7" w:rsidRPr="00904908" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eadiness of </w:t>
       </w:r>
-      <w:r w:rsidR="009C3B90" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="009C3B90" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>altern</w:t>
       </w:r>
-      <w:r w:rsidR="009C3B90" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="009C3B90" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ative</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> site </w:t>
       </w:r>
-      <w:r w:rsidR="009C3B90" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="009C3B90" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operations within specific timeframe</w:t>
       </w:r>
-      <w:r w:rsidR="00F50FAE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00F50FAE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g.</w:t>
       </w:r>
-      <w:r w:rsidR="004417C0" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="004417C0" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F50FAE" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00F50FAE" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> working from home, another UN agency</w:t>
       </w:r>
-      <w:r w:rsidR="004417C0" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="004417C0" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732423F8" w14:textId="13FA69CB" w:rsidR="004417C0" w:rsidRPr="004F74EE" w:rsidRDefault="004417C0" w:rsidP="00076BB9">
+    <w:p w14:paraId="732423F8" w14:textId="13FA69CB" w:rsidR="004417C0" w:rsidRPr="00904908" w:rsidRDefault="004417C0" w:rsidP="00076BB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Readiness of alternate internet solutions and connectivity; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BC6FBA" w14:textId="5B2E466B" w:rsidR="00955EBD" w:rsidRPr="007B7990" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
+    <w:p w14:paraId="05BC6FBA" w14:textId="5B2E466B" w:rsidR="00955EBD" w:rsidRPr="00904908" w:rsidRDefault="00DA6FE7" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="26"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F74EE">
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="005309E4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005309E4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ecovery of critical business functions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A7FCF1" w14:textId="77777777" w:rsidR="002542EA" w:rsidRPr="004F74EE" w:rsidRDefault="002542EA" w:rsidP="00E5458E">
+    <w:p w14:paraId="53A7FCF1" w14:textId="77777777" w:rsidR="002542EA" w:rsidRPr="00904908" w:rsidRDefault="002542EA" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E5272BF" w14:textId="08B954A3" w:rsidR="00702F63" w:rsidRPr="004F74EE" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
+    <w:p w14:paraId="6E5272BF" w14:textId="08B954A3" w:rsidR="00702F63" w:rsidRPr="00904908" w:rsidRDefault="7C0F439D" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Testing results </w:t>
       </w:r>
-      <w:r w:rsidR="005E5D5B" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005E5D5B" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and BCP exercise reports </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will be used to improve the BCP where necessary</w:t>
       </w:r>
-      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure that the BCP remains relevant and effective. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA47032" w14:textId="77777777" w:rsidR="00702F63" w:rsidRPr="004F74EE" w:rsidRDefault="00702F63" w:rsidP="006329DF">
+    <w:p w14:paraId="4CA47032" w14:textId="77777777" w:rsidR="00702F63" w:rsidRPr="00904908" w:rsidRDefault="00702F63" w:rsidP="006329DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56F84815" w14:textId="1DE51F09" w:rsidR="00F50FAE" w:rsidRPr="004F74EE" w:rsidRDefault="00C81F40" w:rsidP="00FA7D3E">
+    <w:p w14:paraId="56F84815" w14:textId="29F73737" w:rsidR="00F50FAE" w:rsidRPr="00904908" w:rsidRDefault="00C81F40" w:rsidP="00FA7D3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F74EE">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In addition, t</w:t>
       </w:r>
-      <w:r w:rsidR="008B52E8" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="008B52E8" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="008B52E8" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="008B52E8" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ORMS </w:t>
       </w:r>
-      <w:r w:rsidR="00575CCF" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00575CCF" w:rsidRPr="00904908">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Maintenance, Exercise and Review</w:t>
       </w:r>
-      <w:r w:rsidR="009F49A4" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="009F49A4" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ME&amp;R) </w:t>
       </w:r>
-      <w:r w:rsidR="00D6029B" w:rsidRPr="004F74EE">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D6029B" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
-      <w:r w:rsidR="00E75DE0" w:rsidRPr="004F74EE">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E75DE0" w:rsidRPr="00904908">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00D6029B" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00D6029B" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00920A8D" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00920A8D" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mandates that </w:t>
       </w:r>
-      <w:r w:rsidR="00D6029B" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00D6029B" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidR="00093839" w:rsidRPr="004F74EE">
-[...7 lines deleted...]
-      <w:r w:rsidR="00303F3B" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00093839" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personnel should be aware of emergency management </w:t>
+      </w:r>
+      <w:r w:rsidR="000C06FE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>procedures and</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7D3E" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA7D3E" w:rsidRPr="004F74EE">
-[...7 lines deleted...]
-      <w:r w:rsidR="005E5D5B" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005E5D5B" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>participate</w:t>
       </w:r>
-      <w:r w:rsidR="00093839" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00093839" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E5D5B" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="005E5D5B" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00093839" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00093839" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">awareness </w:t>
       </w:r>
-      <w:r w:rsidR="00702F63" w:rsidRPr="004F74EE">
-[...7 lines deleted...]
-      <w:r w:rsidR="00093839" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="000C06FE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r w:rsidR="00093839" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B45694" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00B45694" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidR="00C54EDD" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00C54EDD" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d exercises</w:t>
       </w:r>
-      <w:r w:rsidR="00266DC3" w:rsidRPr="004F74EE">
+      <w:r w:rsidR="00266DC3" w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71080F0F" w14:textId="506CC8AF" w:rsidR="00955EBD" w:rsidRPr="004F74EE" w:rsidRDefault="00664DBC" w:rsidP="00E40C77">
+    <w:p w14:paraId="71080F0F" w14:textId="506CC8AF" w:rsidR="00955EBD" w:rsidRPr="00904908" w:rsidRDefault="00664DBC" w:rsidP="00E40C77">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc179984315"/>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">BCM </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Toc499038513"/>
-      <w:r w:rsidR="00167834" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00167834" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Roles and </w:t>
       </w:r>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidR="00AF1A2C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0588E8" w14:textId="77777777" w:rsidR="0060352D" w:rsidRPr="007B7990" w:rsidRDefault="0060352D" w:rsidP="00E5458E">
+    <w:p w14:paraId="5C0588E8" w14:textId="77777777" w:rsidR="0060352D" w:rsidRPr="00904908" w:rsidRDefault="0060352D" w:rsidP="00E5458E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="44DEDF22" w14:textId="297295DF" w:rsidR="005114DE" w:rsidRPr="004F74EE" w:rsidRDefault="002F2B7E" w:rsidP="005114DE">
+    <w:p w14:paraId="44DEDF22" w14:textId="3D52BE72" w:rsidR="005114DE" w:rsidRPr="00904908" w:rsidRDefault="002F2B7E" w:rsidP="005114DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Bureau for Management Services (BMS)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Bureau </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Services (BMS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00625FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1A2C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16034755" w14:textId="65CB573E" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
+    <w:p w14:paraId="16034755" w14:textId="65CB573E" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="00AF1A2C" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D44506" w14:textId="2BEC4819" w:rsidR="00AF1A2C" w:rsidRPr="004F74EE" w:rsidRDefault="2E605D7F" w:rsidP="00E5458E">
+    <w:p w14:paraId="16D44506" w14:textId="2BEC4819" w:rsidR="00AF1A2C" w:rsidRPr="00904908" w:rsidRDefault="2E605D7F" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the context of </w:t>
       </w:r>
-      <w:r w:rsidR="006B2AE9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006B2AE9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">overall </w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ERM </w:t>
       </w:r>
-      <w:r w:rsidR="005E5D5B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005E5D5B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BMS </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is responsible for the formulation and review of the </w:t>
       </w:r>
-      <w:r w:rsidR="1D167958" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="1D167958" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">corporate </w:t>
       </w:r>
-      <w:r w:rsidR="55A6825F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="55A6825F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCM Policy and its operationalization. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6868B30C" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="004F74EE" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
+    <w:p w14:paraId="6868B30C" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="00904908" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13A9B239" w14:textId="1C5CDB96" w:rsidR="00CD6C3B" w:rsidRPr="004F74EE" w:rsidRDefault="00DC3A0B" w:rsidP="00F447A0">
+    <w:p w14:paraId="13A9B239" w14:textId="10E0F71C" w:rsidR="00CD6C3B" w:rsidRPr="00904908" w:rsidRDefault="00DC3A0B" w:rsidP="00F447A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="236" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/BPC</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00944281">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Directorate</w:t>
+      </w:r>
+      <w:r w:rsidR="1485482E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provides technical support </w:t>
       </w:r>
-      <w:r w:rsidR="00132EC5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00132EC5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and advice </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00457CA9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00457CA9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCP </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Focal Points for the preparation of BIAs and </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF303C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BCPs and</w:t>
+      </w:r>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keeps records of </w:t>
+      </w:r>
+      <w:r w:rsidR="007069D8" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D762EB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BCPs </w:t>
+      </w:r>
+      <w:r w:rsidR="007069D8" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94FBD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="2BBEEA8D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>offices</w:t>
+      </w:r>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00944B44" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and bureaus</w:t>
+      </w:r>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00457CA9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the BCM </w:t>
+      </w:r>
+      <w:r w:rsidR="00457CA9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>site</w:t>
+      </w:r>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. BMS </w:t>
+      </w:r>
+      <w:r w:rsidR="61100C48" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>monitors offices</w:t>
+      </w:r>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00944B44" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF303C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bureaus ‘compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="61100C48" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regularly updates </w:t>
+      </w:r>
+      <w:r w:rsidR="55A6825F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00D762EB" w:rsidRPr="004F74EE">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00944281">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2019E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
+      </w:r>
+      <w:r w:rsidR="00944281">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF48BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Risk Committee </w:t>
+      </w:r>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on the status of BCM activities and office</w:t>
+      </w:r>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/unit and bureau</w:t>
+      </w:r>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="55A6825F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="61100C48" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMS works closely with </w:t>
+      </w:r>
+      <w:r w:rsidR="00024055" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5638" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egional</w:t>
+      </w:r>
+      <w:r w:rsidR="00024055" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and central</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5638" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00024055" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5638" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ureaus</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0355E" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005733C3" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="61100C48" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2E20" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their respective </w:t>
+      </w:r>
+      <w:r w:rsidR="005733C3" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>offices</w:t>
       </w:r>
-      <w:r w:rsidR="00620D63" w:rsidRPr="004F74EE">
-[...161 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00620D63" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/units</w:t>
+      </w:r>
+      <w:r w:rsidR="005733C3" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adhere to the BCM </w:t>
+      </w:r>
+      <w:r w:rsidR="723CE59D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>policy</w:t>
+      </w:r>
+      <w:r w:rsidR="61100C48" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="61100C48" w:rsidRPr="004F74EE">
-[...126 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7CBECBC2" w14:textId="77777777" w:rsidR="003142B6" w:rsidRPr="004F74EE" w:rsidRDefault="003142B6" w:rsidP="00E5458E">
+    <w:p w14:paraId="7CBECBC2" w14:textId="77777777" w:rsidR="003142B6" w:rsidRPr="00904908" w:rsidRDefault="003142B6" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC4E86D" w14:textId="4A6A1D24" w:rsidR="00C02BFD" w:rsidRPr="004F74EE" w:rsidRDefault="3EE5FCAE" w:rsidP="00E5458E">
+    <w:p w14:paraId="3CC4E86D" w14:textId="4A6A1D24" w:rsidR="00C02BFD" w:rsidRPr="00904908" w:rsidRDefault="3EE5FCAE" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="285" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BMS/</w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Office of Information</w:t>
       </w:r>
-      <w:r w:rsidR="4220365A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4220365A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4220365A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4220365A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Technology</w:t>
       </w:r>
-      <w:r w:rsidR="57A5ED56" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="57A5ED56" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="57A5ED56" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="57A5ED56" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IT</w:t>
       </w:r>
-      <w:r w:rsidR="4220365A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4220365A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="4C61AE10" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides </w:t>
       </w:r>
-      <w:r w:rsidR="3A024369" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3A024369" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the necessary </w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
-      <w:r w:rsidR="3A024369" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3A024369" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if needed)</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00772DFE" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00772DFE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="006042C4" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006042C4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office/unit</w:t>
       </w:r>
-      <w:r w:rsidR="008B4241" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008B4241" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="25A479F2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Information Technology (IT) </w:t>
       </w:r>
-      <w:r w:rsidR="0B9F523D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0B9F523D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="25A479F2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="25A479F2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the preparation of ITDR</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7448" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CB7448" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00CF564B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF564B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="2E605D7F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2E605D7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F66E798" w14:textId="63ECC0B9" w:rsidR="002F2B7E" w:rsidRPr="004F74EE" w:rsidRDefault="002F2B7E" w:rsidP="00E5458E">
+    <w:p w14:paraId="1F66E798" w14:textId="6947B844" w:rsidR="002F2B7E" w:rsidRPr="00904908" w:rsidRDefault="008477F6" w:rsidP="003961F1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
-        <w:t>Security Management Group</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Risk Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="181717"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (SMG)</w:t>
+        <w:t xml:space="preserve"> (RC)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single" w:color="181717"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B01BC96" w14:textId="77777777" w:rsidR="005114DE" w:rsidRPr="004F74EE" w:rsidRDefault="005114DE" w:rsidP="00C95743">
+    <w:p w14:paraId="6B01BC96" w14:textId="77777777" w:rsidR="005114DE" w:rsidRPr="00904908" w:rsidRDefault="005114DE" w:rsidP="00C95743">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49CF732E" w14:textId="7F434DE1" w:rsidR="009E5981" w:rsidRPr="004F74EE" w:rsidRDefault="4C61AE10" w:rsidP="00E5458E">
+    <w:p w14:paraId="49CF732E" w14:textId="5DF3B151" w:rsidR="009E5981" w:rsidRPr="00904908" w:rsidRDefault="00C87C11" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="276" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under the leadership of the Associate </w:t>
+      </w:r>
+      <w:r w:rsidR="0061198F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrator,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF303C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061198F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">versight of </w:t>
+      </w:r>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities is delegated to </w:t>
+      </w:r>
+      <w:r w:rsidR="008477F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Risk Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Business Continuity </w:t>
       </w:r>
-      <w:r w:rsidR="55A6825F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="55A6825F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
-      <w:r w:rsidR="00D665A1" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D665A1" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Plans are standing items on the SMG agenda.</w:t>
+      <w:r w:rsidR="4C61AE10" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plans are on the</w:t>
+      </w:r>
+      <w:r w:rsidR="008477F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF303C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF303C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agenda</w:t>
+      </w:r>
+      <w:r w:rsidR="008477F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when needed</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF303C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E4D79F" w14:textId="540FA7B9" w:rsidR="0060352D" w:rsidRDefault="003E5638" w:rsidP="00E5458E">
+    <w:p w14:paraId="31E4D79F" w14:textId="540FA7B9" w:rsidR="0060352D" w:rsidRPr="00904908" w:rsidRDefault="003E5638" w:rsidP="00E5458E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Regional/Central Bureaus:</w:t>
       </w:r>
-      <w:r w:rsidR="0060352D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0060352D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26687784" w14:textId="77777777" w:rsidR="004F74EE" w:rsidRPr="004F74EE" w:rsidRDefault="004F74EE" w:rsidP="00E5458E">
-[...12 lines deleted...]
-    <w:p w14:paraId="35C0A1EC" w14:textId="59284A04" w:rsidR="00096C68" w:rsidRPr="004F74EE" w:rsidRDefault="0060352D" w:rsidP="007B7990">
+    <w:p w14:paraId="0F16772A" w14:textId="4B264787" w:rsidR="00625FF8" w:rsidRPr="00904908" w:rsidRDefault="0060352D" w:rsidP="00B038E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="276"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional/Central Bureaus </w:t>
       </w:r>
-      <w:r w:rsidR="003E5638" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E5638" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oversees </w:t>
       </w:r>
-      <w:r w:rsidR="003E5638" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E5638" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">their respective </w:t>
       </w:r>
-      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>offices</w:t>
       </w:r>
-      <w:r w:rsidR="005A0B8F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005A0B8F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/units</w:t>
       </w:r>
-      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure that </w:t>
       </w:r>
-      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCPs</w:t>
       </w:r>
-      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
-      <w:r w:rsidR="009B08DB" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009B08DB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reviewed, </w:t>
       </w:r>
-      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>updated and tested</w:t>
       </w:r>
-      <w:r w:rsidR="00137374" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00137374" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least</w:t>
       </w:r>
-      <w:r w:rsidR="00D446AD" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D446AD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> annually. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F88CFDE" w14:textId="77777777" w:rsidR="004F74EE" w:rsidRDefault="004F74EE" w:rsidP="00ED5528">
-      <w:pPr>
+    <w:p w14:paraId="35C0A1EC" w14:textId="77777777" w:rsidR="00096C68" w:rsidRPr="00904908" w:rsidRDefault="00096C68" w:rsidP="001057C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="276"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A968ADC" w14:textId="1692EDAC" w:rsidR="009E5981" w:rsidRPr="00904908" w:rsidRDefault="005A28E1" w:rsidP="00ED5528">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Heads of Offices</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66A6A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Units and </w:t>
+      </w:r>
+      <w:r w:rsidR="00046C76" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Bureau</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66A6A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00625FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E266F54" w14:textId="77777777" w:rsidR="007B7990" w:rsidRDefault="007B7990" w:rsidP="00ED5528">
-[...78 lines deleted...]
-    <w:p w14:paraId="6A532D41" w14:textId="77777777" w:rsidR="002B17CA" w:rsidRPr="004F74EE" w:rsidRDefault="002B17CA" w:rsidP="002B17CA">
+    <w:p w14:paraId="6A532D41" w14:textId="77777777" w:rsidR="002B17CA" w:rsidRPr="00904908" w:rsidRDefault="002B17CA" w:rsidP="002B17CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1610927C" w14:textId="0B5D1BA7" w:rsidR="00835FD6" w:rsidRPr="004F74EE" w:rsidRDefault="002B17CA" w:rsidP="00CA4A6E">
+    <w:p w14:paraId="1610927C" w14:textId="0B5D1BA7" w:rsidR="00835FD6" w:rsidRPr="00904908" w:rsidRDefault="002B17CA" w:rsidP="00CA4A6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">BCM activities should be included in </w:t>
       </w:r>
-      <w:r w:rsidR="004F2443" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004F2443" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidR="00884210" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00884210" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="004F2443" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004F2443" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffice/</w:t>
       </w:r>
-      <w:r w:rsidR="00835FD6" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00835FD6" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unit</w:t>
       </w:r>
-      <w:r w:rsidR="00884210" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00884210" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and b</w:t>
       </w:r>
-      <w:r w:rsidR="004F2443" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004F2443" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ureau</w:t>
       </w:r>
-      <w:r w:rsidR="00835FD6" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00835FD6" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ork plans</w:t>
       </w:r>
-      <w:r w:rsidR="002E3459" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002E3459" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A387B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008A387B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is </w:t>
       </w:r>
-      <w:r w:rsidR="00303F3B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00303F3B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recommended</w:t>
       </w:r>
-      <w:r w:rsidR="008A387B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008A387B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that a</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5311" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC5311" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eference </w:t>
       </w:r>
-      <w:r w:rsidR="009C3B90" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009C3B90" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5311" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC5311" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCM </w:t>
       </w:r>
-      <w:r w:rsidR="00801261" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00801261" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>responsibilities</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5311" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC5311" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A387B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008A387B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00726EB3" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00726EB3" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5311" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC5311" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>included</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in job descriptions </w:t>
       </w:r>
-      <w:r w:rsidR="00110351" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00110351" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of key </w:t>
       </w:r>
-      <w:r w:rsidR="00726EB3" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00726EB3" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00110351" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00110351" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to ensure that </w:t>
       </w:r>
-      <w:r w:rsidR="00637A7F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00637A7F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are aware of their </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5311" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC5311" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personal role and responsibilities</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should a disruption occur. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D05573" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="004F74EE" w:rsidRDefault="00CA4A6E" w:rsidP="00CA4A6E">
+    <w:p w14:paraId="14D05573" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="00904908" w:rsidRDefault="00CA4A6E" w:rsidP="00CA4A6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="176ACB50" w14:textId="0110806E" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="00AA51F2" w:rsidP="00CA4A6E">
+    <w:p w14:paraId="176ACB50" w14:textId="0110806E" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="00AA51F2" w:rsidP="00CA4A6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00365D93" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00365D93" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Focal </w:t>
       </w:r>
-      <w:r w:rsidR="009E6ECD" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E6ECD" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oints </w:t>
       </w:r>
-      <w:r w:rsidR="00801261" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00801261" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must be</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> assigned to coo</w:t>
       </w:r>
-      <w:r w:rsidR="00835FD6" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00835FD6" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rdinate BIA</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as the preparation and maintenance of </w:t>
       </w:r>
-      <w:r w:rsidR="00365D93" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00365D93" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCPs</w:t>
       </w:r>
-      <w:r w:rsidR="000819E9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000819E9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
-      <w:r w:rsidR="00B46B80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B46B80" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00303F3B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00303F3B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Focal Points work closely with </w:t>
       </w:r>
-      <w:r w:rsidR="00B46B80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B46B80" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> covering the various functions</w:t>
       </w:r>
-      <w:r w:rsidR="00801261" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00801261" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> including Senior Management</w:t>
       </w:r>
-      <w:r w:rsidR="00835FD6" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00835FD6" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as IT </w:t>
       </w:r>
-      <w:r w:rsidR="00F40A83" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F40A83" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="00835FD6" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00835FD6" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>who are usually</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> assigned to maintain ITDR</w:t>
       </w:r>
-      <w:r w:rsidR="004E0E34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004E0E34" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1D4C10" w14:textId="77777777" w:rsidR="008D14DC" w:rsidRPr="004F74EE" w:rsidRDefault="008D14DC" w:rsidP="00220056">
+    <w:p w14:paraId="1F1D4C10" w14:textId="77777777" w:rsidR="008D14DC" w:rsidRPr="00904908" w:rsidRDefault="008D14DC" w:rsidP="00220056">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74023A75" w14:textId="2CAE7BA1" w:rsidR="005B453C" w:rsidRPr="004F74EE" w:rsidRDefault="008D14DC" w:rsidP="00303F3B">
+    <w:p w14:paraId="74023A75" w14:textId="2CAE7BA1" w:rsidR="005B453C" w:rsidRPr="00904908" w:rsidRDefault="008D14DC" w:rsidP="00303F3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F74EE">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The BCP Focal Point submits the draft BCP to the Head of Office</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">The BCP Focal Point submits </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the draft</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BCP to the Head of Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Unit or Bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
+      <w:r w:rsidRPr="00904908">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for final review and approval. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7942DDC6" w14:textId="77777777" w:rsidR="004F74EE" w:rsidRDefault="004F74EE" w:rsidP="00E5458E">
+    <w:p w14:paraId="18FF8703" w14:textId="1DB49AFB" w:rsidR="002B17CA" w:rsidRPr="00904908" w:rsidRDefault="002B17CA" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Line </w:t>
+      </w:r>
+      <w:r w:rsidR="00625FF8" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Managers</w:t>
+      </w:r>
+      <w:r w:rsidR="00625FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18FF8703" w14:textId="1ACB031B" w:rsidR="002B17CA" w:rsidRPr="004F74EE" w:rsidRDefault="002B17CA" w:rsidP="00E5458E">
+    <w:p w14:paraId="01C835CD" w14:textId="77777777" w:rsidR="00E40C77" w:rsidRPr="00904908" w:rsidRDefault="00E40C77" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="01C835CD" w14:textId="77777777" w:rsidR="00E40C77" w:rsidRPr="004F74EE" w:rsidRDefault="00E40C77" w:rsidP="00E5458E">
-[...11 lines deleted...]
-    <w:p w14:paraId="6B108A62" w14:textId="0A3FDD7A" w:rsidR="00D855EF" w:rsidRPr="004F74EE" w:rsidRDefault="002B17CA" w:rsidP="00CA4A6E">
+    <w:p w14:paraId="6B108A62" w14:textId="0A3FDD7A" w:rsidR="00D855EF" w:rsidRPr="00904908" w:rsidRDefault="002B17CA" w:rsidP="00CA4A6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Managers at all levels should </w:t>
       </w:r>
-      <w:r w:rsidR="00F208A6" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F208A6" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">discuss </w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">business </w:t>
       </w:r>
-      <w:r w:rsidR="008A4F92" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008A4F92" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">continuity </w:t>
       </w:r>
-      <w:r w:rsidR="00801261" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00801261" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regularly in</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> team meetings and ensure that </w:t>
       </w:r>
-      <w:r w:rsidR="00925743" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00925743" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
-      <w:r w:rsidR="00303F3B" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00303F3B" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is part of the induction process for all new </w:t>
       </w:r>
-      <w:r w:rsidR="00925743" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00925743" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00F97C0C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F97C0C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30068BF3" w14:textId="7499B301" w:rsidR="004F796F" w:rsidRPr="004F74EE" w:rsidRDefault="004975EA" w:rsidP="00F137E2">
+    <w:p w14:paraId="30068BF3" w14:textId="7499B301" w:rsidR="004F796F" w:rsidRPr="00904908" w:rsidRDefault="004975EA" w:rsidP="00F137E2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc499038514"/>
       <w:bookmarkStart w:id="13" w:name="_Toc179984316"/>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Trigger for the activation of Business Continuity Plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="0633C930" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="004F74EE" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
+    <w:p w14:paraId="0633C930" w14:textId="77777777" w:rsidR="005309E4" w:rsidRPr="00904908" w:rsidRDefault="005309E4" w:rsidP="00E5458E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB9FD19" w14:textId="24B12FA3" w:rsidR="004975EA" w:rsidRPr="004F74EE" w:rsidRDefault="004975EA" w:rsidP="00E5458E">
+    <w:p w14:paraId="0BB9FD19" w14:textId="24B12FA3" w:rsidR="004975EA" w:rsidRPr="00904908" w:rsidRDefault="004975EA" w:rsidP="00E5458E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="286"/>
         <w:ind w:right="-504"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Headquarters</w:t>
       </w:r>
-      <w:r w:rsidR="0015091D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0015091D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00DD6DE4" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DD6DE4" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">HQ)- </w:t>
       </w:r>
-      <w:r w:rsidR="0015091D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0015091D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>New York</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792F6692" w14:textId="2C7A8EC2" w:rsidR="004975EA" w:rsidRPr="004F74EE" w:rsidRDefault="35E75C6A" w:rsidP="00E5458E">
+    <w:p w14:paraId="792F6692" w14:textId="0413D054" w:rsidR="004975EA" w:rsidRPr="00904908" w:rsidRDefault="35E75C6A" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">During incidents </w:t>
       </w:r>
-      <w:r w:rsidR="53C8C924" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="53C8C924" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">affecting </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="000531C6" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000531C6" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00CF77C0" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF77C0" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>perations</w:t>
       </w:r>
-      <w:r w:rsidR="00BB2023" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BB2023" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00D66C80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D66C80" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HQ-</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00D66C80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D66C80" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="00D66C80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D66C80" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ork</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4BEA" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BMS Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00960246">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, based on Security Office assessment,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4BEA" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="09B9B256" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will advise </w:t>
+      </w:r>
+      <w:r w:rsidR="0065773C" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HQ </w:t>
       </w:r>
-      <w:r w:rsidR="00F4745F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F4745F" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>offices/</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unit</w:t>
       </w:r>
-      <w:r w:rsidR="00F4745F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F4745F" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE" w:rsidDel="009E4D80">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="00FA4BEA" w:rsidDel="009E4D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to activate their </w:t>
       </w:r>
-      <w:r w:rsidR="3A024369" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3A024369" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCPs</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00FA4BEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="49E3125A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="49E3125A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n the</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> case of incidents </w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>impact</w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing only</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a particular </w:t>
       </w:r>
-      <w:r w:rsidR="005352B5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005352B5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit or bureau</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for example, </w:t>
       </w:r>
-      <w:r w:rsidR="0073226F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0073226F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>limited fire)</w:t>
       </w:r>
-      <w:r w:rsidR="170325DF" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="170325DF" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="22E5FA96" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="22E5FA96" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">irector of the </w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="2B6F6B34" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2B6F6B34" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ffected </w:t>
       </w:r>
-      <w:r w:rsidR="005352B5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005352B5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit or bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
-      <w:r w:rsidR="475CFA9F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="475CFA9F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">activate its </w:t>
       </w:r>
-      <w:r w:rsidR="475CFA9F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="475CFA9F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nd advise </w:t>
       </w:r>
-      <w:r w:rsidR="22E5FA96" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="22E5FA96" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
-      <w:r w:rsidR="00E67670" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67670" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="22E5FA96" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="22E5FA96" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="69E68615" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="69E68615" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">how to proceed based on </w:t>
       </w:r>
-      <w:r w:rsidR="00216893" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00216893" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the office</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit or bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00216893" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00216893" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="00CE4CC8" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CE4CC8" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7EDB9D" w14:textId="0A5CFB42" w:rsidR="004975EA" w:rsidRPr="004F74EE" w:rsidRDefault="00554FFF" w:rsidP="00ED5528">
+    <w:p w14:paraId="2A7EDB9D" w14:textId="0A5CFB42" w:rsidR="004975EA" w:rsidRPr="00904908" w:rsidRDefault="00554FFF" w:rsidP="00ED5528">
       <w:pPr>
         <w:spacing w:after="286"/>
         <w:ind w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00067C8D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00067C8D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ffices</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/units</w:t>
       </w:r>
-      <w:r w:rsidR="00067C8D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00067C8D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> outside HQ-N</w:t>
       </w:r>
-      <w:r w:rsidR="009F32E1" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009F32E1" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
-      <w:r w:rsidR="00067C8D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00067C8D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="009F32E1" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009F32E1" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ork</w:t>
       </w:r>
-      <w:r w:rsidR="004975EA" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004975EA" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBBD127" w14:textId="189084CA" w:rsidR="004975EA" w:rsidRPr="004F74EE" w:rsidRDefault="35E75C6A" w:rsidP="00E5458E">
+    <w:p w14:paraId="5FBBD127" w14:textId="189084CA" w:rsidR="004975EA" w:rsidRPr="00904908" w:rsidRDefault="35E75C6A" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Resident Representative</w:t>
       </w:r>
-      <w:r w:rsidR="009F32E1" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009F32E1" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00067C8D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00067C8D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="009F32E1" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009F32E1" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00067C8D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00067C8D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Office</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will activate the </w:t>
       </w:r>
-      <w:r w:rsidR="3A024369" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3A024369" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the advice of the country</w:t>
       </w:r>
-      <w:r w:rsidR="00E1692C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E1692C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/area</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Security Management Team (SMT</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="56E12807" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="56E12807" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="18BC1DA2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="18BC1DA2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> decisions of the D</w:t>
       </w:r>
-      <w:r w:rsidR="56E12807" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="56E12807" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">esignated </w:t>
       </w:r>
-      <w:r w:rsidR="18BC1DA2" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="18BC1DA2" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="56E12807" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="56E12807" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fficial and/</w:t>
       </w:r>
-      <w:r w:rsidR="0D3A8D8C" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0D3A8D8C" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or Occupational Health and Safety (OHS) Committees</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4353AB12" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="004F74EE" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
+    <w:p w14:paraId="4353AB12" w14:textId="77777777" w:rsidR="00CA4A6E" w:rsidRPr="00904908" w:rsidRDefault="00CA4A6E" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="286" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-500"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B570186" w14:textId="0DB6D37B" w:rsidR="00E40C77" w:rsidRPr="007B7990" w:rsidRDefault="0EF5F813" w:rsidP="007B7990">
+    <w:p w14:paraId="2B570186" w14:textId="1566A1BD" w:rsidR="00E40C77" w:rsidRPr="00904908" w:rsidRDefault="0EF5F813" w:rsidP="001057C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
-      <w:r w:rsidR="000D3C44" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000D3C44" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ensure </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="49E3125A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="49E3125A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">business continuity planning process is robust, </w:t>
       </w:r>
-      <w:r w:rsidR="1E3CACB3" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="1E3CACB3" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="06E33D8D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="06E33D8D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ffices</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="06E33D8D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="06E33D8D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are required to use </w:t>
       </w:r>
-      <w:r w:rsidR="00E67670" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E67670" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">internal resources. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75792C6A" w14:textId="77777777" w:rsidR="007B7990" w:rsidRDefault="007B7990" w:rsidP="007B7990">
-[...13 lines deleted...]
-    <w:p w14:paraId="75A777D7" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="004F74EE" w:rsidRDefault="007E62FA" w:rsidP="00ED5528">
+    <w:p w14:paraId="75A777D7" w14:textId="77777777" w:rsidR="00161308" w:rsidRPr="00904908" w:rsidRDefault="007E62FA" w:rsidP="00ED5528">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc499038515"/>
       <w:bookmarkStart w:id="15" w:name="_Toc179984317"/>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Training, Exercising and Review</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="34AD576F" w14:textId="77777777" w:rsidR="00835FD6" w:rsidRPr="004F74EE" w:rsidRDefault="00835FD6" w:rsidP="00E5458E">
+    <w:p w14:paraId="34AD576F" w14:textId="77777777" w:rsidR="00835FD6" w:rsidRPr="00904908" w:rsidRDefault="00835FD6" w:rsidP="00E5458E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79001F8D" w14:textId="26E4D525" w:rsidR="007E62FA" w:rsidRPr="004F74EE" w:rsidRDefault="09262325" w:rsidP="00E5458E">
+    <w:p w14:paraId="79001F8D" w14:textId="26E4D525" w:rsidR="007E62FA" w:rsidRPr="00904908" w:rsidRDefault="09262325" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCPs are</w:t>
       </w:r>
-      <w:r w:rsidR="75B18599" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="75B18599" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reviewed by</w:t>
       </w:r>
-      <w:r w:rsidR="002D1B89" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002D1B89" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="096C30EB" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="096C30EB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="096C30EB" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="096C30EB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Focal </w:t>
       </w:r>
-      <w:r w:rsidR="1E3CACB3" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="1E3CACB3" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="096C30EB" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="096C30EB" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oint </w:t>
       </w:r>
-      <w:r w:rsidR="00BF6C54" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BF6C54" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for the relevant office/unit or bureau </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at least annually or more regularly under the following conditions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C76973" w14:textId="77777777" w:rsidR="00F04731" w:rsidRPr="004F74EE" w:rsidRDefault="00863984" w:rsidP="00E5458E">
+    <w:p w14:paraId="14C76973" w14:textId="77777777" w:rsidR="00F04731" w:rsidRPr="00904908" w:rsidRDefault="00863984" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00F04731" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F04731" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pdat</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="00F04731" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F04731" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> contact information</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412512C1" w14:textId="1DD10ED3" w:rsidR="00F04731" w:rsidRPr="004F74EE" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
+    <w:p w14:paraId="412512C1" w14:textId="1DD10ED3" w:rsidR="00F04731" w:rsidRPr="00904908" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Following a change in the structure of the organization and/or office</w:t>
       </w:r>
-      <w:r w:rsidR="009E4D80" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009E4D80" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit and/or bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00863984" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00863984" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464D55DF" w14:textId="110F9113" w:rsidR="00F04731" w:rsidRPr="004F74EE" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
+    <w:p w14:paraId="464D55DF" w14:textId="110F9113" w:rsidR="00F04731" w:rsidRPr="00904908" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Following a change in </w:t>
       </w:r>
-      <w:r w:rsidR="00C7742D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C7742D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
-      <w:r w:rsidR="00B56079" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B56079" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">including critical </w:t>
       </w:r>
-      <w:r w:rsidR="00194D17" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00194D17" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00863984" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00863984" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE42B19" w14:textId="50D4CFA7" w:rsidR="00F04731" w:rsidRPr="004F74EE" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
+    <w:p w14:paraId="1FE42B19" w14:textId="50D4CFA7" w:rsidR="00F04731" w:rsidRPr="00904908" w:rsidRDefault="00F04731" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In response to a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>signification</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new threat</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57712" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00F57712" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F57712" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or incident/crisis</w:t>
       </w:r>
-      <w:r w:rsidR="00132EC5" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00132EC5" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5624D1" w14:textId="77777777" w:rsidR="00B56079" w:rsidRPr="004F74EE" w:rsidRDefault="00170938" w:rsidP="00E5458E">
+    <w:p w14:paraId="0F5624D1" w14:textId="77777777" w:rsidR="00B56079" w:rsidRPr="00904908" w:rsidRDefault="00170938" w:rsidP="00E5458E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chang</w:t>
       </w:r>
-      <w:r w:rsidR="008D02FE" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008D02FE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00F04731" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F04731" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
-      <w:r w:rsidR="008D02FE" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008D02FE" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00F04731" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F04731" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> national regulatory requirement</w:t>
       </w:r>
-      <w:r w:rsidR="00863984" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00863984" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CF2B62" w14:textId="77777777" w:rsidR="008028C7" w:rsidRPr="004F74EE" w:rsidRDefault="008028C7" w:rsidP="00ED5528">
+    <w:p w14:paraId="76CF2B62" w14:textId="77777777" w:rsidR="008028C7" w:rsidRPr="00904908" w:rsidRDefault="008028C7" w:rsidP="00ED5528">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04C0370E" w14:textId="2FB78A11" w:rsidR="00C741CF" w:rsidRPr="007B7990" w:rsidRDefault="00A30468" w:rsidP="00CA4A6E">
+    <w:p w14:paraId="04C0370E" w14:textId="2FB78A11" w:rsidR="00C741CF" w:rsidRPr="00904908" w:rsidRDefault="00A30468" w:rsidP="00CA4A6E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCP</w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3C3F" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CC3C3F" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="7C7EB5D9" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidR="3E5A7918" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3E5A7918" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sted</w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least once every year. The </w:t>
       </w:r>
-      <w:r w:rsidR="4281B129" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4281B129" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">scope </w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="49E3125A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="49E3125A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exercise may vary</w:t>
       </w:r>
-      <w:r w:rsidR="00964C72" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00964C72" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> depending on</w:t>
       </w:r>
-      <w:r w:rsidR="00C40B1D" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C40B1D" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00964C72" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00964C72" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00964C72" w:rsidRPr="004F74EE">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00964C72" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>country</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00964C72" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00964C72" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>context and risk assessment</w:t>
       </w:r>
-      <w:r w:rsidR="531BD71A" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="531BD71A" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="32A6D5AF" w:rsidRPr="004F74EE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="32A6D5AF" w:rsidRPr="00904908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0CCFA7" w14:textId="77777777" w:rsidR="00C741CF" w:rsidRPr="007B7990" w:rsidRDefault="00C741CF" w:rsidP="00ED5528">
+    <w:p w14:paraId="5D0CCFA7" w14:textId="77777777" w:rsidR="00C741CF" w:rsidRPr="00904908" w:rsidRDefault="00C741CF" w:rsidP="00ED5528">
       <w:pPr>
         <w:spacing w:after="44"/>
         <w:ind w:right="-487"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14779DED" w14:textId="11876F59" w:rsidR="00702F63" w:rsidRPr="007B7990" w:rsidRDefault="00DF4E1B" w:rsidP="00EC6C2C">
+    <w:p w14:paraId="14779DED" w14:textId="11876F59" w:rsidR="00702F63" w:rsidRPr="00904908" w:rsidRDefault="00DF4E1B" w:rsidP="00EC6C2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="44"/>
         <w:ind w:right="-487"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BCM t</w:t>
       </w:r>
-      <w:r w:rsidR="4281B129" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4281B129" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>raining</w:t>
       </w:r>
-      <w:r w:rsidR="001A1FC8" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001A1FC8" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00621F92" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00621F92" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>materials</w:t>
       </w:r>
-      <w:r w:rsidR="009F728F" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009F728F" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD7E73" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BD7E73" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="004D0D1B" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004D0D1B" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">related </w:t>
       </w:r>
-      <w:r w:rsidR="00D90815" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D90815" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>guide</w:t>
       </w:r>
-      <w:r w:rsidR="008D33EA" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008D33EA" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E65C6D" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E65C6D" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are available</w:t>
       </w:r>
-      <w:r w:rsidR="00184D80" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00184D80" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E65C6D" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E65C6D" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00236D92" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00236D92" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCP </w:t>
       </w:r>
-      <w:r w:rsidR="00457ECD" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00457ECD" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ocal </w:t>
       </w:r>
-      <w:r w:rsidR="00457ECD" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00457ECD" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oints</w:t>
       </w:r>
-      <w:r w:rsidR="00457ECD" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00457ECD" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the BCM site</w:t>
       </w:r>
-      <w:r w:rsidR="002E31F2" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002E31F2" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="3E8B0A5A" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E5E1F" w:rsidRPr="007B7990">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007E5E1F" w:rsidRPr="00904908">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383C532B" w14:textId="77777777" w:rsidR="008526CE" w:rsidRPr="007B7990" w:rsidRDefault="008526CE" w:rsidP="007B7990">
+    <w:p w14:paraId="11336351" w14:textId="77777777" w:rsidR="00F360DD" w:rsidRDefault="00F360DD" w:rsidP="00EC6C2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372B3F97" w14:textId="065B4F4F" w:rsidR="00F360DD" w:rsidRDefault="00F360DD" w:rsidP="39D1449E">
+      <w:pPr>
+        <w:spacing w:after="44"/>
+        <w:ind w:right="-487"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30107003" w14:textId="77777777" w:rsidR="009C71EA" w:rsidRPr="000E49F9" w:rsidRDefault="009C71EA" w:rsidP="000E49F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F5C5CF" w14:textId="77777777" w:rsidR="009C71EA" w:rsidRPr="000E49F9" w:rsidRDefault="009C71EA" w:rsidP="000E49F9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008526CE" w:rsidRPr="007B7990" w:rsidSect="00EF7EDC">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="388C0AFE" w14:textId="77777777" w:rsidR="008526CE" w:rsidRDefault="008526CE" w:rsidP="00940EDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="405"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8E963A" w14:textId="77777777" w:rsidR="008526CE" w:rsidRPr="00E5458E" w:rsidRDefault="008526CE" w:rsidP="00E5458E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="405"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C2614BF" w14:textId="77777777" w:rsidR="008526CE" w:rsidRDefault="008526CE" w:rsidP="00940EDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="405"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF6CFF5" w14:textId="77777777" w:rsidR="008526CE" w:rsidRDefault="008526CE" w:rsidP="00940EDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="405"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="383C532B" w14:textId="77777777" w:rsidR="008526CE" w:rsidRDefault="008526CE" w:rsidP="00940EDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="405"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008526CE" w:rsidSect="00EF7EDC">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="959" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BB58D21" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
+    <w:p w14:paraId="24A8FA16" w14:textId="77777777" w:rsidR="00AE7030" w:rsidRDefault="00AE7030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D11C83E" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
+    <w:p w14:paraId="5F9673CC" w14:textId="77777777" w:rsidR="00AE7030" w:rsidRDefault="00AE7030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D8DD34C" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
+    <w:p w14:paraId="5C6CC88B" w14:textId="77777777" w:rsidR="00AE7030" w:rsidRDefault="00AE7030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -13272,366 +13538,319 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BBAF087" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788">
     <w:pPr>
       <w:spacing w:after="218"/>
       <w:ind w:left="336"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2DAA5DD6" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BC18DDB" w14:textId="39DBD72C" w:rsidR="00EE6788" w:rsidRPr="007B7990" w:rsidRDefault="00096C68">
+  <w:p w14:paraId="6BC18DDB" w14:textId="6DF3C723" w:rsidR="00EE6788" w:rsidRDefault="00096C68">
     <w:pPr>
       <w:spacing w:after="0"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007B7990">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
-    <w:r w:rsidR="00CB05FE" w:rsidRPr="007B7990">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00CB05FE">
       <w:t>30/10/2024</w:t>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="007B7990">
-[...4 lines deleted...]
-      <w:t>Version # 5</w:t>
+    <w:r>
+      <w:t>Version #</w:t>
+    </w:r>
+    <w:r w:rsidR="001057C1">
+      <w:t>:</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> 5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77CF3013" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788" w:rsidP="00F66694">
     <w:pPr>
       <w:spacing w:after="218"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6274371F" w14:textId="77777777" w:rsidR="00EE6788" w:rsidRDefault="00EE6788">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CEC341E" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
+    <w:p w14:paraId="36680666" w14:textId="77777777" w:rsidR="00AE7030" w:rsidRDefault="00AE7030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3913DCC0" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
+    <w:p w14:paraId="1C8BD586" w14:textId="77777777" w:rsidR="00AE7030" w:rsidRDefault="00AE7030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43F71C01" w14:textId="77777777" w:rsidR="000962D9" w:rsidRDefault="000962D9">
+    <w:p w14:paraId="692EC1BB" w14:textId="77777777" w:rsidR="00AE7030" w:rsidRDefault="00AE7030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5B34FBF9" w14:textId="41DA8362" w:rsidR="00470E28" w:rsidRDefault="00470E28">
+    <w:p w14:paraId="4DF35E9C" w14:textId="03B8A97C" w:rsidR="00470E28" w:rsidRPr="00625FF8" w:rsidRDefault="00470E28" w:rsidP="00C241D8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004D6811">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001057C1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Programme</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D6811">
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001057C1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Criticality Framework is a common United Nations system policy for decision-making on acceptable risk. It puts in place guiding principles and a systematic structured approach to ensure that activities involving United Nations personnel can be balanced against security risks.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625FF8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> For more details</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B725E8">
+        <w:t>The Programme Criticality Framework is a common United Nations system policy for decision-making on acceptable risk. It puts in place guiding principles and a systematic structured approach to ensure that activities involving United Nations personnel can be balanced against security risks. For more details</w:t>
+      </w:r>
+      <w:r w:rsidR="00B725E8" w:rsidRPr="00625FF8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, please refer to</w:t>
       </w:r>
-      <w:r w:rsidR="009F1D7A">
+      <w:r w:rsidR="009F1D7A" w:rsidRPr="00625FF8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="004C4C1F">
+        <w:r w:rsidRPr="00625FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://programmecriticality.org/Static/index.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00625FF8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5B34FBF9" w14:textId="0C815739" w:rsidR="00470E28" w:rsidRDefault="00470E28">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="2A85CF21" w14:textId="43C8384A" w:rsidR="001616F7" w:rsidRPr="004D6811" w:rsidRDefault="00116E5B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A42A3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidR="00096C68" w:rsidRPr="00103F93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -16971,179 +17190,187 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E5981"/>
     <w:rsid w:val="00000382"/>
     <w:rsid w:val="00002D2C"/>
     <w:rsid w:val="00004D62"/>
     <w:rsid w:val="000055D6"/>
     <w:rsid w:val="00005DF8"/>
     <w:rsid w:val="00011547"/>
     <w:rsid w:val="00012F0E"/>
     <w:rsid w:val="000133B0"/>
     <w:rsid w:val="00013CEA"/>
     <w:rsid w:val="00014BBA"/>
     <w:rsid w:val="0001582C"/>
     <w:rsid w:val="00020430"/>
     <w:rsid w:val="00020EAE"/>
     <w:rsid w:val="00022068"/>
     <w:rsid w:val="00024055"/>
     <w:rsid w:val="00025846"/>
     <w:rsid w:val="000262A2"/>
     <w:rsid w:val="00030ECD"/>
     <w:rsid w:val="00031CD6"/>
     <w:rsid w:val="00032A76"/>
+    <w:rsid w:val="00033026"/>
     <w:rsid w:val="00033B62"/>
     <w:rsid w:val="00034D56"/>
     <w:rsid w:val="00034DA2"/>
     <w:rsid w:val="000350F6"/>
     <w:rsid w:val="000359C4"/>
     <w:rsid w:val="00035C47"/>
     <w:rsid w:val="000368F6"/>
     <w:rsid w:val="00036F98"/>
     <w:rsid w:val="00037B90"/>
     <w:rsid w:val="00040B7B"/>
     <w:rsid w:val="000417A1"/>
     <w:rsid w:val="00042778"/>
+    <w:rsid w:val="000439AF"/>
     <w:rsid w:val="00044D9D"/>
     <w:rsid w:val="0004511C"/>
     <w:rsid w:val="00046C76"/>
     <w:rsid w:val="000472CD"/>
     <w:rsid w:val="0005308C"/>
     <w:rsid w:val="000531C6"/>
     <w:rsid w:val="00054E36"/>
     <w:rsid w:val="00054F41"/>
     <w:rsid w:val="00056856"/>
     <w:rsid w:val="000631ED"/>
     <w:rsid w:val="00063A81"/>
     <w:rsid w:val="00064082"/>
     <w:rsid w:val="0006528C"/>
     <w:rsid w:val="0006571B"/>
     <w:rsid w:val="00065C00"/>
     <w:rsid w:val="00066809"/>
     <w:rsid w:val="0006779B"/>
     <w:rsid w:val="00067C8D"/>
     <w:rsid w:val="00067D4A"/>
     <w:rsid w:val="00072B81"/>
     <w:rsid w:val="00073F61"/>
     <w:rsid w:val="00073F79"/>
+    <w:rsid w:val="000758AE"/>
     <w:rsid w:val="00075E15"/>
     <w:rsid w:val="00076BB9"/>
     <w:rsid w:val="00081271"/>
     <w:rsid w:val="000819E9"/>
     <w:rsid w:val="000821EF"/>
     <w:rsid w:val="000849E1"/>
     <w:rsid w:val="00084C9A"/>
     <w:rsid w:val="00086EAF"/>
     <w:rsid w:val="00087287"/>
     <w:rsid w:val="000916B3"/>
     <w:rsid w:val="00092FB8"/>
     <w:rsid w:val="00093839"/>
     <w:rsid w:val="00094E76"/>
-    <w:rsid w:val="000962D9"/>
     <w:rsid w:val="00096C68"/>
     <w:rsid w:val="00097E6C"/>
     <w:rsid w:val="000A007A"/>
     <w:rsid w:val="000A132B"/>
+    <w:rsid w:val="000A2F4E"/>
     <w:rsid w:val="000A596C"/>
     <w:rsid w:val="000A78A5"/>
     <w:rsid w:val="000A7EF9"/>
     <w:rsid w:val="000B055E"/>
     <w:rsid w:val="000B23E7"/>
     <w:rsid w:val="000B2A8D"/>
     <w:rsid w:val="000B3562"/>
     <w:rsid w:val="000B3EA5"/>
     <w:rsid w:val="000B4263"/>
     <w:rsid w:val="000B6306"/>
     <w:rsid w:val="000B7878"/>
+    <w:rsid w:val="000C06FE"/>
     <w:rsid w:val="000C5756"/>
     <w:rsid w:val="000C586D"/>
     <w:rsid w:val="000C5AE9"/>
     <w:rsid w:val="000C70E5"/>
     <w:rsid w:val="000C7845"/>
     <w:rsid w:val="000D14ED"/>
     <w:rsid w:val="000D2287"/>
     <w:rsid w:val="000D2AB7"/>
     <w:rsid w:val="000D3C44"/>
     <w:rsid w:val="000D4079"/>
     <w:rsid w:val="000D4758"/>
     <w:rsid w:val="000D5B87"/>
     <w:rsid w:val="000D5DBD"/>
     <w:rsid w:val="000D74F1"/>
     <w:rsid w:val="000E0A16"/>
     <w:rsid w:val="000E18F2"/>
     <w:rsid w:val="000E2263"/>
     <w:rsid w:val="000E2686"/>
     <w:rsid w:val="000E3C78"/>
     <w:rsid w:val="000E47A8"/>
     <w:rsid w:val="000E49F9"/>
     <w:rsid w:val="000E55D1"/>
     <w:rsid w:val="000E64A9"/>
     <w:rsid w:val="000E709E"/>
     <w:rsid w:val="000F0B04"/>
     <w:rsid w:val="000F2617"/>
     <w:rsid w:val="000F3896"/>
     <w:rsid w:val="000F40F5"/>
     <w:rsid w:val="000F7C06"/>
     <w:rsid w:val="00100912"/>
     <w:rsid w:val="001014F6"/>
     <w:rsid w:val="0010460D"/>
+    <w:rsid w:val="001057C1"/>
     <w:rsid w:val="00110351"/>
     <w:rsid w:val="00112647"/>
     <w:rsid w:val="0011640E"/>
     <w:rsid w:val="0011662E"/>
     <w:rsid w:val="00116E5B"/>
     <w:rsid w:val="001203AB"/>
+    <w:rsid w:val="00121D51"/>
     <w:rsid w:val="001233E4"/>
     <w:rsid w:val="00124303"/>
     <w:rsid w:val="0012616B"/>
     <w:rsid w:val="001276BD"/>
     <w:rsid w:val="00130D51"/>
     <w:rsid w:val="001321D2"/>
     <w:rsid w:val="00132EC5"/>
     <w:rsid w:val="001345E6"/>
     <w:rsid w:val="001348A6"/>
     <w:rsid w:val="00135CCE"/>
     <w:rsid w:val="00136C9C"/>
     <w:rsid w:val="00137374"/>
     <w:rsid w:val="00137B25"/>
     <w:rsid w:val="00140B0E"/>
     <w:rsid w:val="001437EE"/>
+    <w:rsid w:val="00144036"/>
     <w:rsid w:val="00144289"/>
     <w:rsid w:val="00144FCC"/>
     <w:rsid w:val="001461BC"/>
     <w:rsid w:val="0014739B"/>
     <w:rsid w:val="0015091D"/>
     <w:rsid w:val="001512D0"/>
     <w:rsid w:val="00155A3A"/>
     <w:rsid w:val="001567BF"/>
     <w:rsid w:val="00156FE4"/>
     <w:rsid w:val="00157F24"/>
     <w:rsid w:val="0016086A"/>
     <w:rsid w:val="00161308"/>
     <w:rsid w:val="001616F7"/>
+    <w:rsid w:val="00161DE1"/>
     <w:rsid w:val="00162209"/>
     <w:rsid w:val="0016369B"/>
     <w:rsid w:val="001648ED"/>
     <w:rsid w:val="00167834"/>
     <w:rsid w:val="00167902"/>
     <w:rsid w:val="00170938"/>
     <w:rsid w:val="00171499"/>
     <w:rsid w:val="00171803"/>
     <w:rsid w:val="0017318B"/>
     <w:rsid w:val="00175710"/>
     <w:rsid w:val="0017623F"/>
     <w:rsid w:val="00180D79"/>
     <w:rsid w:val="001812EF"/>
     <w:rsid w:val="00181FCF"/>
     <w:rsid w:val="001836B8"/>
     <w:rsid w:val="00184CD3"/>
     <w:rsid w:val="00184D80"/>
     <w:rsid w:val="00187524"/>
     <w:rsid w:val="00187885"/>
     <w:rsid w:val="00192488"/>
     <w:rsid w:val="00193B7A"/>
     <w:rsid w:val="00193FD4"/>
     <w:rsid w:val="00194D17"/>
     <w:rsid w:val="001959DC"/>
     <w:rsid w:val="0019713C"/>
@@ -17187,67 +17414,69 @@
     <w:rsid w:val="00214BA9"/>
     <w:rsid w:val="002157A5"/>
     <w:rsid w:val="00216893"/>
     <w:rsid w:val="00220056"/>
     <w:rsid w:val="002201A8"/>
     <w:rsid w:val="00221494"/>
     <w:rsid w:val="00222BFC"/>
     <w:rsid w:val="00223430"/>
     <w:rsid w:val="00224F89"/>
     <w:rsid w:val="0022504F"/>
     <w:rsid w:val="0022530E"/>
     <w:rsid w:val="002262ED"/>
     <w:rsid w:val="00230357"/>
     <w:rsid w:val="00231C94"/>
     <w:rsid w:val="00231F43"/>
     <w:rsid w:val="00234A85"/>
     <w:rsid w:val="00234D38"/>
     <w:rsid w:val="00234EE7"/>
     <w:rsid w:val="00236D92"/>
     <w:rsid w:val="002372EF"/>
     <w:rsid w:val="002403FB"/>
     <w:rsid w:val="00241958"/>
     <w:rsid w:val="00243AE9"/>
     <w:rsid w:val="00245BB5"/>
     <w:rsid w:val="002511C5"/>
-    <w:rsid w:val="00251620"/>
     <w:rsid w:val="00251DF3"/>
     <w:rsid w:val="0025319E"/>
     <w:rsid w:val="002542EA"/>
     <w:rsid w:val="002564E0"/>
     <w:rsid w:val="00257DA5"/>
     <w:rsid w:val="00260BC7"/>
+    <w:rsid w:val="00262901"/>
     <w:rsid w:val="00265059"/>
     <w:rsid w:val="00266DC3"/>
+    <w:rsid w:val="00267B6D"/>
     <w:rsid w:val="00270DE7"/>
     <w:rsid w:val="00271045"/>
     <w:rsid w:val="00271BCC"/>
     <w:rsid w:val="0027204E"/>
     <w:rsid w:val="00273830"/>
     <w:rsid w:val="00273838"/>
     <w:rsid w:val="00273CEF"/>
     <w:rsid w:val="00276CA5"/>
+    <w:rsid w:val="00277A8E"/>
     <w:rsid w:val="00277DBE"/>
     <w:rsid w:val="00280192"/>
     <w:rsid w:val="002814ED"/>
     <w:rsid w:val="00281C33"/>
     <w:rsid w:val="002836E7"/>
     <w:rsid w:val="002856FE"/>
     <w:rsid w:val="0029027D"/>
     <w:rsid w:val="00290904"/>
     <w:rsid w:val="00290BEB"/>
     <w:rsid w:val="0029678A"/>
     <w:rsid w:val="00296A63"/>
     <w:rsid w:val="002A06CF"/>
     <w:rsid w:val="002A0A67"/>
     <w:rsid w:val="002A1C9B"/>
     <w:rsid w:val="002A3AC1"/>
     <w:rsid w:val="002A43DE"/>
     <w:rsid w:val="002A4D37"/>
     <w:rsid w:val="002A7CAD"/>
     <w:rsid w:val="002A7D9F"/>
     <w:rsid w:val="002B0BF7"/>
     <w:rsid w:val="002B17CA"/>
     <w:rsid w:val="002B3004"/>
     <w:rsid w:val="002B55D5"/>
     <w:rsid w:val="002C133A"/>
     <w:rsid w:val="002C2380"/>
@@ -17262,473 +17491,497 @@
     <w:rsid w:val="002E31F2"/>
     <w:rsid w:val="002E3459"/>
     <w:rsid w:val="002E4A00"/>
     <w:rsid w:val="002E6676"/>
     <w:rsid w:val="002F0863"/>
     <w:rsid w:val="002F210A"/>
     <w:rsid w:val="002F2B7E"/>
     <w:rsid w:val="002F6DB1"/>
     <w:rsid w:val="002F79C4"/>
     <w:rsid w:val="0030167D"/>
     <w:rsid w:val="00301914"/>
     <w:rsid w:val="00303F3B"/>
     <w:rsid w:val="00305833"/>
     <w:rsid w:val="0031093B"/>
     <w:rsid w:val="00310DC8"/>
     <w:rsid w:val="00311855"/>
     <w:rsid w:val="00311C92"/>
     <w:rsid w:val="00312577"/>
     <w:rsid w:val="003142B6"/>
     <w:rsid w:val="00315293"/>
     <w:rsid w:val="00315616"/>
     <w:rsid w:val="00315765"/>
     <w:rsid w:val="003159B4"/>
     <w:rsid w:val="00321308"/>
     <w:rsid w:val="0032175B"/>
-    <w:rsid w:val="003217DE"/>
     <w:rsid w:val="00323933"/>
+    <w:rsid w:val="003244EC"/>
     <w:rsid w:val="00324604"/>
     <w:rsid w:val="003250F7"/>
     <w:rsid w:val="00325A45"/>
     <w:rsid w:val="0032771B"/>
     <w:rsid w:val="00331B69"/>
     <w:rsid w:val="00331C45"/>
     <w:rsid w:val="00332D67"/>
     <w:rsid w:val="003343B4"/>
     <w:rsid w:val="00334749"/>
     <w:rsid w:val="00334D91"/>
     <w:rsid w:val="003356BC"/>
     <w:rsid w:val="00335FB5"/>
     <w:rsid w:val="003367CA"/>
     <w:rsid w:val="00336C09"/>
     <w:rsid w:val="00336D44"/>
     <w:rsid w:val="0033750C"/>
+    <w:rsid w:val="00342EA5"/>
     <w:rsid w:val="00346A41"/>
     <w:rsid w:val="00346A9F"/>
     <w:rsid w:val="003542BD"/>
     <w:rsid w:val="00355AE4"/>
     <w:rsid w:val="00356D8C"/>
     <w:rsid w:val="00357D2D"/>
     <w:rsid w:val="003619BE"/>
     <w:rsid w:val="0036293B"/>
     <w:rsid w:val="003631CE"/>
     <w:rsid w:val="00363705"/>
     <w:rsid w:val="00364AA9"/>
+    <w:rsid w:val="0036517E"/>
     <w:rsid w:val="0036519E"/>
     <w:rsid w:val="0036584F"/>
     <w:rsid w:val="00365D93"/>
     <w:rsid w:val="00366088"/>
     <w:rsid w:val="0036609B"/>
     <w:rsid w:val="00366C7F"/>
     <w:rsid w:val="0036723A"/>
     <w:rsid w:val="00373F34"/>
     <w:rsid w:val="003750F8"/>
     <w:rsid w:val="003772EF"/>
     <w:rsid w:val="00380559"/>
     <w:rsid w:val="00380945"/>
     <w:rsid w:val="00380CDC"/>
     <w:rsid w:val="00383AEA"/>
     <w:rsid w:val="00383BA4"/>
     <w:rsid w:val="0038666A"/>
     <w:rsid w:val="00390E47"/>
     <w:rsid w:val="00391359"/>
+    <w:rsid w:val="00392D17"/>
     <w:rsid w:val="003952DD"/>
     <w:rsid w:val="00395916"/>
     <w:rsid w:val="0039600C"/>
+    <w:rsid w:val="003961F1"/>
     <w:rsid w:val="003A130F"/>
     <w:rsid w:val="003A26E8"/>
     <w:rsid w:val="003A2F94"/>
     <w:rsid w:val="003A30D2"/>
     <w:rsid w:val="003A38B9"/>
     <w:rsid w:val="003A52EC"/>
     <w:rsid w:val="003A548D"/>
     <w:rsid w:val="003A5865"/>
     <w:rsid w:val="003A7220"/>
     <w:rsid w:val="003B0D3E"/>
     <w:rsid w:val="003B11AD"/>
     <w:rsid w:val="003B242E"/>
     <w:rsid w:val="003B29CD"/>
     <w:rsid w:val="003B2F5F"/>
     <w:rsid w:val="003B6BEB"/>
     <w:rsid w:val="003B6E97"/>
     <w:rsid w:val="003B6ED0"/>
     <w:rsid w:val="003B6FDD"/>
     <w:rsid w:val="003B7D59"/>
     <w:rsid w:val="003C1534"/>
     <w:rsid w:val="003C1D2A"/>
     <w:rsid w:val="003C20DC"/>
     <w:rsid w:val="003C479E"/>
     <w:rsid w:val="003C77E0"/>
     <w:rsid w:val="003C7F94"/>
     <w:rsid w:val="003D2A7E"/>
     <w:rsid w:val="003D3405"/>
     <w:rsid w:val="003D3860"/>
     <w:rsid w:val="003D4580"/>
     <w:rsid w:val="003D66DF"/>
     <w:rsid w:val="003E1901"/>
     <w:rsid w:val="003E33E2"/>
+    <w:rsid w:val="003E3EE1"/>
     <w:rsid w:val="003E4081"/>
     <w:rsid w:val="003E473F"/>
     <w:rsid w:val="003E49C2"/>
     <w:rsid w:val="003E5638"/>
     <w:rsid w:val="003E62E9"/>
     <w:rsid w:val="003E6A81"/>
     <w:rsid w:val="003E77C0"/>
     <w:rsid w:val="003F1C11"/>
     <w:rsid w:val="003F2D85"/>
     <w:rsid w:val="003F6FD4"/>
     <w:rsid w:val="003F732C"/>
     <w:rsid w:val="0040032B"/>
     <w:rsid w:val="00400866"/>
     <w:rsid w:val="00404694"/>
     <w:rsid w:val="00407452"/>
     <w:rsid w:val="004109BD"/>
     <w:rsid w:val="00411D87"/>
     <w:rsid w:val="00413897"/>
     <w:rsid w:val="004142FF"/>
     <w:rsid w:val="00415B91"/>
     <w:rsid w:val="00416428"/>
     <w:rsid w:val="004172AE"/>
     <w:rsid w:val="004209AF"/>
     <w:rsid w:val="00421351"/>
     <w:rsid w:val="004238AD"/>
     <w:rsid w:val="00423B63"/>
     <w:rsid w:val="004267A3"/>
     <w:rsid w:val="00426E1A"/>
     <w:rsid w:val="00426FE3"/>
     <w:rsid w:val="00427470"/>
     <w:rsid w:val="00431124"/>
     <w:rsid w:val="004312DE"/>
     <w:rsid w:val="004347B2"/>
     <w:rsid w:val="00434D4E"/>
     <w:rsid w:val="004417C0"/>
     <w:rsid w:val="00441CC4"/>
     <w:rsid w:val="00443A27"/>
     <w:rsid w:val="00443D96"/>
+    <w:rsid w:val="00443DCB"/>
     <w:rsid w:val="004440FE"/>
     <w:rsid w:val="00445128"/>
     <w:rsid w:val="004458EF"/>
     <w:rsid w:val="0044651E"/>
     <w:rsid w:val="0044784F"/>
     <w:rsid w:val="00451529"/>
     <w:rsid w:val="00451F42"/>
     <w:rsid w:val="00452AEC"/>
     <w:rsid w:val="00452E51"/>
     <w:rsid w:val="00453894"/>
     <w:rsid w:val="00453DEB"/>
     <w:rsid w:val="004557C9"/>
     <w:rsid w:val="00456BBA"/>
     <w:rsid w:val="004573FF"/>
     <w:rsid w:val="004579A4"/>
     <w:rsid w:val="00457CA9"/>
     <w:rsid w:val="00457ECD"/>
     <w:rsid w:val="00460AE9"/>
     <w:rsid w:val="00461E49"/>
     <w:rsid w:val="00461F5E"/>
     <w:rsid w:val="00462250"/>
     <w:rsid w:val="0046502B"/>
     <w:rsid w:val="0046691C"/>
     <w:rsid w:val="004703E4"/>
     <w:rsid w:val="00470E28"/>
     <w:rsid w:val="00471298"/>
     <w:rsid w:val="00471CEB"/>
     <w:rsid w:val="00472C5B"/>
     <w:rsid w:val="00473021"/>
     <w:rsid w:val="00474B1D"/>
     <w:rsid w:val="00474FA7"/>
     <w:rsid w:val="00476123"/>
     <w:rsid w:val="00477A0F"/>
     <w:rsid w:val="00480157"/>
     <w:rsid w:val="00481BBD"/>
     <w:rsid w:val="004829B5"/>
     <w:rsid w:val="004841C6"/>
     <w:rsid w:val="00485590"/>
     <w:rsid w:val="004859DD"/>
     <w:rsid w:val="00486DF8"/>
+    <w:rsid w:val="0048759A"/>
     <w:rsid w:val="004907A0"/>
+    <w:rsid w:val="00491CFD"/>
     <w:rsid w:val="00493FE6"/>
+    <w:rsid w:val="00495B49"/>
     <w:rsid w:val="00495DD6"/>
     <w:rsid w:val="004975EA"/>
+    <w:rsid w:val="004A35EE"/>
+    <w:rsid w:val="004A4ECB"/>
     <w:rsid w:val="004A69C3"/>
     <w:rsid w:val="004A71FA"/>
     <w:rsid w:val="004B01B2"/>
     <w:rsid w:val="004B0D18"/>
     <w:rsid w:val="004B1730"/>
     <w:rsid w:val="004B19B1"/>
     <w:rsid w:val="004B39B1"/>
     <w:rsid w:val="004C0CA7"/>
     <w:rsid w:val="004C3778"/>
     <w:rsid w:val="004C3AFA"/>
     <w:rsid w:val="004C3DB0"/>
     <w:rsid w:val="004C48CA"/>
     <w:rsid w:val="004C6232"/>
     <w:rsid w:val="004D0D1B"/>
     <w:rsid w:val="004D23A4"/>
     <w:rsid w:val="004D23BC"/>
     <w:rsid w:val="004D23BE"/>
     <w:rsid w:val="004D28D2"/>
+    <w:rsid w:val="004D2B0C"/>
     <w:rsid w:val="004D361E"/>
     <w:rsid w:val="004D497F"/>
     <w:rsid w:val="004D6811"/>
     <w:rsid w:val="004E0E34"/>
     <w:rsid w:val="004E23C7"/>
     <w:rsid w:val="004E34A5"/>
     <w:rsid w:val="004E3B94"/>
     <w:rsid w:val="004E43E4"/>
+    <w:rsid w:val="004E76D2"/>
     <w:rsid w:val="004F09C9"/>
     <w:rsid w:val="004F2443"/>
     <w:rsid w:val="004F2BDF"/>
-    <w:rsid w:val="004F74EE"/>
     <w:rsid w:val="004F796F"/>
     <w:rsid w:val="0050044C"/>
     <w:rsid w:val="005013E5"/>
     <w:rsid w:val="00501516"/>
     <w:rsid w:val="00505228"/>
     <w:rsid w:val="005100DF"/>
     <w:rsid w:val="0051120C"/>
     <w:rsid w:val="005114DE"/>
     <w:rsid w:val="00512D4F"/>
     <w:rsid w:val="00512FB6"/>
     <w:rsid w:val="00516895"/>
     <w:rsid w:val="005209A6"/>
     <w:rsid w:val="00521AA2"/>
     <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="00524B17"/>
     <w:rsid w:val="005309E4"/>
     <w:rsid w:val="00532560"/>
     <w:rsid w:val="00532913"/>
     <w:rsid w:val="005339F4"/>
     <w:rsid w:val="005352B5"/>
     <w:rsid w:val="00535433"/>
     <w:rsid w:val="00541098"/>
     <w:rsid w:val="00541263"/>
     <w:rsid w:val="0054178D"/>
     <w:rsid w:val="005419E7"/>
     <w:rsid w:val="0054249E"/>
     <w:rsid w:val="0054418A"/>
     <w:rsid w:val="0054670F"/>
     <w:rsid w:val="00546E99"/>
+    <w:rsid w:val="00547C50"/>
     <w:rsid w:val="00547C71"/>
     <w:rsid w:val="0055045A"/>
     <w:rsid w:val="00550E8F"/>
     <w:rsid w:val="005512A7"/>
     <w:rsid w:val="00551BD7"/>
     <w:rsid w:val="00553073"/>
     <w:rsid w:val="0055361A"/>
     <w:rsid w:val="0055460E"/>
     <w:rsid w:val="00554929"/>
     <w:rsid w:val="00554FFF"/>
+    <w:rsid w:val="00556354"/>
     <w:rsid w:val="00556870"/>
     <w:rsid w:val="00556BD7"/>
     <w:rsid w:val="005621EF"/>
     <w:rsid w:val="00565E36"/>
     <w:rsid w:val="005662F4"/>
     <w:rsid w:val="00566C72"/>
     <w:rsid w:val="00567971"/>
     <w:rsid w:val="0057051D"/>
     <w:rsid w:val="0057101C"/>
     <w:rsid w:val="005733C3"/>
     <w:rsid w:val="00575CC6"/>
     <w:rsid w:val="00575CCF"/>
     <w:rsid w:val="00576688"/>
     <w:rsid w:val="00576C7B"/>
     <w:rsid w:val="005770DC"/>
     <w:rsid w:val="005776D5"/>
     <w:rsid w:val="0057787C"/>
     <w:rsid w:val="00577CAC"/>
     <w:rsid w:val="005806AF"/>
     <w:rsid w:val="00587F3F"/>
     <w:rsid w:val="0059039E"/>
     <w:rsid w:val="00590898"/>
     <w:rsid w:val="0059116F"/>
     <w:rsid w:val="00592592"/>
     <w:rsid w:val="005935F0"/>
     <w:rsid w:val="005943D1"/>
     <w:rsid w:val="005969DE"/>
     <w:rsid w:val="00597221"/>
     <w:rsid w:val="00597521"/>
     <w:rsid w:val="005A0B8F"/>
     <w:rsid w:val="005A1D29"/>
     <w:rsid w:val="005A1E07"/>
     <w:rsid w:val="005A242B"/>
     <w:rsid w:val="005A27ED"/>
     <w:rsid w:val="005A28E1"/>
     <w:rsid w:val="005A2E83"/>
     <w:rsid w:val="005A42A3"/>
     <w:rsid w:val="005A559D"/>
     <w:rsid w:val="005A5C90"/>
-    <w:rsid w:val="005B0D00"/>
+    <w:rsid w:val="005B4063"/>
     <w:rsid w:val="005B453C"/>
     <w:rsid w:val="005B4FA1"/>
     <w:rsid w:val="005B6CAB"/>
     <w:rsid w:val="005C13B4"/>
     <w:rsid w:val="005C5105"/>
     <w:rsid w:val="005C7235"/>
     <w:rsid w:val="005C74AE"/>
     <w:rsid w:val="005D0F95"/>
     <w:rsid w:val="005D101E"/>
     <w:rsid w:val="005D12D2"/>
     <w:rsid w:val="005D2933"/>
     <w:rsid w:val="005D3E9F"/>
     <w:rsid w:val="005D4368"/>
     <w:rsid w:val="005D4E48"/>
     <w:rsid w:val="005D5A4B"/>
     <w:rsid w:val="005D66AD"/>
     <w:rsid w:val="005D7311"/>
     <w:rsid w:val="005D74ED"/>
     <w:rsid w:val="005E09FA"/>
     <w:rsid w:val="005E2943"/>
     <w:rsid w:val="005E29DF"/>
     <w:rsid w:val="005E4919"/>
     <w:rsid w:val="005E5D5B"/>
     <w:rsid w:val="005E6344"/>
     <w:rsid w:val="005E6EB8"/>
     <w:rsid w:val="005E7587"/>
     <w:rsid w:val="005F31AD"/>
     <w:rsid w:val="005F402A"/>
+    <w:rsid w:val="00601184"/>
     <w:rsid w:val="00602191"/>
     <w:rsid w:val="00603243"/>
     <w:rsid w:val="00603333"/>
     <w:rsid w:val="0060352D"/>
     <w:rsid w:val="006042C4"/>
     <w:rsid w:val="00604CE9"/>
     <w:rsid w:val="006050B2"/>
     <w:rsid w:val="00605CF8"/>
     <w:rsid w:val="00607592"/>
     <w:rsid w:val="006112F8"/>
+    <w:rsid w:val="0061161D"/>
+    <w:rsid w:val="0061198F"/>
     <w:rsid w:val="006133A3"/>
     <w:rsid w:val="00613556"/>
     <w:rsid w:val="00620D63"/>
     <w:rsid w:val="00621F92"/>
     <w:rsid w:val="00621FAC"/>
     <w:rsid w:val="00622463"/>
     <w:rsid w:val="00622DEC"/>
     <w:rsid w:val="00624095"/>
     <w:rsid w:val="006243E0"/>
     <w:rsid w:val="00624B54"/>
     <w:rsid w:val="0062590B"/>
     <w:rsid w:val="00625DCC"/>
+    <w:rsid w:val="00625FF8"/>
     <w:rsid w:val="00630464"/>
     <w:rsid w:val="0063155E"/>
     <w:rsid w:val="006329DF"/>
     <w:rsid w:val="006330B5"/>
     <w:rsid w:val="0063547C"/>
     <w:rsid w:val="00637A7F"/>
     <w:rsid w:val="00640A6C"/>
     <w:rsid w:val="00643E81"/>
     <w:rsid w:val="00645672"/>
     <w:rsid w:val="00645DCF"/>
     <w:rsid w:val="006466D8"/>
     <w:rsid w:val="00647FDA"/>
     <w:rsid w:val="0065386F"/>
     <w:rsid w:val="0065409D"/>
     <w:rsid w:val="0065417D"/>
     <w:rsid w:val="00655F4B"/>
     <w:rsid w:val="00657143"/>
     <w:rsid w:val="0065773C"/>
     <w:rsid w:val="0066057A"/>
     <w:rsid w:val="00664B17"/>
     <w:rsid w:val="00664DBC"/>
     <w:rsid w:val="00665EF3"/>
     <w:rsid w:val="00665F6A"/>
     <w:rsid w:val="00666251"/>
     <w:rsid w:val="00666A9A"/>
     <w:rsid w:val="0067004F"/>
     <w:rsid w:val="00671A28"/>
     <w:rsid w:val="006725F5"/>
     <w:rsid w:val="00672924"/>
     <w:rsid w:val="0067393A"/>
     <w:rsid w:val="00674FF7"/>
     <w:rsid w:val="00676092"/>
     <w:rsid w:val="0068008A"/>
     <w:rsid w:val="00680880"/>
     <w:rsid w:val="006812BE"/>
     <w:rsid w:val="00681495"/>
+    <w:rsid w:val="006827D8"/>
+    <w:rsid w:val="00683760"/>
     <w:rsid w:val="0068729F"/>
     <w:rsid w:val="00687E8E"/>
     <w:rsid w:val="00690F32"/>
     <w:rsid w:val="006915B1"/>
     <w:rsid w:val="00691926"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="00692283"/>
     <w:rsid w:val="006953D9"/>
     <w:rsid w:val="006A1B7F"/>
     <w:rsid w:val="006A3648"/>
     <w:rsid w:val="006A3A07"/>
+    <w:rsid w:val="006A3EC9"/>
     <w:rsid w:val="006A4C6C"/>
     <w:rsid w:val="006A7CE4"/>
     <w:rsid w:val="006A7FE7"/>
     <w:rsid w:val="006B0AE2"/>
     <w:rsid w:val="006B1CDD"/>
     <w:rsid w:val="006B27DB"/>
     <w:rsid w:val="006B2AE9"/>
     <w:rsid w:val="006B2C04"/>
     <w:rsid w:val="006B36AA"/>
     <w:rsid w:val="006B6D7C"/>
     <w:rsid w:val="006B76C3"/>
     <w:rsid w:val="006C3FCF"/>
     <w:rsid w:val="006C5EF0"/>
     <w:rsid w:val="006C5FC4"/>
     <w:rsid w:val="006C651B"/>
     <w:rsid w:val="006D0E98"/>
+    <w:rsid w:val="006D160A"/>
     <w:rsid w:val="006D1B63"/>
     <w:rsid w:val="006D1D66"/>
     <w:rsid w:val="006E281E"/>
     <w:rsid w:val="006E321F"/>
     <w:rsid w:val="006E5985"/>
     <w:rsid w:val="006E5B37"/>
     <w:rsid w:val="006E6CEF"/>
     <w:rsid w:val="006E76BF"/>
+    <w:rsid w:val="006F0324"/>
     <w:rsid w:val="006F0C8B"/>
     <w:rsid w:val="006F1274"/>
     <w:rsid w:val="006F13B3"/>
     <w:rsid w:val="006F1D77"/>
     <w:rsid w:val="006F3BDD"/>
     <w:rsid w:val="006F4A50"/>
     <w:rsid w:val="006F5CCA"/>
     <w:rsid w:val="006F7E00"/>
     <w:rsid w:val="007002D5"/>
     <w:rsid w:val="00700F95"/>
     <w:rsid w:val="00701B2A"/>
     <w:rsid w:val="00702F63"/>
     <w:rsid w:val="00703511"/>
     <w:rsid w:val="00703892"/>
     <w:rsid w:val="007063D0"/>
     <w:rsid w:val="00706481"/>
     <w:rsid w:val="007069CF"/>
     <w:rsid w:val="007069D8"/>
     <w:rsid w:val="00707312"/>
     <w:rsid w:val="00712530"/>
     <w:rsid w:val="007166D7"/>
     <w:rsid w:val="00717209"/>
     <w:rsid w:val="00717BD9"/>
     <w:rsid w:val="00717D1B"/>
     <w:rsid w:val="00717EAC"/>
     <w:rsid w:val="00720825"/>
     <w:rsid w:val="0072585F"/>
     <w:rsid w:val="00726188"/>
     <w:rsid w:val="00726ADA"/>
+    <w:rsid w:val="00726BAD"/>
     <w:rsid w:val="00726EB3"/>
     <w:rsid w:val="0072745A"/>
     <w:rsid w:val="00727C57"/>
     <w:rsid w:val="00730A51"/>
     <w:rsid w:val="00731B89"/>
     <w:rsid w:val="0073226F"/>
     <w:rsid w:val="00732E15"/>
     <w:rsid w:val="00733B6D"/>
     <w:rsid w:val="00733DDC"/>
     <w:rsid w:val="0073400B"/>
     <w:rsid w:val="00736D50"/>
     <w:rsid w:val="0073712F"/>
     <w:rsid w:val="0074422D"/>
     <w:rsid w:val="0074440B"/>
     <w:rsid w:val="00744BD6"/>
     <w:rsid w:val="00745706"/>
     <w:rsid w:val="00745A72"/>
     <w:rsid w:val="00745E21"/>
     <w:rsid w:val="00750313"/>
     <w:rsid w:val="007507C4"/>
     <w:rsid w:val="00751273"/>
     <w:rsid w:val="0075400E"/>
     <w:rsid w:val="00754A1C"/>
     <w:rsid w:val="00755716"/>
     <w:rsid w:val="007577B2"/>
@@ -17738,647 +17991,679 @@
     <w:rsid w:val="00762DFF"/>
     <w:rsid w:val="007679EF"/>
     <w:rsid w:val="00770AC9"/>
     <w:rsid w:val="00770C6E"/>
     <w:rsid w:val="007720EC"/>
     <w:rsid w:val="00772D37"/>
     <w:rsid w:val="00772DFE"/>
     <w:rsid w:val="00774849"/>
     <w:rsid w:val="00774851"/>
     <w:rsid w:val="00774D12"/>
     <w:rsid w:val="00777A12"/>
     <w:rsid w:val="0078022F"/>
     <w:rsid w:val="00781027"/>
     <w:rsid w:val="00781356"/>
     <w:rsid w:val="0078139E"/>
     <w:rsid w:val="00785179"/>
     <w:rsid w:val="00791830"/>
     <w:rsid w:val="00792C9E"/>
     <w:rsid w:val="00793676"/>
     <w:rsid w:val="00797DCA"/>
     <w:rsid w:val="007A1E4E"/>
     <w:rsid w:val="007A1F70"/>
     <w:rsid w:val="007A3C0A"/>
     <w:rsid w:val="007A3EFC"/>
     <w:rsid w:val="007A5E4A"/>
-    <w:rsid w:val="007A6048"/>
     <w:rsid w:val="007A7B85"/>
     <w:rsid w:val="007A7CC6"/>
     <w:rsid w:val="007B0762"/>
     <w:rsid w:val="007B0EEF"/>
     <w:rsid w:val="007B1010"/>
     <w:rsid w:val="007B48B1"/>
     <w:rsid w:val="007B61D0"/>
-    <w:rsid w:val="007B7990"/>
     <w:rsid w:val="007C460A"/>
     <w:rsid w:val="007C64FE"/>
     <w:rsid w:val="007C6F2C"/>
     <w:rsid w:val="007C799A"/>
     <w:rsid w:val="007D26AD"/>
     <w:rsid w:val="007D39E0"/>
     <w:rsid w:val="007D42A8"/>
     <w:rsid w:val="007D4A7A"/>
     <w:rsid w:val="007D4B45"/>
     <w:rsid w:val="007D57CF"/>
     <w:rsid w:val="007D672E"/>
     <w:rsid w:val="007E24B9"/>
     <w:rsid w:val="007E4067"/>
     <w:rsid w:val="007E5947"/>
     <w:rsid w:val="007E5E1F"/>
     <w:rsid w:val="007E62FA"/>
     <w:rsid w:val="007E6952"/>
     <w:rsid w:val="007E6EB3"/>
     <w:rsid w:val="007F3C09"/>
     <w:rsid w:val="007F3D40"/>
     <w:rsid w:val="007F4E71"/>
     <w:rsid w:val="007F640C"/>
     <w:rsid w:val="007F71D4"/>
     <w:rsid w:val="00800067"/>
     <w:rsid w:val="00800CBF"/>
     <w:rsid w:val="00801261"/>
     <w:rsid w:val="008016DE"/>
     <w:rsid w:val="008028C7"/>
     <w:rsid w:val="0080307F"/>
     <w:rsid w:val="00804931"/>
     <w:rsid w:val="0080516D"/>
     <w:rsid w:val="00805D39"/>
     <w:rsid w:val="00806295"/>
     <w:rsid w:val="008062E1"/>
     <w:rsid w:val="008064D3"/>
     <w:rsid w:val="00812D49"/>
     <w:rsid w:val="0081371D"/>
     <w:rsid w:val="00815670"/>
     <w:rsid w:val="00815790"/>
     <w:rsid w:val="0081607F"/>
     <w:rsid w:val="00820815"/>
     <w:rsid w:val="0082099E"/>
     <w:rsid w:val="00820DF8"/>
     <w:rsid w:val="00822861"/>
     <w:rsid w:val="00824FB7"/>
     <w:rsid w:val="00825FC3"/>
+    <w:rsid w:val="00826BC8"/>
     <w:rsid w:val="00827AF5"/>
     <w:rsid w:val="00831CD7"/>
     <w:rsid w:val="0083325C"/>
     <w:rsid w:val="008355B1"/>
     <w:rsid w:val="00835BE1"/>
     <w:rsid w:val="00835FD6"/>
     <w:rsid w:val="00837518"/>
     <w:rsid w:val="008409D9"/>
     <w:rsid w:val="008417FD"/>
     <w:rsid w:val="008435B5"/>
     <w:rsid w:val="00844E00"/>
     <w:rsid w:val="00845523"/>
+    <w:rsid w:val="008477F6"/>
     <w:rsid w:val="008502A1"/>
     <w:rsid w:val="008506E3"/>
     <w:rsid w:val="008526CE"/>
     <w:rsid w:val="00854BC0"/>
     <w:rsid w:val="00854DC5"/>
     <w:rsid w:val="008567D7"/>
     <w:rsid w:val="008604F4"/>
     <w:rsid w:val="00861135"/>
     <w:rsid w:val="00861E97"/>
     <w:rsid w:val="00862286"/>
     <w:rsid w:val="0086305F"/>
     <w:rsid w:val="00863984"/>
     <w:rsid w:val="00863ECD"/>
     <w:rsid w:val="00864E36"/>
     <w:rsid w:val="008654E9"/>
     <w:rsid w:val="00866837"/>
     <w:rsid w:val="0087086E"/>
     <w:rsid w:val="0087240A"/>
     <w:rsid w:val="008738D3"/>
     <w:rsid w:val="0087511A"/>
     <w:rsid w:val="00875CD7"/>
     <w:rsid w:val="00877CAD"/>
     <w:rsid w:val="00880BD7"/>
     <w:rsid w:val="008821EF"/>
     <w:rsid w:val="00884210"/>
+    <w:rsid w:val="0088555A"/>
     <w:rsid w:val="00885FD9"/>
     <w:rsid w:val="008860FD"/>
     <w:rsid w:val="008862F5"/>
+    <w:rsid w:val="00886AAC"/>
     <w:rsid w:val="00887744"/>
     <w:rsid w:val="00891166"/>
     <w:rsid w:val="0089331F"/>
+    <w:rsid w:val="00894B61"/>
     <w:rsid w:val="00896428"/>
     <w:rsid w:val="00896AD7"/>
     <w:rsid w:val="00896D67"/>
+    <w:rsid w:val="00896D88"/>
     <w:rsid w:val="008A13D5"/>
     <w:rsid w:val="008A387B"/>
     <w:rsid w:val="008A4F92"/>
     <w:rsid w:val="008B22FB"/>
     <w:rsid w:val="008B29AA"/>
     <w:rsid w:val="008B2E20"/>
     <w:rsid w:val="008B3F06"/>
     <w:rsid w:val="008B4241"/>
     <w:rsid w:val="008B444F"/>
     <w:rsid w:val="008B52E8"/>
     <w:rsid w:val="008B61F7"/>
     <w:rsid w:val="008B69D4"/>
     <w:rsid w:val="008B7C77"/>
     <w:rsid w:val="008C1334"/>
     <w:rsid w:val="008C3001"/>
     <w:rsid w:val="008C38A3"/>
     <w:rsid w:val="008C4D63"/>
     <w:rsid w:val="008C6228"/>
     <w:rsid w:val="008C733C"/>
     <w:rsid w:val="008C7974"/>
     <w:rsid w:val="008D02FE"/>
     <w:rsid w:val="008D14DC"/>
     <w:rsid w:val="008D28A7"/>
     <w:rsid w:val="008D33EA"/>
+    <w:rsid w:val="008D3E88"/>
     <w:rsid w:val="008E0939"/>
     <w:rsid w:val="008E0DD7"/>
     <w:rsid w:val="008E0EAE"/>
     <w:rsid w:val="008E0F0B"/>
+    <w:rsid w:val="008E227F"/>
     <w:rsid w:val="008E36AC"/>
     <w:rsid w:val="008E5225"/>
     <w:rsid w:val="008E526F"/>
     <w:rsid w:val="008E5AAC"/>
     <w:rsid w:val="008E637D"/>
     <w:rsid w:val="008E7374"/>
     <w:rsid w:val="008F0E54"/>
     <w:rsid w:val="008F1762"/>
     <w:rsid w:val="008F25E0"/>
     <w:rsid w:val="008F3B82"/>
     <w:rsid w:val="008F3EAB"/>
     <w:rsid w:val="008F452A"/>
     <w:rsid w:val="008F58C0"/>
     <w:rsid w:val="008F65BB"/>
     <w:rsid w:val="008F6B6F"/>
     <w:rsid w:val="008F6F5E"/>
+    <w:rsid w:val="008F74A8"/>
     <w:rsid w:val="008F7F9A"/>
     <w:rsid w:val="0090009B"/>
     <w:rsid w:val="00902639"/>
     <w:rsid w:val="009038BF"/>
     <w:rsid w:val="00903BD6"/>
     <w:rsid w:val="0090481C"/>
+    <w:rsid w:val="00904908"/>
     <w:rsid w:val="009056C1"/>
     <w:rsid w:val="00905F65"/>
     <w:rsid w:val="009076ED"/>
     <w:rsid w:val="00907988"/>
     <w:rsid w:val="0091004D"/>
     <w:rsid w:val="00911C71"/>
     <w:rsid w:val="00914006"/>
     <w:rsid w:val="00915234"/>
     <w:rsid w:val="00915FE4"/>
     <w:rsid w:val="00916671"/>
     <w:rsid w:val="009203CB"/>
     <w:rsid w:val="00920A8D"/>
     <w:rsid w:val="009220FB"/>
     <w:rsid w:val="00925271"/>
     <w:rsid w:val="00925743"/>
     <w:rsid w:val="00926C06"/>
     <w:rsid w:val="00927EE7"/>
     <w:rsid w:val="009304AC"/>
     <w:rsid w:val="0093185F"/>
     <w:rsid w:val="00932435"/>
     <w:rsid w:val="00932AC7"/>
     <w:rsid w:val="00934901"/>
     <w:rsid w:val="009359C4"/>
     <w:rsid w:val="00935C23"/>
     <w:rsid w:val="009408BB"/>
     <w:rsid w:val="00940EDC"/>
     <w:rsid w:val="0094279D"/>
     <w:rsid w:val="00942896"/>
     <w:rsid w:val="00942933"/>
     <w:rsid w:val="009430DE"/>
+    <w:rsid w:val="00944281"/>
     <w:rsid w:val="009442E1"/>
     <w:rsid w:val="009447CC"/>
     <w:rsid w:val="00944B44"/>
     <w:rsid w:val="0094559C"/>
     <w:rsid w:val="00946076"/>
     <w:rsid w:val="00946116"/>
     <w:rsid w:val="00953E21"/>
     <w:rsid w:val="00955A7A"/>
     <w:rsid w:val="00955EBD"/>
+    <w:rsid w:val="00960246"/>
+    <w:rsid w:val="009607ED"/>
     <w:rsid w:val="00960997"/>
     <w:rsid w:val="0096202B"/>
     <w:rsid w:val="00962124"/>
     <w:rsid w:val="00963CA6"/>
     <w:rsid w:val="009643AE"/>
     <w:rsid w:val="00964C72"/>
     <w:rsid w:val="009652B0"/>
     <w:rsid w:val="00966EE9"/>
     <w:rsid w:val="0096728F"/>
     <w:rsid w:val="00971B3D"/>
     <w:rsid w:val="00972814"/>
+    <w:rsid w:val="00972A51"/>
     <w:rsid w:val="009737E8"/>
     <w:rsid w:val="00973F52"/>
     <w:rsid w:val="0097490E"/>
     <w:rsid w:val="00975C60"/>
     <w:rsid w:val="00976197"/>
     <w:rsid w:val="009807B6"/>
     <w:rsid w:val="009821DB"/>
     <w:rsid w:val="00983227"/>
     <w:rsid w:val="0098494A"/>
     <w:rsid w:val="00984DDC"/>
     <w:rsid w:val="0098545A"/>
     <w:rsid w:val="00985C49"/>
     <w:rsid w:val="00992AB6"/>
     <w:rsid w:val="009935F1"/>
     <w:rsid w:val="00995C55"/>
     <w:rsid w:val="0099646D"/>
     <w:rsid w:val="00997D30"/>
     <w:rsid w:val="009A09F1"/>
     <w:rsid w:val="009A0EF9"/>
     <w:rsid w:val="009A4594"/>
     <w:rsid w:val="009A4AD0"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A63E4"/>
     <w:rsid w:val="009A6E03"/>
     <w:rsid w:val="009B08DB"/>
+    <w:rsid w:val="009B225D"/>
     <w:rsid w:val="009B2C61"/>
     <w:rsid w:val="009B2D92"/>
     <w:rsid w:val="009B37E5"/>
     <w:rsid w:val="009B3A0A"/>
     <w:rsid w:val="009B763A"/>
     <w:rsid w:val="009C05F9"/>
     <w:rsid w:val="009C3210"/>
     <w:rsid w:val="009C3B90"/>
     <w:rsid w:val="009C5F49"/>
     <w:rsid w:val="009C71EA"/>
     <w:rsid w:val="009D1523"/>
     <w:rsid w:val="009D15BA"/>
     <w:rsid w:val="009D4AC5"/>
     <w:rsid w:val="009D55EE"/>
     <w:rsid w:val="009D5B9E"/>
     <w:rsid w:val="009E0C75"/>
     <w:rsid w:val="009E25BE"/>
     <w:rsid w:val="009E3518"/>
     <w:rsid w:val="009E3D17"/>
     <w:rsid w:val="009E3E5C"/>
     <w:rsid w:val="009E4A74"/>
     <w:rsid w:val="009E4D80"/>
     <w:rsid w:val="009E5981"/>
     <w:rsid w:val="009E6ECD"/>
     <w:rsid w:val="009F1D7A"/>
     <w:rsid w:val="009F21CE"/>
     <w:rsid w:val="009F2BC9"/>
     <w:rsid w:val="009F2BF9"/>
     <w:rsid w:val="009F32E1"/>
     <w:rsid w:val="009F49A4"/>
     <w:rsid w:val="009F728F"/>
     <w:rsid w:val="009F760B"/>
     <w:rsid w:val="00A00278"/>
     <w:rsid w:val="00A032E6"/>
+    <w:rsid w:val="00A04E64"/>
     <w:rsid w:val="00A062E6"/>
     <w:rsid w:val="00A064E3"/>
     <w:rsid w:val="00A06784"/>
     <w:rsid w:val="00A07458"/>
     <w:rsid w:val="00A10B5C"/>
     <w:rsid w:val="00A10C12"/>
     <w:rsid w:val="00A11332"/>
     <w:rsid w:val="00A125C2"/>
     <w:rsid w:val="00A1300A"/>
     <w:rsid w:val="00A13848"/>
     <w:rsid w:val="00A15164"/>
     <w:rsid w:val="00A15617"/>
     <w:rsid w:val="00A15FF3"/>
     <w:rsid w:val="00A1661E"/>
     <w:rsid w:val="00A16FB0"/>
     <w:rsid w:val="00A2070D"/>
     <w:rsid w:val="00A21BF6"/>
     <w:rsid w:val="00A23FD4"/>
     <w:rsid w:val="00A249D5"/>
     <w:rsid w:val="00A25A8F"/>
     <w:rsid w:val="00A26C35"/>
     <w:rsid w:val="00A30468"/>
     <w:rsid w:val="00A30526"/>
     <w:rsid w:val="00A30B43"/>
     <w:rsid w:val="00A32E4E"/>
     <w:rsid w:val="00A35020"/>
     <w:rsid w:val="00A3534E"/>
+    <w:rsid w:val="00A374E1"/>
     <w:rsid w:val="00A44100"/>
     <w:rsid w:val="00A44E6C"/>
     <w:rsid w:val="00A4539C"/>
     <w:rsid w:val="00A46117"/>
     <w:rsid w:val="00A465B1"/>
     <w:rsid w:val="00A47816"/>
     <w:rsid w:val="00A47F47"/>
     <w:rsid w:val="00A506C6"/>
     <w:rsid w:val="00A50726"/>
     <w:rsid w:val="00A50C89"/>
     <w:rsid w:val="00A51024"/>
     <w:rsid w:val="00A51BBE"/>
     <w:rsid w:val="00A521A9"/>
     <w:rsid w:val="00A55CEF"/>
     <w:rsid w:val="00A57891"/>
     <w:rsid w:val="00A609D8"/>
     <w:rsid w:val="00A61E12"/>
     <w:rsid w:val="00A63739"/>
     <w:rsid w:val="00A63DB4"/>
     <w:rsid w:val="00A658D8"/>
     <w:rsid w:val="00A65951"/>
     <w:rsid w:val="00A665CA"/>
     <w:rsid w:val="00A67D9A"/>
     <w:rsid w:val="00A72E00"/>
     <w:rsid w:val="00A734F9"/>
     <w:rsid w:val="00A74104"/>
     <w:rsid w:val="00A743D6"/>
     <w:rsid w:val="00A7643C"/>
+    <w:rsid w:val="00A76A42"/>
     <w:rsid w:val="00A77544"/>
     <w:rsid w:val="00A778ED"/>
     <w:rsid w:val="00A812C3"/>
     <w:rsid w:val="00A86808"/>
     <w:rsid w:val="00A9498E"/>
     <w:rsid w:val="00A95714"/>
+    <w:rsid w:val="00A95C70"/>
     <w:rsid w:val="00AA094F"/>
     <w:rsid w:val="00AA0C57"/>
     <w:rsid w:val="00AA0C8F"/>
     <w:rsid w:val="00AA0D0B"/>
     <w:rsid w:val="00AA1475"/>
     <w:rsid w:val="00AA24A0"/>
     <w:rsid w:val="00AA3C57"/>
     <w:rsid w:val="00AA3FEA"/>
     <w:rsid w:val="00AA51F2"/>
-    <w:rsid w:val="00AA694B"/>
     <w:rsid w:val="00AB042A"/>
     <w:rsid w:val="00AB0875"/>
     <w:rsid w:val="00AB103D"/>
     <w:rsid w:val="00AB1063"/>
+    <w:rsid w:val="00AB201E"/>
     <w:rsid w:val="00AB26E0"/>
     <w:rsid w:val="00AB3109"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB4874"/>
     <w:rsid w:val="00AB487D"/>
     <w:rsid w:val="00AB4BB9"/>
     <w:rsid w:val="00AB715E"/>
     <w:rsid w:val="00AB7C7B"/>
     <w:rsid w:val="00AC0C7C"/>
     <w:rsid w:val="00AC2844"/>
     <w:rsid w:val="00AC526F"/>
     <w:rsid w:val="00AC616A"/>
     <w:rsid w:val="00AC66F8"/>
     <w:rsid w:val="00AC6A2D"/>
+    <w:rsid w:val="00AD13BD"/>
     <w:rsid w:val="00AD2562"/>
     <w:rsid w:val="00AD2B5E"/>
     <w:rsid w:val="00AD6C4E"/>
     <w:rsid w:val="00AE12E4"/>
     <w:rsid w:val="00AE2B0F"/>
     <w:rsid w:val="00AE3CDA"/>
     <w:rsid w:val="00AE47E7"/>
+    <w:rsid w:val="00AE7030"/>
     <w:rsid w:val="00AF03FF"/>
     <w:rsid w:val="00AF1A2C"/>
     <w:rsid w:val="00AF21BC"/>
+    <w:rsid w:val="00AF303C"/>
     <w:rsid w:val="00AF3BC7"/>
     <w:rsid w:val="00AF4099"/>
     <w:rsid w:val="00AF40C4"/>
     <w:rsid w:val="00AF47DF"/>
     <w:rsid w:val="00AF533A"/>
     <w:rsid w:val="00AF7728"/>
     <w:rsid w:val="00B019DF"/>
     <w:rsid w:val="00B02E77"/>
     <w:rsid w:val="00B038E5"/>
     <w:rsid w:val="00B050EC"/>
     <w:rsid w:val="00B06337"/>
     <w:rsid w:val="00B064D6"/>
     <w:rsid w:val="00B10615"/>
     <w:rsid w:val="00B113A1"/>
     <w:rsid w:val="00B15A91"/>
     <w:rsid w:val="00B16F09"/>
     <w:rsid w:val="00B20064"/>
+    <w:rsid w:val="00B2019E"/>
     <w:rsid w:val="00B214F4"/>
     <w:rsid w:val="00B22A17"/>
     <w:rsid w:val="00B231E9"/>
     <w:rsid w:val="00B23A30"/>
     <w:rsid w:val="00B23F87"/>
     <w:rsid w:val="00B24DC9"/>
     <w:rsid w:val="00B25480"/>
     <w:rsid w:val="00B25D35"/>
     <w:rsid w:val="00B26373"/>
     <w:rsid w:val="00B31FBD"/>
     <w:rsid w:val="00B34C06"/>
     <w:rsid w:val="00B3500A"/>
     <w:rsid w:val="00B3531F"/>
+    <w:rsid w:val="00B35C9E"/>
     <w:rsid w:val="00B35F7A"/>
     <w:rsid w:val="00B36314"/>
     <w:rsid w:val="00B366FD"/>
     <w:rsid w:val="00B40220"/>
     <w:rsid w:val="00B41C2E"/>
     <w:rsid w:val="00B41E3D"/>
     <w:rsid w:val="00B4200D"/>
     <w:rsid w:val="00B4222C"/>
     <w:rsid w:val="00B42428"/>
     <w:rsid w:val="00B43648"/>
     <w:rsid w:val="00B45694"/>
     <w:rsid w:val="00B46B80"/>
     <w:rsid w:val="00B46E6D"/>
     <w:rsid w:val="00B479D0"/>
     <w:rsid w:val="00B55A31"/>
     <w:rsid w:val="00B55BC0"/>
     <w:rsid w:val="00B55D41"/>
     <w:rsid w:val="00B56079"/>
     <w:rsid w:val="00B6288D"/>
     <w:rsid w:val="00B63339"/>
     <w:rsid w:val="00B641B6"/>
     <w:rsid w:val="00B64480"/>
     <w:rsid w:val="00B64ACD"/>
     <w:rsid w:val="00B65041"/>
     <w:rsid w:val="00B65602"/>
     <w:rsid w:val="00B66F70"/>
     <w:rsid w:val="00B671A7"/>
     <w:rsid w:val="00B67E35"/>
+    <w:rsid w:val="00B67F0C"/>
     <w:rsid w:val="00B706D1"/>
     <w:rsid w:val="00B725E8"/>
     <w:rsid w:val="00B7373C"/>
-    <w:rsid w:val="00B74301"/>
     <w:rsid w:val="00B7472C"/>
     <w:rsid w:val="00B775DF"/>
     <w:rsid w:val="00B82D19"/>
     <w:rsid w:val="00B83922"/>
     <w:rsid w:val="00B83C37"/>
     <w:rsid w:val="00B86B88"/>
     <w:rsid w:val="00B87454"/>
     <w:rsid w:val="00B900F3"/>
     <w:rsid w:val="00B93B37"/>
+    <w:rsid w:val="00B955B1"/>
     <w:rsid w:val="00B96C84"/>
-    <w:rsid w:val="00BA0350"/>
     <w:rsid w:val="00BA08D3"/>
     <w:rsid w:val="00BA1D07"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA4048"/>
     <w:rsid w:val="00BA5696"/>
     <w:rsid w:val="00BA6247"/>
     <w:rsid w:val="00BA64E0"/>
     <w:rsid w:val="00BA73E2"/>
     <w:rsid w:val="00BB2023"/>
     <w:rsid w:val="00BB2153"/>
     <w:rsid w:val="00BB2542"/>
     <w:rsid w:val="00BB44A8"/>
     <w:rsid w:val="00BB5AFD"/>
     <w:rsid w:val="00BB6C51"/>
     <w:rsid w:val="00BB6EEE"/>
     <w:rsid w:val="00BB74C7"/>
     <w:rsid w:val="00BC0FD6"/>
     <w:rsid w:val="00BC186F"/>
     <w:rsid w:val="00BC19A6"/>
     <w:rsid w:val="00BC3EAA"/>
     <w:rsid w:val="00BC4B65"/>
     <w:rsid w:val="00BC513F"/>
+    <w:rsid w:val="00BD12D0"/>
     <w:rsid w:val="00BD2643"/>
     <w:rsid w:val="00BD2E18"/>
     <w:rsid w:val="00BD431C"/>
     <w:rsid w:val="00BD614F"/>
     <w:rsid w:val="00BD69E9"/>
     <w:rsid w:val="00BD7E73"/>
     <w:rsid w:val="00BE12D5"/>
     <w:rsid w:val="00BE1E86"/>
     <w:rsid w:val="00BE35BB"/>
     <w:rsid w:val="00BE553D"/>
     <w:rsid w:val="00BE6A2F"/>
     <w:rsid w:val="00BE6FB5"/>
     <w:rsid w:val="00BF1F9B"/>
     <w:rsid w:val="00BF2F5A"/>
     <w:rsid w:val="00BF60BB"/>
     <w:rsid w:val="00BF672E"/>
     <w:rsid w:val="00BF6C54"/>
     <w:rsid w:val="00BF785A"/>
     <w:rsid w:val="00C02BFD"/>
     <w:rsid w:val="00C0339E"/>
     <w:rsid w:val="00C05C6D"/>
     <w:rsid w:val="00C060BF"/>
     <w:rsid w:val="00C0697E"/>
     <w:rsid w:val="00C07B03"/>
     <w:rsid w:val="00C10CAD"/>
     <w:rsid w:val="00C10CEB"/>
     <w:rsid w:val="00C131B7"/>
     <w:rsid w:val="00C133A2"/>
     <w:rsid w:val="00C15C0A"/>
     <w:rsid w:val="00C16825"/>
     <w:rsid w:val="00C17CB0"/>
     <w:rsid w:val="00C2005C"/>
     <w:rsid w:val="00C21532"/>
     <w:rsid w:val="00C241D8"/>
     <w:rsid w:val="00C25A7C"/>
     <w:rsid w:val="00C3047E"/>
     <w:rsid w:val="00C30C25"/>
+    <w:rsid w:val="00C31EB1"/>
     <w:rsid w:val="00C35624"/>
     <w:rsid w:val="00C35E69"/>
     <w:rsid w:val="00C370D0"/>
     <w:rsid w:val="00C40B1D"/>
     <w:rsid w:val="00C42974"/>
     <w:rsid w:val="00C438D3"/>
     <w:rsid w:val="00C4448B"/>
     <w:rsid w:val="00C44C20"/>
     <w:rsid w:val="00C500FA"/>
     <w:rsid w:val="00C513D6"/>
     <w:rsid w:val="00C524FC"/>
     <w:rsid w:val="00C52D07"/>
     <w:rsid w:val="00C53C5F"/>
     <w:rsid w:val="00C54D60"/>
     <w:rsid w:val="00C54EDD"/>
     <w:rsid w:val="00C55436"/>
     <w:rsid w:val="00C555E0"/>
+    <w:rsid w:val="00C60CE5"/>
     <w:rsid w:val="00C616A7"/>
     <w:rsid w:val="00C62AD5"/>
     <w:rsid w:val="00C640B1"/>
     <w:rsid w:val="00C66A6A"/>
     <w:rsid w:val="00C66E26"/>
     <w:rsid w:val="00C66F1E"/>
     <w:rsid w:val="00C71EAA"/>
+    <w:rsid w:val="00C72056"/>
     <w:rsid w:val="00C7221D"/>
     <w:rsid w:val="00C72C74"/>
     <w:rsid w:val="00C73255"/>
     <w:rsid w:val="00C735C1"/>
     <w:rsid w:val="00C73CE9"/>
     <w:rsid w:val="00C741CF"/>
     <w:rsid w:val="00C75283"/>
     <w:rsid w:val="00C7742D"/>
     <w:rsid w:val="00C77F21"/>
     <w:rsid w:val="00C803ED"/>
     <w:rsid w:val="00C814C0"/>
     <w:rsid w:val="00C81F40"/>
     <w:rsid w:val="00C82F45"/>
     <w:rsid w:val="00C8347B"/>
     <w:rsid w:val="00C8415F"/>
     <w:rsid w:val="00C86B1B"/>
     <w:rsid w:val="00C86FE2"/>
+    <w:rsid w:val="00C87C11"/>
     <w:rsid w:val="00C90FD2"/>
     <w:rsid w:val="00C9146F"/>
     <w:rsid w:val="00C918AE"/>
     <w:rsid w:val="00C91ED1"/>
     <w:rsid w:val="00C92E22"/>
     <w:rsid w:val="00C94B83"/>
     <w:rsid w:val="00C95743"/>
+    <w:rsid w:val="00CA18AF"/>
     <w:rsid w:val="00CA1957"/>
     <w:rsid w:val="00CA385C"/>
     <w:rsid w:val="00CA4A6E"/>
     <w:rsid w:val="00CA664F"/>
     <w:rsid w:val="00CA7711"/>
     <w:rsid w:val="00CB05FE"/>
     <w:rsid w:val="00CB0F11"/>
     <w:rsid w:val="00CB4A06"/>
     <w:rsid w:val="00CB512F"/>
     <w:rsid w:val="00CB7448"/>
     <w:rsid w:val="00CC31A2"/>
     <w:rsid w:val="00CC3C3F"/>
     <w:rsid w:val="00CC3DBB"/>
     <w:rsid w:val="00CC3F84"/>
     <w:rsid w:val="00CC4A3C"/>
     <w:rsid w:val="00CC4B1C"/>
+    <w:rsid w:val="00CC511D"/>
     <w:rsid w:val="00CC64FD"/>
     <w:rsid w:val="00CC74E0"/>
     <w:rsid w:val="00CC7654"/>
+    <w:rsid w:val="00CD09A0"/>
     <w:rsid w:val="00CD2552"/>
+    <w:rsid w:val="00CD3631"/>
     <w:rsid w:val="00CD4BF7"/>
     <w:rsid w:val="00CD511A"/>
     <w:rsid w:val="00CD6C3B"/>
     <w:rsid w:val="00CE17D7"/>
     <w:rsid w:val="00CE34C7"/>
     <w:rsid w:val="00CE4030"/>
     <w:rsid w:val="00CE41D4"/>
     <w:rsid w:val="00CE425A"/>
     <w:rsid w:val="00CE4CC8"/>
     <w:rsid w:val="00CF1A3A"/>
     <w:rsid w:val="00CF2CBD"/>
     <w:rsid w:val="00CF3496"/>
     <w:rsid w:val="00CF433A"/>
     <w:rsid w:val="00CF47B1"/>
     <w:rsid w:val="00CF520D"/>
     <w:rsid w:val="00CF564B"/>
     <w:rsid w:val="00CF77C0"/>
     <w:rsid w:val="00D00533"/>
     <w:rsid w:val="00D008D6"/>
     <w:rsid w:val="00D0355E"/>
     <w:rsid w:val="00D040C9"/>
     <w:rsid w:val="00D078AB"/>
     <w:rsid w:val="00D07AB6"/>
     <w:rsid w:val="00D11C24"/>
     <w:rsid w:val="00D1214B"/>
     <w:rsid w:val="00D12B6A"/>
     <w:rsid w:val="00D12E0D"/>
     <w:rsid w:val="00D14657"/>
     <w:rsid w:val="00D1510B"/>
     <w:rsid w:val="00D16668"/>
     <w:rsid w:val="00D16B64"/>
     <w:rsid w:val="00D16E5F"/>
     <w:rsid w:val="00D17422"/>
     <w:rsid w:val="00D17AD2"/>
     <w:rsid w:val="00D21D51"/>
     <w:rsid w:val="00D2248C"/>
     <w:rsid w:val="00D23877"/>
     <w:rsid w:val="00D23EE9"/>
+    <w:rsid w:val="00D2407F"/>
     <w:rsid w:val="00D25030"/>
     <w:rsid w:val="00D25A84"/>
     <w:rsid w:val="00D25CDD"/>
     <w:rsid w:val="00D2614A"/>
     <w:rsid w:val="00D272C6"/>
     <w:rsid w:val="00D3092B"/>
     <w:rsid w:val="00D31A81"/>
     <w:rsid w:val="00D3331A"/>
     <w:rsid w:val="00D34985"/>
     <w:rsid w:val="00D35570"/>
     <w:rsid w:val="00D36A83"/>
     <w:rsid w:val="00D36C86"/>
     <w:rsid w:val="00D36CE7"/>
     <w:rsid w:val="00D40CB6"/>
     <w:rsid w:val="00D42825"/>
     <w:rsid w:val="00D42C3C"/>
     <w:rsid w:val="00D446AD"/>
     <w:rsid w:val="00D46A41"/>
     <w:rsid w:val="00D46D29"/>
     <w:rsid w:val="00D47336"/>
     <w:rsid w:val="00D47D23"/>
     <w:rsid w:val="00D47E3C"/>
     <w:rsid w:val="00D50363"/>
     <w:rsid w:val="00D505A0"/>
     <w:rsid w:val="00D50761"/>
@@ -18468,161 +18753,170 @@
     <w:rsid w:val="00DF1F94"/>
     <w:rsid w:val="00DF257F"/>
     <w:rsid w:val="00DF4197"/>
     <w:rsid w:val="00DF4505"/>
     <w:rsid w:val="00DF49FD"/>
     <w:rsid w:val="00DF4E1B"/>
     <w:rsid w:val="00DF768F"/>
     <w:rsid w:val="00DF7C97"/>
     <w:rsid w:val="00E0017D"/>
     <w:rsid w:val="00E00F3B"/>
     <w:rsid w:val="00E019B6"/>
     <w:rsid w:val="00E01E4A"/>
     <w:rsid w:val="00E029FF"/>
     <w:rsid w:val="00E049C0"/>
     <w:rsid w:val="00E05C4A"/>
     <w:rsid w:val="00E07683"/>
     <w:rsid w:val="00E1013F"/>
     <w:rsid w:val="00E1131D"/>
     <w:rsid w:val="00E1161B"/>
     <w:rsid w:val="00E12964"/>
     <w:rsid w:val="00E12CD0"/>
     <w:rsid w:val="00E13444"/>
     <w:rsid w:val="00E13A1B"/>
     <w:rsid w:val="00E13D62"/>
     <w:rsid w:val="00E1440E"/>
+    <w:rsid w:val="00E145C1"/>
     <w:rsid w:val="00E1692C"/>
     <w:rsid w:val="00E16A22"/>
     <w:rsid w:val="00E17439"/>
     <w:rsid w:val="00E2029F"/>
     <w:rsid w:val="00E214FA"/>
+    <w:rsid w:val="00E21CA3"/>
     <w:rsid w:val="00E226E3"/>
     <w:rsid w:val="00E22A0F"/>
     <w:rsid w:val="00E22E4B"/>
     <w:rsid w:val="00E24805"/>
     <w:rsid w:val="00E25A62"/>
     <w:rsid w:val="00E25F4E"/>
     <w:rsid w:val="00E26973"/>
     <w:rsid w:val="00E2727E"/>
     <w:rsid w:val="00E27681"/>
+    <w:rsid w:val="00E30E3C"/>
     <w:rsid w:val="00E320CA"/>
     <w:rsid w:val="00E3227D"/>
     <w:rsid w:val="00E33625"/>
     <w:rsid w:val="00E3609E"/>
     <w:rsid w:val="00E3784A"/>
     <w:rsid w:val="00E40B90"/>
     <w:rsid w:val="00E40C77"/>
+    <w:rsid w:val="00E451A6"/>
     <w:rsid w:val="00E466A1"/>
     <w:rsid w:val="00E4770D"/>
     <w:rsid w:val="00E50DB0"/>
     <w:rsid w:val="00E513AE"/>
     <w:rsid w:val="00E51A7C"/>
     <w:rsid w:val="00E529CF"/>
     <w:rsid w:val="00E5458E"/>
     <w:rsid w:val="00E54618"/>
     <w:rsid w:val="00E55C2F"/>
     <w:rsid w:val="00E55D97"/>
     <w:rsid w:val="00E569AD"/>
     <w:rsid w:val="00E60943"/>
     <w:rsid w:val="00E6145E"/>
     <w:rsid w:val="00E61615"/>
     <w:rsid w:val="00E61628"/>
     <w:rsid w:val="00E61BAA"/>
     <w:rsid w:val="00E624A4"/>
     <w:rsid w:val="00E628E9"/>
     <w:rsid w:val="00E632A8"/>
     <w:rsid w:val="00E6384D"/>
     <w:rsid w:val="00E63A46"/>
+    <w:rsid w:val="00E6444F"/>
     <w:rsid w:val="00E64C26"/>
     <w:rsid w:val="00E65C6D"/>
     <w:rsid w:val="00E67670"/>
     <w:rsid w:val="00E70A55"/>
     <w:rsid w:val="00E73C31"/>
     <w:rsid w:val="00E753B4"/>
     <w:rsid w:val="00E7558A"/>
     <w:rsid w:val="00E75743"/>
     <w:rsid w:val="00E75DE0"/>
     <w:rsid w:val="00E801D4"/>
     <w:rsid w:val="00E804B1"/>
     <w:rsid w:val="00E84862"/>
     <w:rsid w:val="00E8493D"/>
     <w:rsid w:val="00E85B6C"/>
     <w:rsid w:val="00E86A25"/>
     <w:rsid w:val="00E90F59"/>
     <w:rsid w:val="00E91742"/>
     <w:rsid w:val="00E928E0"/>
     <w:rsid w:val="00E9488A"/>
     <w:rsid w:val="00E96331"/>
     <w:rsid w:val="00E964D3"/>
     <w:rsid w:val="00E976C3"/>
     <w:rsid w:val="00EA0DDA"/>
     <w:rsid w:val="00EA345B"/>
     <w:rsid w:val="00EA3B98"/>
     <w:rsid w:val="00EA3F42"/>
     <w:rsid w:val="00EA4540"/>
     <w:rsid w:val="00EA49C3"/>
     <w:rsid w:val="00EA60D3"/>
     <w:rsid w:val="00EA712C"/>
     <w:rsid w:val="00EA7835"/>
     <w:rsid w:val="00EB17EA"/>
+    <w:rsid w:val="00EB2EC6"/>
+    <w:rsid w:val="00EB3030"/>
     <w:rsid w:val="00EB5C10"/>
     <w:rsid w:val="00EC11C1"/>
     <w:rsid w:val="00EC4114"/>
     <w:rsid w:val="00EC4DF7"/>
     <w:rsid w:val="00EC5BDB"/>
     <w:rsid w:val="00EC60AA"/>
     <w:rsid w:val="00EC64F5"/>
     <w:rsid w:val="00EC6C2C"/>
     <w:rsid w:val="00EC73B2"/>
     <w:rsid w:val="00EC77A4"/>
     <w:rsid w:val="00ED0324"/>
     <w:rsid w:val="00ED12BB"/>
     <w:rsid w:val="00ED38E6"/>
     <w:rsid w:val="00ED3A33"/>
     <w:rsid w:val="00ED49E6"/>
     <w:rsid w:val="00ED4C33"/>
     <w:rsid w:val="00ED5528"/>
     <w:rsid w:val="00ED6812"/>
     <w:rsid w:val="00ED6DB0"/>
+    <w:rsid w:val="00ED7997"/>
     <w:rsid w:val="00EE05A6"/>
     <w:rsid w:val="00EE0AFF"/>
     <w:rsid w:val="00EE134D"/>
     <w:rsid w:val="00EE2F3F"/>
     <w:rsid w:val="00EE3340"/>
     <w:rsid w:val="00EE363D"/>
     <w:rsid w:val="00EE58D5"/>
     <w:rsid w:val="00EE6788"/>
     <w:rsid w:val="00EE7E5B"/>
     <w:rsid w:val="00EF066D"/>
     <w:rsid w:val="00EF563B"/>
     <w:rsid w:val="00EF6AAE"/>
     <w:rsid w:val="00EF7EDC"/>
     <w:rsid w:val="00F005B3"/>
     <w:rsid w:val="00F0068C"/>
     <w:rsid w:val="00F00971"/>
     <w:rsid w:val="00F01BD8"/>
     <w:rsid w:val="00F01C88"/>
+    <w:rsid w:val="00F031FD"/>
     <w:rsid w:val="00F03AA6"/>
     <w:rsid w:val="00F04731"/>
     <w:rsid w:val="00F0512B"/>
     <w:rsid w:val="00F05AD2"/>
     <w:rsid w:val="00F07305"/>
     <w:rsid w:val="00F11362"/>
     <w:rsid w:val="00F127E8"/>
     <w:rsid w:val="00F137E2"/>
     <w:rsid w:val="00F13E73"/>
     <w:rsid w:val="00F1538C"/>
     <w:rsid w:val="00F1590B"/>
     <w:rsid w:val="00F15B20"/>
     <w:rsid w:val="00F208A6"/>
     <w:rsid w:val="00F20E53"/>
     <w:rsid w:val="00F21D01"/>
     <w:rsid w:val="00F22AF2"/>
     <w:rsid w:val="00F30B9F"/>
     <w:rsid w:val="00F32F5D"/>
     <w:rsid w:val="00F34B8D"/>
     <w:rsid w:val="00F34DE6"/>
     <w:rsid w:val="00F360DD"/>
     <w:rsid w:val="00F369BE"/>
     <w:rsid w:val="00F407AF"/>
     <w:rsid w:val="00F40A83"/>
     <w:rsid w:val="00F4287A"/>
@@ -18635,107 +18929,114 @@
     <w:rsid w:val="00F457B4"/>
     <w:rsid w:val="00F4580E"/>
     <w:rsid w:val="00F45D66"/>
     <w:rsid w:val="00F47244"/>
     <w:rsid w:val="00F4745F"/>
     <w:rsid w:val="00F50FAE"/>
     <w:rsid w:val="00F51864"/>
     <w:rsid w:val="00F51970"/>
     <w:rsid w:val="00F5244D"/>
     <w:rsid w:val="00F5452C"/>
     <w:rsid w:val="00F54C1E"/>
     <w:rsid w:val="00F54F5E"/>
     <w:rsid w:val="00F553E6"/>
     <w:rsid w:val="00F56B38"/>
     <w:rsid w:val="00F57712"/>
     <w:rsid w:val="00F60225"/>
     <w:rsid w:val="00F60FAC"/>
     <w:rsid w:val="00F61504"/>
     <w:rsid w:val="00F61782"/>
     <w:rsid w:val="00F61860"/>
     <w:rsid w:val="00F61B51"/>
     <w:rsid w:val="00F6326E"/>
     <w:rsid w:val="00F64E71"/>
     <w:rsid w:val="00F66694"/>
     <w:rsid w:val="00F71A9A"/>
+    <w:rsid w:val="00F71DD6"/>
     <w:rsid w:val="00F728B9"/>
     <w:rsid w:val="00F740F5"/>
     <w:rsid w:val="00F803F9"/>
     <w:rsid w:val="00F810F0"/>
     <w:rsid w:val="00F8291E"/>
     <w:rsid w:val="00F83298"/>
     <w:rsid w:val="00F83CC1"/>
     <w:rsid w:val="00F85922"/>
     <w:rsid w:val="00F914D4"/>
     <w:rsid w:val="00F92A01"/>
     <w:rsid w:val="00F93CA1"/>
+    <w:rsid w:val="00F93E33"/>
     <w:rsid w:val="00F94669"/>
     <w:rsid w:val="00F94F3A"/>
     <w:rsid w:val="00F94FBD"/>
     <w:rsid w:val="00F95636"/>
+    <w:rsid w:val="00F95C08"/>
     <w:rsid w:val="00F96766"/>
     <w:rsid w:val="00F96B46"/>
     <w:rsid w:val="00F96C88"/>
     <w:rsid w:val="00F96E5D"/>
     <w:rsid w:val="00F97C0C"/>
     <w:rsid w:val="00FA0147"/>
     <w:rsid w:val="00FA3705"/>
+    <w:rsid w:val="00FA4BEA"/>
     <w:rsid w:val="00FA54EC"/>
     <w:rsid w:val="00FA7D3E"/>
     <w:rsid w:val="00FB171C"/>
     <w:rsid w:val="00FB2A2E"/>
     <w:rsid w:val="00FB464D"/>
     <w:rsid w:val="00FB4E52"/>
     <w:rsid w:val="00FB7150"/>
     <w:rsid w:val="00FC205D"/>
     <w:rsid w:val="00FC2E54"/>
     <w:rsid w:val="00FC3735"/>
+    <w:rsid w:val="00FC3925"/>
     <w:rsid w:val="00FC3B28"/>
     <w:rsid w:val="00FC3B59"/>
     <w:rsid w:val="00FC3E84"/>
     <w:rsid w:val="00FC40F8"/>
     <w:rsid w:val="00FC4571"/>
     <w:rsid w:val="00FC697C"/>
     <w:rsid w:val="00FC6C97"/>
     <w:rsid w:val="00FC6DB7"/>
     <w:rsid w:val="00FD04D6"/>
     <w:rsid w:val="00FD0611"/>
     <w:rsid w:val="00FD2202"/>
     <w:rsid w:val="00FD2798"/>
     <w:rsid w:val="00FD2D48"/>
     <w:rsid w:val="00FD496A"/>
+    <w:rsid w:val="00FD5266"/>
     <w:rsid w:val="00FD7831"/>
     <w:rsid w:val="00FE22E6"/>
     <w:rsid w:val="00FE2629"/>
     <w:rsid w:val="00FE2DBC"/>
     <w:rsid w:val="00FE305A"/>
     <w:rsid w:val="00FE3D11"/>
     <w:rsid w:val="00FE57DA"/>
     <w:rsid w:val="00FE6670"/>
     <w:rsid w:val="00FF02AE"/>
     <w:rsid w:val="00FF2A5B"/>
     <w:rsid w:val="00FF2DAD"/>
+    <w:rsid w:val="00FF48BC"/>
     <w:rsid w:val="00FF5033"/>
     <w:rsid w:val="00FF6990"/>
     <w:rsid w:val="00FF6DD1"/>
     <w:rsid w:val="057FDA3D"/>
     <w:rsid w:val="05B68D0A"/>
     <w:rsid w:val="06E33D8D"/>
     <w:rsid w:val="06FC3DA4"/>
     <w:rsid w:val="07132EC6"/>
     <w:rsid w:val="089B34CB"/>
     <w:rsid w:val="09262325"/>
     <w:rsid w:val="096C30EB"/>
     <w:rsid w:val="09A20CC3"/>
     <w:rsid w:val="09B9B256"/>
     <w:rsid w:val="0A6F5E15"/>
     <w:rsid w:val="0B33DA95"/>
     <w:rsid w:val="0B9F523D"/>
     <w:rsid w:val="0D3A8D8C"/>
     <w:rsid w:val="0EF5F813"/>
     <w:rsid w:val="1134A13A"/>
     <w:rsid w:val="113C014F"/>
     <w:rsid w:val="1476309B"/>
     <w:rsid w:val="1485482E"/>
     <w:rsid w:val="14BA49ED"/>
     <w:rsid w:val="16686207"/>
     <w:rsid w:val="170325DF"/>
@@ -18851,51 +19152,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A36C3DA"/>
-  <w15:docId w15:val="{7909F594-6346-4D76-AB05-D4AD1F14F717}"/>
+  <w15:docId w15:val="{514F22A3-2BC0-405A-BEC3-361762E737DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19809,51 +20110,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1474713390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsceb.org/sites/default/files/2021-12/Approved%20revision%20of%20Add.2.Rev_.1_ORMS%20MER%20Regime.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsceb.org/organizational-resilience-management-system-orms" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programmecriticality.org/Static/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -20139,260 +20440,222 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement>
-[...46 lines deleted...]
-  </documentManagement>
+  <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F530FC069C24B74291D92EB3E0D85FAB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a97735b1b6a604622e5e05fafa267694">
-[...2 lines deleted...]
-    <xsd:import namespace="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4E5EB98AFACA49B955F57620F5DD44" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="16e62f017f053e4187bce02c358b6be9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" xmlns:ns3="c26dc373-2944-4fff-a656-1635ba5514b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="822fc6e30ad0aba92acdc39408158171" ns2:_="" ns3:_="">
+    <xsd:import namespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+    <xsd:import namespace="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
-[...12 lines deleted...]
-                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d8306f01-79a1-4bff-8439-3cc7e3b5ed41" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f8ebb0a5-c57d-4c3a-bec7-8a38252dd05c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c26dc373-2944-4fff-a656-1635ba5514b5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
-[...75 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7fb16e66-a0cf-4293-80d1-ecb3df652669}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c26dc373-2944-4fff-a656-1635ba5514b5">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -20453,643 +20716,383 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_activity xmlns="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c26dc373-2944-4fff-a656-1635ba5514b5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...245 lines deleted...]
-</ct:contentTypeSchema>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56F9D2FF-11B5-4E23-8F39-5DE8D9EF6872}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E78DD838-4E6C-4753-95A4-A807640BBB48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1D88123-D757-4CE2-BC83-269915BD64AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3F8FF4C-59F4-4579-BF35-B1730E4CF083}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56F9D2FF-11B5-4E23-8F39-5DE8D9EF6872}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67D957F5-A4CC-402A-82DB-82D692204323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{507F582E-CBD7-4D78-B988-5669B4499824}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="d8306f01-79a1-4bff-8439-3cc7e3b5ed41"/>
-    <ds:schemaRef ds:uri="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABD043B5-F332-4BFF-8890-EE82DB4BF6A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="f423f36e-3b74-4b62-a9b3-b2a2d1c69cdd"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+    <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E78DD838-4E6C-4753-95A4-A807640BBB48}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3F8FF4C-59F4-4579-BF35-B1730E4CF083}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2424</Words>
-  <Characters>13817</Characters>
+  <Words>2437</Words>
+  <Characters>13945</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>316</Lines>
+  <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UNDP Business Continuity Management (BCM) Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16209</CharactersWithSpaces>
+  <CharactersWithSpaces>16259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="66" baseType="variant">
       <vt:variant>
+        <vt:i4>1835059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc179984317</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc179984316</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc179984315</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc179984314</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc179984313</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc179984312</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc179984311</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc179984310</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>7274536</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>51</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://unsceb.org/sites/default/files/2021-12/Approved revision of Add.2.Rev_.1_ORMS MER Regime.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048625</vt:i4>
+        <vt:i4>8060968</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>44</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
-[...14 lines deleted...]
-        <vt:i4>5</vt:i4>
+        <vt:lpwstr>https://unsceb.org/organizational-resilience-management-system-orms</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
-      </vt:variant>
-[...109 lines deleted...]
-        <vt:lpwstr>_Toc174357142</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8060984</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://programmecriticality.org/Static/index.html</vt:lpwstr>
-      </vt:variant>
-[...16 lines deleted...]
-        <vt:lpwstr>mailto:clifford.ouedraogo@undp.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UNDP Business Continuity Management (BCM) Policy</dc:title>
   <dc:subject>(BCM</dc:subject>
   <dc:creator>Nesreen Al-Hebshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F530FC069C24B74291D92EB3E0D85FAB</vt:lpwstr>
+    <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>9530637c-9512-4b88-b804-9b0e4f8ab03f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>356;#Accountability|5b42d95a-f181-4192-a566-012e3d461a46</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>