--- v0 (2025-10-14)
+++ v1 (2026-06-19)
@@ -1,1727 +1,1263 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EC50A4" w:rsidRPr="00B21751" w:rsidRDefault="00784007" w:rsidP="00EC50A4">
+    <w:p w14:paraId="0B1EFED8" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Outside Activities FAQs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F236E6C" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="4D5009CA" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12945B15" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: I was invited to become a member of a board of an NGO that does business with my Country Office. I accepted the invitation and told a colleague. She says I should have asked for permission. Is she correct?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRPr="007B5452" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="60770028" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B5452">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: Yes. You need prior approval to take on a leadership or management role such as membership on boards of external organizations.  Also, you should not become a member of a board of an NGO with which the Country Office is doing business where you have an official decision-making role. Such an involvement raises questions of conflicts of interest, including allegations of favouritism. Conflicts of interest and favouritism can undermine the reputation of UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="504DDBF7" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FC7FFA" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: I would like to teach one course at a university.  May I be allowed to do this and accept payment?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="52C66D37" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: This depends. Staff members may be allowed to undertake limited teaching activities. UNDP recognizes that teaching activities can enhance professional skills and benefit the Organization. If the course is related to your functions, you may be asked to decline the remuneration in order to avoid a potential conflict of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2158B731" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63788EF7" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: The host government has invited me to become a member of a board which reports to the minister of national security. There is no remuneration. The CO works closely with the ministry of national security in implementing UNDP projects, and this is a good opportunity to influence the strategic planning of the ministry. Can I accept? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="23119477" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: No. As international civil servants, we are required to remain independent, impartial and neutral in our dealings with governments. To sit on a board that reports to the minister may give the impression that you are working for and taking instructions from the government. Such a situation is not compatible with your status as an international civil servant. If the work of the board is so important to the CO, the Resident Coordinator/Resident Representative could examine whether you could assist the board in an advisory capacity, without becoming a member.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="747960EF" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F88AA81" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: My church group operates a soup kitchen. I would like to serve food on Saturdays. Am I allowed to do this?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="69021677" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831C46">
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Yes. You do not need prior approval as this is charitable work and unrelated to the UN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1024B9F6" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BFEC6F7" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: I would like to go back to school to get a master’s degree. I will attend evening and weekend classes. I am not sure if this is allowed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="2823DF34" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: Yes, this is allowed. No prior approval is needed to undertake studies during your own time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03368FE8" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3B6BBB" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Q: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831C46">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I have been working for UNDP for many years in the area of democratic governance and women’s empowerment. I recently completed my master’s degree and would like to publish my thesis. The thesis is in the area of democratic governance. Do I need approval to get it published?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A0C479" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes, especially since this is a proposed publication that is related to your functions and to the activities, purpose and interests of UNDP. You should seek a review from Ethics, followed by formal approval from OHR, through your supervisor. Before approval is granted, the text may be reviewed by technical experts in UNDP, to ensure that publication would not be against the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">interest of UNDP and is not incompatible with your functions and status. UNDP will also review the text to make sure that no confidential information is disclosed. If the publication is allowed, you will be advised to include the following disclaimer “The views expressed herein are those of the author(s) and do not necessarily reflect the views of the UNDP.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039E10C8" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831C46">
-[...123 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="61F66C52" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I am a gym instructor in my spare time and would like to offer classes to my UNDP colleagues after work and on weekends. I will charge a small fee for each class. I would also like to use the conference room at the CO. Is this permitted?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A67150" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: No. First, if you are receiving pay for working as a gym instructor, you need to seek approval to engage in this outside employment. Second, you cannot use UNDP resources (e.g., conference room, or even email to solicit clients) for an outside business, even if you receive approval to engage in the activity. Also, where other colleagues will be paying a fee, you would be using your UNDP position for a personal financial gain. It is better for these classes to be held away from UNDP premises. If colleagues wish to join, they can do so. However, you should not use your position in UNDP to solicit membership for your classes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D55D6A4" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01181D7C" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: I am a senior UNDP official and was invited to give a speech at a university on the MDGs.  There is no remuneration, but the university has offered to pay for my travel and provide me with a per diem.  I am not sure whether I am allowed to accept the invitation or the payment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="152FD19A" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4510E">
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: You may be permitted to accept the invitation to give the speech in either your official capacity or your personal capacity. However, it is the head of your office (often in consultation with the Legal Support Office) who will determine whether you can participate in your official capacity, after determining that your participation is in the Organization’s interest. If it is to be in your personal capacity, you should seek review and vetting by Ethics, followed by formal approval from OHR, through your supervisor. If in your personal capacity, you must undertake this activity on your own time.  In either case, you may be permitted to accept the travel and per diem offered, as long as the amount is in line with the amounts payable by the UN. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6688B339" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2550727B" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE4D26">
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: I am the owner of, and the chief consultant for, a small firm that was hired by UNDP to work on an environment project in 2010. I have since applied for a UNDP position, in the field of environment, and was offered a Fixed Term Appointment (FTA) for one year. I would like to know if I will still be able to operate the business while working for UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A448F89" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE4D26">
-[...161 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. To continue to operate the firm, while you are working on an FTA, creates conflicts of interest. That is, you would </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be actively associated with the management of, or hold a financial interest in, a profit-making business (here a UNDP vendor), where it is possible for you or the business to benefit from such association by reason of your position with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP. Instead, with the approval of OHR and the head of your office, you may transfer the management of the company to a third party and have no input in the operations of the business, while you are working with UNDP. Additionally during this time the business should not seek any UNDP contracts. Alternatively, you could allow the business to stop (go dormant) and only be involved in it to conclude any current contracts and settle legal liabilities, such as the payment of taxes. However you are still obligated to seek approval to engage in an outside activity even to wind down the business.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53432CBF" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53187B25" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I deal with procurement for UNDP, and I have met a lot of influential officials in the customs department. My cousin operates a business that imports goods for resale. I would like to help him with his business, although I won’t hold any official position in the business, and I will not be paid. With these contacts in the customs department, I should be able to get the goods cleared </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>quickly and may even be able to help him to pay lower customs duty. Am I likely to get approval to assist him with this business?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D391986" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE3F53">
-[...95 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>No. You should not use your position with UNDP, or knowledge gained through your work, for personal gain or for the benefit of others. In addition, you have a duty to obey local laws. You should not try to assist your cousin to avoid payment of appropriate tariffs, taxes or customs duty. You have to maintain the highest standards of ethics and integrity and be careful not to let your private interests create conflicts with your obligations to UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429516C7" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9795C0" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Q:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002067E1">
-[...106 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I have become good friends with a colleague I met in the CO. I notice that she is very active on Facebook and Twitter through her personal accounts. She sometimes posts and tweets about a project she is working on. She does not refer to her affiliation with UNDP. However, as the CO is small, she is well known in her field, and many people know that she works for UNDP. I have spoken to her about her postings, and she says this is social media, not work. She is free to do what she wants on her private time. She says it doesn’t matter what she says, since she has not included her position with UNDP in her profile. Am I right to be concerned about the image and reputation of the Organization? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E58CF34" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002067E1">
-[...84 lines deleted...]
-        <w:r w:rsidR="00812979" w:rsidRPr="00F27E67">
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You are right to be concerned. Although the Organization does not try to control staff members’ private lives, we have to be conscious about how what we say and do reflect on the image and reputation of the Organization. Staff members must guard against any conduct that is inconsistent with their status as international civil servants, or with the proper discharge of their official functions. Staff members must exercise discretion in any posts, tweets or other utterances made via social media, especially where these are related to the work of the Organization. Seemingly innocent comments can have unintended implications and consequences. We also have to be careful not to disclose confidential information. Before making any posts or tweets, staff members should consider the impact on the Organization, if it were to become known that they are affiliated with UNDP. We are also not permitted to speak on behalf of UNDP unless it is within our official duties to do so. Guidance on personal use of social media may be obtained at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00BA6983">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>https://www.unteamworks.org/</w:t>
-[...11 lines deleted...]
-          <w:t>ode/90157</w:t>
+          <w:t>https://www.unteamworks.org/node/90157</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00812979">
-        <w:rPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F497D"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC50A4" w:rsidRDefault="00EC50A4" w:rsidP="00EC50A4">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0011B976" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4304A6DA" w14:textId="77777777" w:rsidR="00BA6983" w:rsidRPr="00BA6983" w:rsidRDefault="00BA6983" w:rsidP="00BA6983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: I have applied for special leave without pay (SLWOP) for 12 months to return home in order to assist my parents who are ill. Before joining UNDP, I represented my government on various human rights commissions and panels. I have been approached by the Ministry of Justice to chair a Commission of Enquiry into alleged human rights abuses that were carried out by the security forces during the last elections. I would like to accept this assignment, since I am here and will not have much to do during the daytime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0D1FE2" w14:textId="62C9156B" w:rsidR="00DA504D" w:rsidRPr="00D22E26" w:rsidRDefault="00BA6983" w:rsidP="00D22E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="008356A5">
-[...91 lines deleted...]
-    <w:sectPr w:rsidR="006D159D" w:rsidSect="00661317">
+      <w:r w:rsidRPr="00BA6983">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: You may not accept an assignment to be the Chairperson of this Commission. As an international civil servant, you are expected to be independent and impartial even while on SLWOP. With the very minor exception of a purely technical role, you may not accept a position with a government while on SLWOP. Certainly here, you may not accept an assignment of this magnitude reporting to the government. Staff members, including those on SLWOP, are not allowed to take appointments in a political office, in a diplomatic or representational role or to discharge any functions that are not compatible with their status. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00D22E26" w:rsidSect="00BA6983">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BC61FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47D66DC0"/>
     <w:lvl w:ilvl="0" w:tplc="E6969C00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1769,143 +1305,127 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1595476828">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EC50A4"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00F56230"/>
+    <w:rsidRoot w:val="00BA6983"/>
+    <w:rsid w:val="007C35C2"/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D22E26"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E638CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="270F95A8"/>
+  <w14:docId w14:val="106EB1CE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CD048758-2A7E-46DB-BB0E-A2DE8D1090CA}"/>
+  <w15:docId w15:val="{F557DCA1-E7A7-4F10-AD30-E40E4BF5127B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2016,76 +1536,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -2233,347 +1753,735 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC50A4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC50A4"/>
+    <w:rsid w:val="00BA6983"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...11 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...10 lines deleted...]
-    <w:name w:val="Comment Text Char"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...12 lines deleted...]
-    <w:rsid w:val="006D6750"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BA6983"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA6983"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...71 lines deleted...]
-      <w:u w:val="single"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unteamworks.org/node/90157" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unteamworks.org/node/90157" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2680,666 +2588,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...545 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9092</Characters>
+  <Pages>3</Pages>
+  <Words>1594</Words>
+  <Characters>9088</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company> </Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10666</CharactersWithSpaces>
+  <CharactersWithSpaces>10661</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Outside Activities FAQs EN 2015</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>christina.ceccon</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>