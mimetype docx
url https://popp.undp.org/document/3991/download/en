--- v0 (2025-10-23)
+++ v1 (2026-06-22)
@@ -1,481 +1,404 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5B14FCF4" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00346904" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="780A0D17" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00346904">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form is to be used by UNDP personnel who (i) seek approval on an exceptional basis to receive a gift, honour (award), decoration, favour or hospitality, or other item (hereafter “gift or other item”) offered from a non-governmental source other than an individual or entity doing business or seeking to do business with the UN/UNDP, or (ii) seek to declare a gift or other item already received from a governmental or non-governmental source without prior UNDP authorization.  Please refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00BB0859">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNDP Gifts Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or contact the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Ethics Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Gifts Administrator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for advice and guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A52F74" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401A57F9" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I make the following declaration in compliance with Staff Regulation 1.2 (j), (k), and (l)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Staff Rule 1.2 (l), (m), (n), (o) and (p)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="0070C0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other relevant administrative issuances.  I understand and agree that gifts or other items from governments must be declined unless it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>would cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> embarrassment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the organization to do so. Gifts or other items from vendors or those seeking to do business with UNDP must be declined. Minor items received from any other source such as perishables, pens, calendars, souvenirs, etc. valued below US$30 do not need to be declared via this form, but my supervisor must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>informed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and he/she may require me to share the gift or item in the office. Any minor gift or other items received from a single source </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> US$30 in a 12-month period must be declared.  Following declaration of a gift or other item, the UNDP Gifts Administrator (Bureau for Management Services/Office of Sourcing and Operations/General Operations “BMS/OSO/GO”) may determine that the item be held </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859" w:rsidDel="00BB4EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gifts Administrator until my separation or retirement from UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DADB556" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...133 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="077A5640" wp14:editId="7B4B96A9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="414DD5E6" wp14:editId="6213C127">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-228600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>31750</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6400800" cy="0"/>
                 <wp:effectExtent l="9525" t="5080" r="9525" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Line 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6400800" cy="0"/>
                         </a:xfrm>
@@ -492,399 +415,460 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0F0927CC" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-18pt,2.5pt" to="486pt,2.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTq8GwEQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxI2UIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MGy+fz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWClfgJI0U6&#10;kGgrFEeT0JneuAICKrWzoTZ6Vi9mq+l3h5SuWqIOPDJ8vRhIy0JG8iYlbJwB/H3/WTOIIUevY5vO&#10;je0CJDQAnaMal7sa/OwRhcNZnqbzFESjgy8hxZBorPOfuO5QMEosgXMEJqet84EIKYaQcI/SGyFl&#10;FFsq1Jd4MZ1MY4LTUrDgDGHOHvaVtOhEwrjEL1YFnscwq4+KRbCWE7a+2Z4IebXhcqkCHpQCdG7W&#10;dR5+LNLFer6e56N8MluP8rSuRx83VT6abbIP0/qprqo6+xmoZXnRCsa4CuyG2czyv9P+9kquU3Wf&#10;znsbkrfosV9AdvhH0lHLIN91EPaaXXZ20BjGMQbfnk6Y98c92I8PfPULAAD//wMAUEsDBBQABgAI&#10;AAAAIQBUyAEO3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcpi2lExuU&#10;phMCeuOywcTVa0xb0Thdk22FX4/hAif76VnP38tXo+vUkYbQejZwNUtAEVfetlwbeH0ppzegQkS2&#10;2HkmA58UYFWcn+WYWX/iNR03sVYSwiFDA02MfaZ1qBpyGGa+Jxbv3Q8Oo8ih1nbAk4S7TqdJstAO&#10;W5YPDfb00FD1sTk4A6Hc0r78mlST5G1ee0r3j89PaMzlxXh/ByrSGP+O4Qdf0KEQpp0/sA2qMzCd&#10;L6RLNHAtQ/zbZSrL7lfrItf/+YtvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFOrwbAR&#10;AgAAKAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFTI&#10;AQ7cAAAABwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;"/>
+              <v:line w14:anchorId="3C0B9CDE" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-18pt,2.5pt" to="486pt,2.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChKuiwrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCteiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJVmy3YT4Ikkg+vfdIr+/n0YmjIbboW7lc1FIYr1Bb37fyx8vjhzsp&#10;OILX4NCbVp4My/vN+3frKTRmhQM6bUgkEM/NFFo5xBiaqmI1mBF4gcH4FOyQRojpSH2lCaaEPrpq&#10;Vde31YSkA6EyzOn24TUoNwW/64yK37uOTRSulYlbLCuVdZ/XarOGpicIg1VnGvAPLEawPj16hXqA&#10;COJA9i+o0SpCxi4uFI4Vdp1VpmhIapb1H2qeBwimaEnmcLjaxP8PVn07bv2OMnU1++fwhOonC4/b&#10;AXxvCoGXU0iNW2arqilwcy3JBw47EvvpK+qUA4eIxYW5ozFDJn1iLmafrmabOQqVLm8/1vVdnXqi&#10;LrEKmkthII5fDI4ib1rprM8+QAPHJ46ZCDSXlHzt8dE6V3rpvJha+elmdVMKGJ3VOZjTmPr91pE4&#10;Qp6G8hVVKfI2jfDgdQEbDOjP530E61736XHnz2Zk/XnYuNmjPu3oYlJqV2F5Hq08D2/Ppfr3D7D5&#10;BQAA//8DAFBLAwQUAAYACAAAACEAVMgBDtwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/D&#10;MAyF70j8h8hIXKYtpRMblKYTAnrjssHE1WtMW9E4XZNthV+P4QIn++lZz9/LV6Pr1JGG0Ho2cDVL&#10;QBFX3rZcG3h9Kac3oEJEtth5JgOfFGBVnJ/lmFl/4jUdN7FWEsIhQwNNjH2mdagachhmvicW790P&#10;DqPIodZ2wJOEu06nSbLQDluWDw329NBQ9bE5OAOh3NK+/JpUk+RtXntK94/PT2jM5cV4fwcq0hj/&#10;juEHX9ChEKadP7ANqjMwnS+kSzRwLUP822Uqy+5X6yLX//mLbwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQChKuiwrwEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBUyAEO3AAAAAcBAAAPAAAAAAAAAAAAAAAAAAkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="40" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4860"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="07B1E094" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="0BDABAE6" w14:textId="77777777" w:rsidTr="00062F14">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE4B2AD" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1C1281D5" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Last Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A77149" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0D0B76D6" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="5364D956" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="1A512BC5" w14:textId="77777777" w:rsidTr="00062F14">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E014630" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6140C426" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>First Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21EE70A9" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0CB1C14C" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="40F0233A" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="527FA986" w14:textId="77777777" w:rsidTr="00062F14">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF29F31" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3708F005" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UN Index Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD20AAC" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6CECC648" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="04625B14" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="5FC81723" w14:textId="77777777" w:rsidTr="00062F14">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5784517E" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="06974CC7" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Functional Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A373E6C" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="756932A0" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="4BA87240" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="1C82D772" w14:textId="77777777" w:rsidTr="00062F14">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4CB753" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1A2C9307" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Grade and Level:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3621D9AC" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3B1129F1" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="7C5085E8" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="1DA8FC2C" w14:textId="77777777" w:rsidTr="00062F14">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1833E821" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="62900289" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Organizational Unit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5CFC87" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="49BE1E9B" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="506BE6C2" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="3C4643D1" w14:textId="77777777" w:rsidTr="00062F14">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="382DFE55" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="76DEF1FB" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Office Phone Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5782CFD4" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="61F62DC2" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56808C26" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="6EA488AE" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DDFC131" wp14:editId="2C032894">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AE5E4E3" wp14:editId="508AABA2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-223520</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>66040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6400800" cy="0"/>
                 <wp:effectExtent l="5080" t="5080" r="13970" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Line 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6400800" cy="0"/>
                         </a:xfrm>
@@ -901,3938 +885,4188 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3F848A1D" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-17.6pt,5.2pt" to="486.4pt,5.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDegeRSEwIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxI2UIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVVUkZ+yZeX4zb7x8PncSnbh1QqsSZ+MUI66oZkIdSvztdTOa&#10;Y+Q8UYxIrXiJL9zh59X7d8veFHyiWy0ZtwhAlCt6U+LWe1MkiaMt74gba8MVOBttO+Jhaw8Js6QH&#10;9E4mkzSdJb22zFhNuXNwWl+deBXxm4ZT/7VpHPdIlhi4+bjauO7DmqyWpDhYYlpBbzTIP7DoiFBw&#10;6R2qJp6goxV/QHWCWu1048dUd4luGkF5rAGqydLfqnlpieGxFmiOM/c2uf8HS7+cdhYJVuIJRop0&#10;INFWKI6eQmd64woIqNTOhtroWb2YrabfHVK6aok68Mjw9WIgLQsZyZuUsHEG8Pf9Z80ghhy9jm06&#10;N7YLkNAAdI5qXO5q8LNHFA5neZrOUxCNDr6EFEOisc5/4rpDwSixBM4RmJy2zgcipBhCwj1Kb4SU&#10;UWypUF/ixXQyjQlOS8GCM4Q5e9hX0qITgXFZzMIXqwLPY5jVR8UiWMsJW99sT4S82nC5VAEPSgE6&#10;N+s6Dz8W6WI9X8/zUT6ZrUd5Wtejj5sqH8022Ydp/VRXVZ39DNSyvGgFY1wFdsNsZvnfaX97Jdep&#10;uk/nvQ3JW/TYLyA7/CPpqGWQ7zoIe80uOztoDOMYg29PJ8z74x7sxwe++gUAAP//AwBQSwMEFAAG&#10;AAgAAAAhALolBTHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau4FC&#10;m8apEKISEuVA2t7deJtExOsodtrw9yziAMedeZqdydaja8UZ+9B40jCbKhBIpbcNVRr2u81kASJE&#10;Q9a0nlDDFwZY59dXmUmtv9AHnotYCQ6hkBoNdYxdKmUoa3QmTH2HxN7J985EPvtK2t5cONy1MlHq&#10;QTrTEH+oTYfPNZafxeA0DIv5+8a/zl78bhvs4VSr4m251/r2ZnxagYg4xj8Yfupzdci509EPZINo&#10;NUzu5gmjbKh7EAwsHxPecvwVZJ7J/wvybwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDe&#10;geRSEwIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC6JQUx3gAAAAkBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokecolor="#969696"/>
+              <v:line w14:anchorId="231D4F4E" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-17.6pt,5.2pt" to="486.4pt,5.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLQ5bcsgEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCNWiNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJWmy3YTAgSCL59N4jvbo/jk4cDLFF38r5rJbCeIXa+r6VP18eP91K&#10;wRG8BofetPJkWN6vP35YTaExCxzQaUMigXhuptDKIcbQVBWrwYzAMwzGp2CHNEJMR+orTTAl9NFV&#10;i7peVhOSDoTKMKfbh9egXBf8rjMq/ug6NlG4ViZusaxU1l1eq/UKmp4gDFadacA/sBjB+vToFeoB&#10;Iog92b+gRqsIGbs4UzhW2HVWmaIhqZnXf6h5HiCYoiWZw+FqE/8/WPX9sPFbytTV0T+HJ1S/WHjc&#10;DOB7Uwi8nEJq3DxbVU2Bm2tJPnDYkthN31CnHNhHLC4cOxozZNInjsXs09Vsc4xCpcvl57q+rVNP&#10;1CVWQXMpDMTxq8FR5E0rnfXZB2jg8MQxE4HmkpKvPT5a50ovnRdTK+9uFjelgNFZnYM5janfbRyJ&#10;A6RpuFvmr6hKkfdphHuvC9hgQH857yNY97pPjzt/NiPrz8PGzQ71aUsXk1K7CsvzaOV5eH8u1W8/&#10;wPo3AAAA//8DAFBLAwQUAAYACAAAACEAuiUFMd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3Fq7gUKbxqkQohIS5UDa3t14m0TE6yh22vD3LOIAx515mp3J1qNrxRn70HjS&#10;MJsqEEiltw1VGva7zWQBIkRD1rSeUMMXBljn11eZSa2/0Aeei1gJDqGQGg11jF0qZShrdCZMfYfE&#10;3sn3zkQ++0ra3lw43LUyUepBOtMQf6hNh881lp/F4DQMi/n7xr/OXvxuG+zhVKvibbnX+vZmfFqB&#10;iDjGPxh+6nN1yLnT0Q9kg2g1TO7mCaNsqHsQDCwfE95y/BVknsn/C/JvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAItDltyyAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhALolBTHeAAAACQEAAA8AAAAAAAAAAAAAAAAADAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="#969696"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10002" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5001"/>
         <w:gridCol w:w="5001"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="52A89EFB" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="65C3D1FE" w14:textId="77777777" w:rsidTr="00062F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8D6852" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="391C80A9" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>This declaration concerns:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77E7D572" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="15809A34" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="13F47772" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01A88952" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="2496FBCD" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A request for approval to receive </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>an offered gift</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or other item</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39A8CCC1" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4F46A177" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC3EA46" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reporting of a gift or other item that has already been received</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63AD42B2" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="45FF3C6C" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="08E49928" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="Check1"/>
+          </w:p>
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="6BBDCF87" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3521"/>
                 <w:tab w:val="left" w:pos="3881"/>
                 <w:tab w:val="left" w:pos="6746"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D45BFD" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="6BCF5524" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
-              <w:rPr>
-[...30 lines deleted...]
-          <w:p w14:paraId="21D9C530" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Please identify and provide a brief description of the object or benefit:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C0243E3" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3A6E98D5" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DF30E0A" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3521"/>
                 <w:tab w:val="left" w:pos="3881"/>
                 <w:tab w:val="left" w:pos="6746"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gift</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FE9E76A" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="006E86C7" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3521"/>
                 <w:tab w:val="left" w:pos="3881"/>
                 <w:tab w:val="left" w:pos="6746"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hospitality </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B5FA4A7" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="2B353E69" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3521"/>
                 <w:tab w:val="left" w:pos="3881"/>
                 <w:tab w:val="left" w:pos="6746"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...16 lines deleted...]
-          <w:p w14:paraId="6F3C57A8" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cash/Gift Card</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A80BE0" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3521"/>
                 <w:tab w:val="left" w:pos="3881"/>
                 <w:tab w:val="left" w:pos="6746"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Travel, and/or Subsistence, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78FBC2B0" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="2DDC6B87" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3521"/>
                 <w:tab w:val="left" w:pos="3881"/>
                 <w:tab w:val="left" w:pos="6746"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...16 lines deleted...]
-          <w:p w14:paraId="6D68C11C" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Medal/Honour/Decoration/Award/Favour</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C15DF63" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...16 lines deleted...]
-          <w:p w14:paraId="66C55405" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E27CA24" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
-              <w:rPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="3B351F9B" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E78AF37" w14:textId="6A85775A" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Description:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000A4458" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="7B1BC266" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="0040728C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
-              <w:ind w:left="101"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="24EC9EF0" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72FDCA13" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="249A3528" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D3E2108" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4AF60A16" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2385F990" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...47 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="0B8FD7F5" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="3CC53B26" w14:textId="77777777" w:rsidTr="00062F14">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29E7E50B" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="245BDE75" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Source:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="404A9304" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="7371F888" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="07F6C6E4" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="765864ED" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="3341"/>
                 <w:tab w:val="left" w:pos="4241"/>
                 <w:tab w:val="left" w:pos="6041"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Government</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...8 lines deleted...]
-          <w:p w14:paraId="2138C26A" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Non-governmental</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3824CB1D" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="3341"/>
                 <w:tab w:val="left" w:pos="4241"/>
                 <w:tab w:val="left" w:pos="6041"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Private individual</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vendor/Partner</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19872F15" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="7690EA7A" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2340"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="3341"/>
                 <w:tab w:val="left" w:pos="4241"/>
                 <w:tab w:val="left" w:pos="6041"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...16 lines deleted...]
-          <w:p w14:paraId="7225F28C" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30804D72" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1901"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="3341"/>
                 <w:tab w:val="left" w:pos="4241"/>
                 <w:tab w:val="left" w:pos="6041"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D6CE5C" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="4527E375" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Please specify</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="999999"/>
-                <w:sz w:val="22"/>
-[...26 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (name of source)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FB76FAC" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="264DDF90" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2B43E191" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14866BE9" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66314779" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="03E67FE6" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="479FB570" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="57D9A6EF" w14:textId="77777777" w:rsidTr="0040728C">
         <w:trPr>
-          <w:trHeight w:val="4580"/>
+          <w:trHeight w:val="3653"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="285C942B" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="757AFB2A" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="02ACF803" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A027CB6" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
-              <w:rPr>
-[...38 lines deleted...]
-          <w:p w14:paraId="40B33C05" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain the circumstances </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> which the item was offered or received:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C770EBD" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="371256BF" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E7D1A1D" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5596C071" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="405F9FE1" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="13618DD7" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F85504F" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...36 lines deleted...]
-          <w:p w14:paraId="208B1BF7" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date on which the item was offered or received:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2866AAD0" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="13BCA8AD" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05B3A550" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="2941"/>
                 <w:tab w:val="left" w:pos="3060"/>
                 <w:tab w:val="left" w:pos="4741"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="60570BD2" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="67249A57" w14:textId="77777777" w:rsidTr="00062F14">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10002" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55005331" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="53E5F37E" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="08845FE9" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37BB0C5B" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
-              <w:rPr>
-[...30 lines deleted...]
-          <w:p w14:paraId="596030B4" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estimated value (USD): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD5C1E6" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...16 lines deleted...]
-          <w:p w14:paraId="5A395908" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $0 - $29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C7C48EE" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $30 - $249  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65197A78" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="3706AB07" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $250 - $2,499 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D7C4362" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="15DBF9D9" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> $2,500+ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4331CEC2" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="330CA631" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> cannot judge or N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68D5BF3E" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="07506DA9" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="241"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="5450"/>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...64 lines deleted...]
-          <w:p w14:paraId="6B169466" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  More than US$</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>30 total</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> over a 12-month period (for minor items from a single source)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338BA74A" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5C47F5F4" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F9D92E2" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Basis for determining estimated value:</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FB376DE" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+          <w:p w14:paraId="2B18A924" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="32E40BB3" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C1D9707" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="71A19ED3" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4637D649" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="066D6B35" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="0241E40F" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EB683A8" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="34D6CEDE" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If applicable, I have entrusted the gift to the Administrator through UNDP Gifts Administrator (BMS/OSO/GO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCAF611" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184EA55F" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Name of recipient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>OSO/GO)</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (printed):  _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE58EBD" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="1C2AF406" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A19FCF" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="36E03ABC" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C7871">
-[...2 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="533A0CBF" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7507DC0B" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signature: ______________________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_  Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-      </w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: ________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7FC01559" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="499177F9" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
-        <w:rPr>
-[...33 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="269F7F4F" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="5036B185" w14:textId="6FFD4BBC" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C7871">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Name of supervisor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (printed):  _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D450C63" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF92056" w14:textId="5CA98FC4" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signature: ______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0859" w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_ Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-      </w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: ________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="425E6EDD" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="3C5A4C13" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
-        <w:rPr>
-[...33 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30F24A30" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="6F253DA8" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> use only</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For BMS/OSO/GO use only</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F920ED" w:rsidRPr="002A3A52" w14:paraId="16413066" w14:textId="77777777" w:rsidTr="00237D71">
+      <w:tr w:rsidR="00B3206B" w:rsidRPr="00BB0859" w14:paraId="1FA93359" w14:textId="77777777" w:rsidTr="00062F14">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="5A14ED5A" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="02BB3E30" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="644D5721" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Received by </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(Print Name &amp; Title) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CAFAE82" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="061486D4" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AC6A657" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5C852478" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>______________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11E82DC7" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7AD4E4EF" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="545FA0C1" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Registration No. ____________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="543844BD" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="73A6F6BC" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67547657" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Storage Location: ____________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D4051AF" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2E4CE51D" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56FE4687" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature _____________________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A3A52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB0859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Date ______________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CEDB4E3" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="002A3A52" w:rsidRDefault="00F920ED" w:rsidP="00237D71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="73E47D56" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DEA7AEA" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00FA735B" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="39238E69" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28CF8092" w14:textId="77777777" w:rsidR="00566D97" w:rsidRPr="00F920ED" w:rsidRDefault="00566D97" w:rsidP="00F920ED"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="241B2B03" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00BB0859" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3352809D" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00BB0859" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00BB0859" w:rsidSect="00B3206B">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A80D18F" w14:textId="77777777" w:rsidR="00510BED" w:rsidRDefault="00510BED" w:rsidP="00501B61">
+    <w:p w14:paraId="629CF16C" w14:textId="77777777" w:rsidR="009957FD" w:rsidRDefault="009957FD" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B203B80" w14:textId="77777777" w:rsidR="00510BED" w:rsidRDefault="00510BED" w:rsidP="00501B61">
+    <w:p w14:paraId="5EADA1D9" w14:textId="77777777" w:rsidR="009957FD" w:rsidRDefault="009957FD" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w14:paraId="10387CF3" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="72E75784" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="621E3F2E" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00FA735B" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="301551D9" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00FA735B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA735B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ST/SGB/20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA735B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA735B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Staff Regulation 1.2 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA735B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Honours</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, gifts or remuneration </w:t>
+        <w:t xml:space="preserve">Honours, gifts or remuneration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6ABDCC" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00FA735B" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="3CF1C514" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00FA735B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43001F24" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00F07BD1" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="2222628A" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00F07BD1" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07BD1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(j)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07BD1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>No staff member shall accept any honour, decoration, favour, gift or remuneration from any Government;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B76E5C" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="1C2B0C8B" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7611A7CB" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00F07BD1" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="3A8D041E" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00F07BD1" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07BD1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(k)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07BD1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>If refusal of an unanticipated honour, decoration, favour or gift from a Government would cause embarrassment to the Organization, the staff member may receive it on behalf of the Organization and then report and entrust it to the Secretary-General, who will either retain it for the Organization or arrange for its disposal for the benefit of the Organization or for a charitable purpose;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5F1800" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="4EE3C1A6" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41287837" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00FA735B" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="1288D37A" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00FA735B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07BD1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(l)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07BD1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>No staff member shall accept any honour, decoration, favour, gift or remuneration from any non-governmental source without first obtaining the approval of the Secretary-General;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4898A302" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00FA735B" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="26259E74" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00FA735B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22B25314" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00FA735B" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="0C3C8549" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00FA735B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA735B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ST/SGB/201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA735B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA735B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Staff Rule 1.2 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F07BD1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Honours</w:t>
-[...11 lines deleted...]
-        <w:t>, gifts or remuneration</w:t>
+        <w:t>Honours, gifts or remuneration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E29E774" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00FA735B" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="08D1FD64" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00B3206B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:pStyle w:val="SingleTxt"/>
         <w:spacing w:after="0" w:line="120" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18A12808" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00F07BD1" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="7AF29DD2" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00B3206B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:pStyle w:val="SingleTxt"/>
         <w:ind w:left="720" w:right="90" w:hanging="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07BD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(l)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07BD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>No staff member shall accept any honour, decoration, favour, gift or remuneration from any Government. However, if refusal of an unanticipated honour, decoration, favour or gift from a Government would cause embarrassment to the Organization, the staff member may receive it on behalf of the Organization provided that it is reported and entrusted to the Secretary-General through established procedures.</w:t>
+        <w:t xml:space="preserve">No staff member shall accept any honour, decoration, favour, gift or remuneration from any Government. However, if refusal of an unanticipated honour, decoration, favour or gift from a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Government</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would cause embarrassment to the Organization, the staff member may receive it on behalf of the Organization </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provided that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it is reported and entrusted to the Secretary-General through established procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79897B0B" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00F07BD1" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="489D7FD8" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00B3206B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:pStyle w:val="SingleTxt"/>
         <w:ind w:left="720" w:right="90" w:hanging="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07BD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(m)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07BD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>Acceptance by staff members of any honour, decoration, favour, gift or remuneration from non-governmental sources requires the prior approval of the Secretary-General. Approval shall be granted only in exceptional cases and where such acceptance is not incompatible with the interests of the Organization and with the staff member’s status as an international civil servant. If circumstances do not allow for prior approval or if refusal of an unanticipated honour, decoration, favour or gift, including a minor gift of essentially nominal value, would cause embarrassment to the Organization, staff members may receive it on behalf of the Organization provided that it is reported and entrusted to the Secretary-General through established procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A42416B" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00F07BD1" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="5D3E535D" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00B3206B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:pStyle w:val="SingleTxt"/>
         <w:ind w:left="720" w:right="90" w:hanging="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07BD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(n)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07BD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Secretary-General may authorize staff members to accept from a non-governmental source or a university or a related institution, academic awards, distinctions and tokens of a commemorative or honorary character, such as scrolls, certificates, trophies or other items of essentially nominal monetary value.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD4796A" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00F07BD1" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="3B110515" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00B3206B" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:pStyle w:val="SingleTxt"/>
         <w:ind w:left="720" w:right="90" w:hanging="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07BD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(o)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07BD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B3206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>Staff members, as part of their official functions, will be expected from time to time to attend governmental or other functions such as meetings, conferences, meals and diplomatic receptions. Such attendance is not considered receipt of a favour, gift or remuneration within the meaning of the Staff Regulations and Rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5442C5A7" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="00000EFA" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="16FCB87E" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00000EFA" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07BD1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(p)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07BD1">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>Staff members shall not accept any gift, remuneration or favour from any source having or seeking to have any type of contractual relationship with the Organization.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="20A571F5" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRPr="006E40F9" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+    <w:p w14:paraId="783E86A6" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="006E40F9" w:rsidRDefault="00B3206B" w:rsidP="00B3206B">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="28CF809C" w14:textId="795AD3ED" w:rsidR="00D62BDA" w:rsidRPr="00555DD1" w:rsidRDefault="00D62BDA" w:rsidP="006922BB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08EE2393" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRPr="00276FCA" w:rsidRDefault="00B3206B" w:rsidP="006922BB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00276FCA">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00A02AF5" w:rsidRPr="00925B50">
+    <w:r w:rsidRPr="00276FCA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00925B50">
+    <w:r w:rsidRPr="00276FCA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00A02AF5" w:rsidRPr="00925B50">
+    <w:r w:rsidRPr="00276FCA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F920ED">
+    <w:r w:rsidRPr="00276FCA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00A02AF5" w:rsidRPr="00925B50">
+    <w:r w:rsidRPr="00276FCA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00276FCA">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C578AF7" w14:textId="77777777" w:rsidR="00510BED" w:rsidRDefault="00510BED" w:rsidP="00501B61">
+    <w:p w14:paraId="3F86B77E" w14:textId="77777777" w:rsidR="009957FD" w:rsidRDefault="009957FD" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B1E508A" w14:textId="77777777" w:rsidR="00510BED" w:rsidRDefault="00510BED" w:rsidP="00501B61">
+    <w:p w14:paraId="0A1FF8C8" w14:textId="77777777" w:rsidR="009957FD" w:rsidRDefault="009957FD" w:rsidP="00B3206B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="7311B4B7" w14:textId="77777777" w:rsidR="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11C07615" w14:textId="2485E932" w:rsidR="00B3206B" w:rsidRDefault="00B3206B" w:rsidP="00F920ED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005F6ADA">
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:color w:val="333333"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1403FE8A" wp14:editId="7848C221">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BF927AD" wp14:editId="1E4C7FCC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5775960</wp:posOffset>
+            <wp:posOffset>5958840</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-342900</wp:posOffset>
+            <wp:posOffset>184150</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="601980" cy="1295400"/>
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="cid:image007.png@01CD5EA7.30F38EF0"/>
+          <wp:extent cx="373380" cy="737426"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="5715"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1756202969" name="Picture 1756202969"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="cid:image007.png@01CD5EA7.30F38EF0"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
-                  <a:blip r:embed="rId1" r:link="rId2">
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
-[...2 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="-18" b="14306"/>
+                  <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="601980" cy="1295400"/>
+                    <a:ext cx="373380" cy="737426"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2E808891" w14:textId="392640EC" w:rsidR="00F920ED" w:rsidRPr="00F920ED" w:rsidRDefault="00F920ED" w:rsidP="00F920ED">
+  <w:p w14:paraId="1F7ECD23" w14:textId="769E4943" w:rsidR="00B3206B" w:rsidRPr="00F920ED" w:rsidRDefault="00B3206B" w:rsidP="00F920ED">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00346904">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t xml:space="preserve">UNDP Declaration and Registration Form for </w:t>
     </w:r>
     <w:r w:rsidRPr="00D950A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>GIFTS, HONOURS, DECORATIONS, FAVOU</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>RS, OR HOSPITALITY</w:t>
     </w:r>
     <w:r w:rsidRPr="00D950A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="28CF8099" w14:textId="1A4C6F91" w:rsidR="00D62BDA" w:rsidRDefault="00D62BDA" w:rsidP="0081651C">
+  <w:p w14:paraId="5E907275" w14:textId="77777777" w:rsidR="00B3206B" w:rsidRDefault="00B3206B" w:rsidP="0081651C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A12628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37BEDF6A"/>
     <w:lvl w:ilvl="0" w:tplc="AABC7B04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4997,198 +5231,143 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5501"/>
         </w:tabs>
         <w:ind w:left="5501" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6221"/>
         </w:tabs>
         <w:ind w:left="6221" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1224557820">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1138261901">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00501B61"/>
-[...65 lines deleted...]
-    <w:rsid w:val="00FC5F45"/>
+    <w:rsidRoot w:val="00B3206B"/>
+    <w:rsid w:val="00276FCA"/>
+    <w:rsid w:val="00304310"/>
+    <w:rsid w:val="0040728C"/>
+    <w:rsid w:val="005C7665"/>
+    <w:rsid w:val="009957FD"/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rsid w:val="00BB0859"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C709F2"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="28CF8044"/>
-  <w15:docId w15:val="{EFBB6EEC-CD73-4741-8456-A084576F71FA}"/>
+  <w14:docId w14:val="17A5D579"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0593AC29-2126-4EAD-8B53-EF4E02179556}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:ind w:left="720" w:right="720"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5516,1337 +5695,1060 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00501B61"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
     <w:pPr>
-      <w:ind w:left="0" w:right="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3206B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B3206B"/>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00501B61"/>
+    <w:rsid w:val="00B3206B"/>
     <w:pPr>
-      <w:ind w:left="0" w:right="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...23 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00501B61"/>
+    <w:rsid w:val="00B3206B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00501B61"/>
+    <w:rsid w:val="00B3206B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00501B61"/>
+    <w:rsid w:val="00B3206B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-[...27 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00067718"/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00067718"/>
+    <w:rsid w:val="00B3206B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...94 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SingleTxt">
     <w:name w:val="__Single Txt"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="008D68E2"/>
+    <w:rsid w:val="00B3206B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1267"/>
         <w:tab w:val="left" w:pos="1742"/>
         <w:tab w:val="left" w:pos="2218"/>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="3182"/>
         <w:tab w:val="left" w:pos="3658"/>
         <w:tab w:val="left" w:pos="4133"/>
         <w:tab w:val="left" w:pos="4622"/>
         <w:tab w:val="left" w:pos="5098"/>
         <w:tab w:val="left" w:pos="5573"/>
         <w:tab w:val="left" w:pos="6048"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="1267" w:right="1267"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:w w:val="103"/>
       <w:kern w:val="14"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3206B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10846" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10846" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D33873.27B05B60" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...575 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>582</Words>
-  <Characters>3322</Characters>
+  <Words>575</Words>
+  <Characters>3279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company> </Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3897</CharactersWithSpaces>
+  <CharactersWithSpaces>3847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>elia.armstrong</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>