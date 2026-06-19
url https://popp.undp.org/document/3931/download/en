--- v0 (2025-10-15)
+++ v1 (2026-06-19)
@@ -1,5092 +1,3821 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="659C0780" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00734728" w:rsidRDefault="008D4ACF" w:rsidP="00EB63E0">
-[...28 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="002C6224" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41BDA5E4" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2391F91E" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Interoffice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C0783" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00EB63E0">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="320EBB3B" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Memorandum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C0784" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00EB63E0">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7A319D46" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6B7446" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2158865C" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1047"/>
         <w:gridCol w:w="5451"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB63E0" w:rsidRPr="00420849" w14:paraId="659C078F" w14:textId="77777777" w:rsidTr="00345A58">
+      <w:tr w:rsidR="00C8658A" w:rsidRPr="00C8658A" w14:paraId="574CBF57" w14:textId="77777777" w:rsidTr="00C97389">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C0787" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="5C274499" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00420849">
+            <w:r w:rsidRPr="00C8658A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">To:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="659C0788" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="697F7EDE" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="659C0789" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="5B32E9F5" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-MX"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C078A" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="0013459C" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="4B4637A4" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013459C">
+            <w:r w:rsidRPr="00C8658A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Full Name of Country Director</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="659C078B" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="0013459C" w:rsidRDefault="00734728" w:rsidP="00547ED4">
+          <w:p w14:paraId="5FD16E09" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013459C">
+            <w:r w:rsidRPr="00C8658A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>or</w:t>
+              <w:t>or Deputy Resident Representative</w:t>
             </w:r>
-            <w:r w:rsidR="00EB63E0" w:rsidRPr="0013459C">
+          </w:p>
+          <w:p w14:paraId="007738D9" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C078D" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="78CC8DAF" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00420849">
+            <w:r w:rsidRPr="00C8658A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C078E" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="5A645CE6" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB63E0" w:rsidRPr="00420849" w14:paraId="659C0798" w14:textId="77777777" w:rsidTr="00345A58">
+      <w:tr w:rsidR="00C8658A" w:rsidRPr="00C8658A" w14:paraId="2F7A4B18" w14:textId="77777777" w:rsidTr="00C97389">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C0790" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="36555A00" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00420849">
+            <w:r w:rsidRPr="00C8658A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">From:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="659C0791" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="036A9356" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="659C0792" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="2AA2FBD9" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="659C0793" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="49A470C0" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C0794" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="001D0717" w:rsidP="00345A58">
+          <w:p w14:paraId="44864313" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
-              <w:pStyle w:val="Memoheading"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00420849">
+            <w:r w:rsidRPr="00C8658A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Full name of </w:t>
+              <w:t xml:space="preserve">Full name of UNDP Resident Representative </w:t>
             </w:r>
-            <w:r w:rsidR="00EB63E0" w:rsidRPr="00420849">
+          </w:p>
+          <w:p w14:paraId="6DC81B1F" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP Resident Representative </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Memoheading"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8658A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:noProof w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP Country Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C0796" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="30C571B1" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C0797" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="21A76FD7" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB63E0" w:rsidRPr="00420849" w14:paraId="659C079E" w14:textId="77777777" w:rsidTr="00345A58">
+      <w:tr w:rsidR="00C8658A" w:rsidRPr="00C8658A" w14:paraId="13A6B7D0" w14:textId="77777777" w:rsidTr="00C97389">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C0799" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="019FB635" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00420849">
+            <w:r w:rsidRPr="00C8658A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Subject:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="659C079A" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="671DC49A" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C079B" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="7C0C2E5F" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00420849">
+            <w:r w:rsidRPr="00C8658A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Delegation of Authority</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Checklist </w:t>
+              <w:t xml:space="preserve">Delegation of Authority Checklist </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C079C" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="7A5BE36D" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659C079D" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00345A58">
+          <w:p w14:paraId="3230C29C" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="659C079F" w14:textId="77777777" w:rsidR="00627499" w:rsidRDefault="00EB63E0" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:spacing w:after="200"/>
+    <w:p w14:paraId="7DE65191" w14:textId="36DDA50A" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...39 lines deleted...]
-        <w:spacing w:after="200"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This checklist is supplemental to the Letter of Delegation of Authority issued by the Resident Representative to you as Country Director/Deputy Resident Representative. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D431EC" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...38 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The checklist provides detailed authorities that the Resident Representative delegates to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country Director/ Deputy Resident Representative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>based on country context and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D3187">
-[...33 lines deleted...]
-    <w:p w14:paraId="659C07A1" w14:textId="77777777" w:rsidR="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as approved by the Director, Regional Bureau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728BE327" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9646C0" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="5B9BD5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="5B9BD5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07A3" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="4F25300E" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Represent UNDP in UN Development Assistance Framework (UNDAF) formulation, implementation and review process and effectively promote UNDP’s support to UN development. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07A4" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="60B1701C" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sign the UNDAF and joint programmes with the programme country Government on behalf of UNDP. Sign projects and budget revisions, as well as corresponding multi-year and/or annual work plans based on the approved Country Programme Document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1226D903" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="659C07A5" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approve the selection of an executing entity </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implementing partner for respective UNDP programme activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775FFEB6" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="659C07A6" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approve the designation of a project manager for each DIM project or endorses the implementing partners’ designation of a project manager for non-DIM projects and approves the designation of approving managers and the disbursing officer for the office. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BB75EB" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="659C07A7" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May approve, on behalf of UNDP, initiation plan and advance authorization documents relating to UNDP programme activities at the country level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1583EE13" w14:textId="7C2EB280" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00553333">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sign third party cost-sharing agreement (see 1998 Memo of the Associate Administrator on decentralization of authority to sign cost sharing agreements). Any proposed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00407C10">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cost-sharing agreement which deviates from the templates model texts on the intranet (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00C8658A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:kern w:val="32"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>https://intranet.undp.org/unit/pb/resmob/SitePages/Financing-Agreements-and-Templates.aspx</w:t>
+          <w:t xml:space="preserve">Financing </w:t>
         </w:r>
-      </w:hyperlink>
-[...110 lines deleted...]
-        <w:r w:rsidRPr="00407C10">
+        <w:r w:rsidRPr="00C8658A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:kern w:val="32"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Selecting an Implementing Partner</w:t>
+          <w:lastRenderedPageBreak/>
+          <w:t>Agreements and Templates</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00407C10">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) must be referred to the Director, Legal Office, Bureau for Management Services, for clearance before signature.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01510621" w14:textId="2B2D0FE9" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sign the standard UNDP partnership Memorandum of Understanding (MOU) and Letters of Agreement (LOA) as it relates to the Country Programme.  Any proposed MOUs and LOA’s which deviates from model texts in the POPP (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="32"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Select Implementing Partner</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">), including prevailing corporate cost recovery rates must be referred to the Bureau for Management Services through the Regional Bureau, for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00627499">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>clearance;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07AF" w14:textId="77777777" w:rsidR="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="6250B691" w14:textId="380CEF0D" w:rsidR="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procurement management </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07B0" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="0A4FB1F6" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00553333" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="659C07B1" w14:textId="681F0972" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D78C522" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Approve the award of all contracts for procurement of goods and services in the office valued less than USD 150,000 (or such other amount prescribed by the POPP) or up to the Increased Delegated Procurement Authority (IDPA). This delegation shall be exercised to conclude contracts conforming to the relevant standard contract templates and the General Conditions of Contract of UNDP.  Any deviation from such templates and General Conditions of Contract shall be referred for clearance by the Legal Office, Bureau for Management Services and shall only be signed when such clearance is received.  Furthermore, this authority is accompanied by corresponding Purchase Order approval authority within the Atlas System.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07B2" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D2F9374" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">May, in the interest of UNDP, reject bids or proposals for a particular procurement action and can determine whether to undertake a new solicitation or to negotiate a procurement contract directly pursuant to Rule 121.05, or to terminate or to suspend the procurement action. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07B3" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="15388469" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343C7D9F" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Establish a Contracts, Asset and Procurement (CAP) Committee in the office and appoint CAP members to render written advice on procurement actions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07B5" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="0FAC0F90" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DDAFC6" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Approve amendments to contract that in aggregate increases its value by 20 percent or the DPA whichever is less. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07B7" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00477625" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="11AD1C12" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="659C07B8" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391A898C" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Approve Individual Contracts (IC), Reimbursable Loan Agreements (RLA) with cumulative value of up to the Delegated Procurement Authority (DPA). If the consulting fee for the IC contract exceeds USD 1,350 per day (or such other amount prescribed by the POPP), or in the event that the IC’s engagement on an assignment (including extensions of the same contract) exceeds 24 months, the approval of the Director of the Regional Bureau shall be sought (through me) prior to issuance or formalization of the IC contract. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07B9" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="4A1BA3BD" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Approve direct contracting with a supplier with a cumulative value in a calendar year between $50,000 and up to 50 percent of the DPA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07BA" w14:textId="77777777" w:rsidR="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="0DF9B930" w14:textId="4C99DA02" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00553333">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">May authorize the disposal of assets of a fair market value under $ 2,500 without competitive bidding; and the disposal by sale of assets of a value more than $2,500 (with competitive bidding) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07BB" w14:textId="77777777" w:rsidR="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="40420F6C" w14:textId="1038EEF1" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00DA5062" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ubject </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8658A" w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...119 lines deleted...]
-    <w:p w14:paraId="659C07C0" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the approval of the CAP, Regional Advisory Committee for Procurement (RACP) or Advisory Committee for Procurement (ACP) in accordance with currently prescribed procurement review limits. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415689C9" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial resources and budget management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07C1" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="2FF0BEE9" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="659C07C2" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
+          <w:color w:val="5B9BD5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D8B0C9" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Make financial and budgetary decisions in the day-to-day running of the UNDP Office, including making adequate arrangements for reimbursement of costs incurred by UNDP, and assigning Atlas roles as per Internal Control Framework. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07C3" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00407C10" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3102D514" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>May, with the approval of the UNDP Treasurer, designate appropriate staff members as signatories to operate local UNDP bank account(s) and designate staff authorized to amend signatory panel (per FRR Rule 125.03).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07C4" w14:textId="77777777" w:rsidR="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54B533BC" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Approves micro-capital grants not exceeding USD150,000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07C5" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00D97EC5" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="468E9A79" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C8F25D" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sign the financial attestation statements for the country office.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07C7" w14:textId="77777777" w:rsidR="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="2306D4E5" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Human resources management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07C8" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="58221960" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="5B9BD5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F345CF4" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Approve the appointment and extension of all internationally recruited Fixed Term Appointments (FTA) (P1 to P6) on posts not subject to Executive Board (non-core functions) subject to the approval of the Compliance Review Board. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07CA" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00D15275" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="06DED7C2" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Approve the appointment and extension of all internationally recruited and locally recruited Temporary Appointments (TA). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07CB" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00D15275" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E07DC29" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Approve the appointment of local FTA including General Staff (GS) and National Officer (NO) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07CC" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00D15275" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E95CA96" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Approve the creation or extension of Fixed Term Appointment (FTA) for locally recruited positions in the Country Office funded from the non-core management resources of the Country Office, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D15275">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">subject to availability of funds. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07CD" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00D15275" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5389D773" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sign Service Contracts for recruiting personnel for project implementation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07CE" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00D15275" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A1B3376" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sign Letters of Appointment for locally recruited staff subject to the approval of the Compliance Review Panel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07CF" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00D15275" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="78D3AD76" w14:textId="0DB4763A" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00553333">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Approve lateral moves for General Service staff and National Officers within the country office. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07D0" w14:textId="77777777" w:rsidR="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
-[...2 lines deleted...]
-        <w:spacing w:after="200"/>
+    <w:p w14:paraId="6BB28153" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:spacing w:after="200"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approve staff benefits and entitlements of locally recruited staff at the country office. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1837ED" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:spacing w:after="200"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approve the classification of positions in the General Service and National Officer categories in the country office (except for NOD level); and the creation of positions linked to projects at country level, or national level positions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2652CB" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:spacing w:after="200"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Approve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Non-Reimbursable Loan Agreements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F430B77" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...105 lines deleted...]
-    <w:p w14:paraId="659C07D8" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approve the request </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Special Leave without Pay for Temporary Appointment holders and locally recruited staff members. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1BA647" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="5B9BD5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Enterprise Risk Management </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07D9" w14:textId="77777777" w:rsidR="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="51C6C7A9" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="5B9BD5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E67E60" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide strategic guidance on the application of an enterprise risk management framework for the UNDP office. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07DB" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="00627499" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="128B1CDE" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Audit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07DC" w14:textId="77777777" w:rsidR="00627499" w:rsidRPr="0024796A" w:rsidRDefault="00627499" w:rsidP="00627499">
+    <w:p w14:paraId="7DDF2B04" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="5B9BD5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75822565" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="659C07DF" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00627499" w:rsidRDefault="00EB63E0" w:rsidP="00627499">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure full compliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to audit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements and recommendations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE19818" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159482B3" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="200"/>
+        <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Please sign below to indicate your acceptance of the conditions set forth above.  This delegation of authority shall remain valid and in effect while you hold the position of </w:t>
       </w:r>
-      <w:r w:rsidR="00547ED4" w:rsidRPr="00627499">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country Director or Deputy Resident Representative</w:t>
       </w:r>
-      <w:r w:rsidR="00547ED4" w:rsidRPr="00627499">
-[...26 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless otherwise amended, repealed or superseded by myself or my successor, as applicable, prior thereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D66C66B" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD6FC51" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549A9C98" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Delegated by: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Accepted by:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07E3" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00EB63E0">
-      <w:pPr>
+    <w:p w14:paraId="4A766615" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B371EED" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07E5" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00EB63E0">
-      <w:pPr>
+    <w:p w14:paraId="4CAA4822" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">[Name] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Name]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07E6" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00EB63E0">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3B9E189E" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B233E30" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07E8" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00EB63E0">
-      <w:pPr>
+    <w:p w14:paraId="52159AA4" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">[Date] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420849">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Date]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07E9" w14:textId="77777777" w:rsidR="00EB63E0" w:rsidRPr="00420849" w:rsidRDefault="00EB63E0" w:rsidP="00EB63E0">
-[...28 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="21DA724D" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545FBCF4" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Director, Regional Bureau</w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, Regional Bureau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E0B354" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Director, Bureau for Management Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659C07EC" w14:textId="77777777" w:rsidR="00A2358F" w:rsidRPr="008A7362" w:rsidRDefault="00EB63E0" w:rsidP="00EB63E0">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="024CA3CB" w14:textId="77777777" w:rsidR="00C8658A" w:rsidRPr="00C8658A" w:rsidRDefault="00C8658A" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8658A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Director, Bureau for External Relations and Advocacy</w:t>
-[...15 lines deleted...]
-      <w:pgMar w:top="2074" w:right="1166" w:bottom="540" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+        <w:t xml:space="preserve">Director, Bureau for External Relations and Advocacy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E029712" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="659C07EF" w14:textId="77777777" w:rsidR="007B76A7" w:rsidRDefault="007B76A7" w:rsidP="00EB63E0">
+    <w:p w14:paraId="7B00F9DF" w14:textId="77777777" w:rsidR="00A55013" w:rsidRDefault="00A55013" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="659C07F0" w14:textId="77777777" w:rsidR="007B76A7" w:rsidRDefault="007B76A7" w:rsidP="00EB63E0">
+    <w:p w14:paraId="6F58A7BA" w14:textId="77777777" w:rsidR="00A55013" w:rsidRDefault="00A55013" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="659C07ED" w14:textId="77777777" w:rsidR="007B76A7" w:rsidRDefault="007B76A7" w:rsidP="00EB63E0">
+    <w:p w14:paraId="2BBD009D" w14:textId="77777777" w:rsidR="00A55013" w:rsidRDefault="00A55013" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="659C07EE" w14:textId="77777777" w:rsidR="007B76A7" w:rsidRDefault="007B76A7" w:rsidP="00EB63E0">
+    <w:p w14:paraId="3CD0F125" w14:textId="77777777" w:rsidR="00A55013" w:rsidRDefault="00A55013" w:rsidP="00C8658A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="659C07F1" w14:textId="77777777" w:rsidR="0033642A" w:rsidRDefault="00BC69AD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AA89340" w14:textId="47A9F67D" w:rsidR="00C8658A" w:rsidRDefault="00C8658A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005F6ADA">
       <w:rPr>
         <w:noProof/>
-      </w:rPr>
-[...438 lines deleted...]
-        <w:noProof/>
+        <w:color w:val="333333"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="659C07F9" wp14:editId="66FC5E5E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E61EA42" wp14:editId="66B1266C">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>5474970</wp:posOffset>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>-96520</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>38100</wp:posOffset>
+            <wp:posOffset>-38100</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="990600" cy="1529080"/>
-[...2 lines deleted...]
-          <wp:docPr id="26" name="Picture 1" descr="UNDP logo"/>
+          <wp:extent cx="400685" cy="792480"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="UNDP logo"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="19715"/>
+                  <a:srcRect r="-18" b="14306"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="990600" cy="1529080"/>
+                    <a:ext cx="400685" cy="792480"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
-      </w:drawing>
-[...51 lines deleted...]
-        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="196275B0"/>
+    <w:nsid w:val="47B65FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="806C1B54"/>
-[...92 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="F4888AFE">
+    <w:tmpl w:val="7FFEBCF0"/>
+    <w:lvl w:ilvl="0" w:tplc="43F21330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="792"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="792" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1512" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2232" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2952" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3672" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4392" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5112" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5832" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6552" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B65FBA"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59E035F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7FFEBCF0"/>
+    <w:tmpl w:val="49D60FE6"/>
     <w:lvl w:ilvl="0" w:tplc="43F21330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59E035F5"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E527D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="49D60FE6"/>
+    <w:tmpl w:val="9A46075C"/>
     <w:lvl w:ilvl="0" w:tplc="43F21330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="792"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="792" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1512" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2232" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2952" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3672" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4392" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5112" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5832" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6552" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F300657"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FA66504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2FC04A4C"/>
-    <w:lvl w:ilvl="0" w:tplc="019E6D4C">
+    <w:tmpl w:val="0FEE95A2"/>
+    <w:lvl w:ilvl="0" w:tplc="43F21330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...142 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="864" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1584" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2304" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4464" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5184" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5904" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6624" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...547 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="2118064417">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1302035752">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="2" w16cid:durableId="1758285984">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1940872529">
+  <w:num w:numId="3" w16cid:durableId="1665475523">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="272372053">
-[...17 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1665475523">
+  <w:num w:numId="4" w16cid:durableId="20135922">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EB63E0"/>
-[...94 lines deleted...]
-    <w:rsid w:val="00FF1C24"/>
+    <w:rsidRoot w:val="00C8658A"/>
+    <w:rsid w:val="003F707F"/>
+    <w:rsid w:val="00553333"/>
+    <w:rsid w:val="00621CCD"/>
+    <w:rsid w:val="00A55013"/>
+    <w:rsid w:val="00C31790"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DA5062"/>
+    <w:rsid w:val="00FE6CB8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="659C0780"/>
+  <w14:docId w14:val="61D30D3F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C654025C-A61C-4A9D-ACF0-44DD69209322}"/>
+  <w15:docId w15:val="{27C8DAD9-3CDF-4CDD-B75B-C62D4A18EF7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5183,51 +3912,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -5384,365 +4113,807 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D239F6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C8658A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C8658A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EB63E0"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C8658A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EB63E0"/>
-[...68 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C8658A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D7CB8"/>
+    <w:rsid w:val="00C8658A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007D7CB8"/>
+    <w:rsid w:val="00C8658A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C8658A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B05964"/>
+    <w:rsid w:val="00C8658A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...15 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/SitePages/Financing-Agreements-and-Templates.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/results/ppm-overview/implementing-partner/?lang=en" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/select-implementing-partner" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/FinancingAgreementTemplates/General-Information.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5849,685 +5020,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1190</Words>
-  <Characters>6788</Characters>
+  <Words>1179</Words>
+  <Characters>6721</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7963</CharactersWithSpaces>
+  <CharactersWithSpaces>7885</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>