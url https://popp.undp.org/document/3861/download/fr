--- v0 (2025-10-01)
+++ v1 (2026-05-01)
@@ -1,3976 +1,6963 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="203E8A30" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="7BBB7590" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestion du parc automobile  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A31" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="619A0986" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="023971"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A32" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="6D6C4F64" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Il incombe au Service des opérations générales et au Bureau des services de gestion de veiller à l’application cohérente des politiques en matière d’administration et de gestion des véhicules de fonction du PNUD et d’assurer le respect des exigences minimales eu égard à l’assurance automobile aux tiers.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A33" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="6F2E96E0" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A34" w14:textId="31E0FB55" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="695F10C6" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="203E8A35" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les véhicules du PNUD et ceux qui lui ont été temporairement confiés sont constitués de voitures, de camions, de véhicules de surveillance, de motocyclettes, de véhicules blindés, etc. Une quantité importante de véhicules sont achetés par le PNUD ou à l’aide de ses ressources. Tous ces achats ne seront pas comptabilisés à l’actif du PNUD. Seuls les véhicules immatriculés au nom du PNUD, dont le prix d’achat est égal ou supérieur à 5,000 USD et pour lesquels le PNUD détient un titre de propriété et en dispose dans le cadre de ses activités administratives et de développement doivent être comptabilisés à son actif. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F137071" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A36" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="27CD8A33" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les voitures achetées dans le cadre des projets NEX complets et les voitures achetées par le PNUD pour être distribuées au gouvernement ne seront pas comptabilisées à l’actif de l’Organisation. Les véhicules estampillés PNUD dont les institutions et le gouvernement disposent ne sont pas considérés comme faisant partie du parc-autos du PNUD.  Les véhicules à la disposition du Département de la sûreté et de la sécurité des Nations Unies ne sont pas considérés comme des véhicules du PNUD bien qu’ils soient gérés conformément à la politique du PNUD, et ce, en application du protocole d’accord signé entre les Nations Unies et le PNUD. Aucun effort ne doit être ménagé pour transférer le titre de propriété des véhicules aux partenaires de mise en œuvre lorsque le PNUD a transféré l’usage et le contrôle, à l’exception du cas d’une mise en œuvre par les ONG. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A37" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="133B96C7" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A38" w14:textId="7567BE0C" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="7014185F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La seule dérogation à cette politique s’applique lorsque les véhicules sont temporairement confiés au PNUD en attendant leur transfert à un partenaire de mise en œuvre (cette garde ne devrait pas dépasser trois mois). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A39" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="4DF7EAAC" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A3A" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="3AF2B38F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour s’assurer que les véhicules sont utilisés dans son intérêt supérieur, le PNUD procède comme suit :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A3B" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="0BDF3E15" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les véhicules du PNUD ne sont utilisés que pour les missions officielles effectuées au compte de l’Organisation, sauf dans les circonstances où leur utilisation est approuvée par le Chef de Bureau et tous les coûts sont recouvrés, notamment le carburant, l’assurance et l’usure normale des véhicules (l’application des taux publiés sur le plan local par des agences automobiles réputées doit être envisagée).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A3C" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="0E5D69E6" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les véhicules seront maintenus en bon état de marche pour assurer une efficacité et une sécurité maximales.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A3D" w14:textId="2350CAC8" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00C727FB">
+    <w:p w14:paraId="30B44DDC" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="203E8A3F" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un chauffeur officiel du PNUD ou tout membre du personnel ayant reçu une autorisation de conduire du Représentant résident (RR) doit détenir un permis de conduire qui est valide au lieu d’affectation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101BB855" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Après les heures de bureau ou lorsqu’ils ne sont pas utilisés, les véhicules du PNUD doivent être garés dans les locaux du PNUD (lorsque cela existe), dans un garage ou un lieu sécurisé désigné par écrit par le Représentant résident.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A40" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="127B4C54" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le port de la ceinture de sécurité par le chauffeur et les passagers à bord de tous les véhicules du PNUD est obligatoire et le Directeur des opérations doit veiller à son application par le chauffeur du véhicule du PNUD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A41" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="1F2BF5E1" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le port du casque de protection pour les motocyclistes est obligatoire.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A42" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="74847786" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A43" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="18EA5820" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La politique anti-tabagisme s’applique à l’ensemble des véhicules de fonction.  Le Directeur des opérations doit veiller à l’application de cette politique par le chauffeur du véhicule du PNUD. Il incombe au Bureau du PNUD de veiller à souscrire une police d’assurance au tiers obligatoire pour l’ensemble de ses véhicules de fonction.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A45" w14:textId="21F7F03C" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="7143949F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A46" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="48A97F2A" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mise à disposition des véhicules aux Bureaux du PNUD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A47" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="29803B36" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A48" w14:textId="4406189A" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="376C4F00" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="203E8A49" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le nombre de véhicules mis à disposition d’un Bureau de pays et des centres régionaux sera basé sur le nombre total de postes professionnels établis du PNUD couvrant à la fois les administrateurs nationaux et le personnel international, à l’exclusion des administrateurs auxiliaires, des volontaires des Nations Unies et des fonctionnaires et consultants internationaux des autres agences des Nations Unies.  Chaque Bureau du PNUD aura droit, en principe, à un véhicule de représentation pour le Chef de Bureau (soit le Représentant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Directeur de pays). Trois véhicules au moins sont mis à disposition des Bureaux de pays : un comme le véhicule de fonction du Chef de Bureau, un pour la fonction administrative ou financière et l’autre pour la fonction de programme, le cas échéant, dans les limites des ressources disponibles et de la viabilité du bureau.  Cette même formule s’applique lors du calcul du nombre de véhicules à mettre à la disposition des administrateurs dont les postes sont à financer par des fonds extrabudgétaires.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511F784F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A4A" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="3F574937" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Une fois les besoins en flotte automobile de l’organisation évalués, vous pouvez entamer le processus d’acquisition ; en élaborant le cahier des charges des véhicules, les questions suivantes doivent être prises en compte : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A4B" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="12A086A5" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A4C" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="335A1C3E" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Définition d’un cahier de charges clair, générique et détaillé </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A4D" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="22FA481F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0B8596" w14:textId="64773870" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="2BC90BEE">
+    <w:p w14:paraId="76AD9FAE" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les considérations environnementales ; dans le cadre de l’élaboration du cahier des charges, il est impérieux de tenir compte des aspects environnementaux tels que le contrôle des émissions ou la consommation de carburant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7895185B" w14:textId="77D3403A" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00AB4E57" w:rsidP="2BC90BEE">
+    <w:p w14:paraId="7DD3CEEB" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="35"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="314FD870" w14:textId="1E15BD09" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="1176A6EA" w:rsidP="2BC90BEE">
+        <w:ind w:left="720" w:right="35" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B5FF30" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les véhicules électriques seront envisagés pour l'achat de véhicules représentatifs et, lorsque les véhicules électriques ne sont pas réalisables, les véhicules hybrides seront considérés comme la première alternative aux véhicules à combustion. Les unités opérationnelles doivent tenir pleinement compte de la disponibilité des besoins opérationnels et de maintenance sur chaque site lors de l'achat de véhicules électriques </w:t>
       </w:r>
-      <w:r w:rsidRPr="2BC90BEE">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ou hybrides, y compris les stations de recharge solaire qui peuvent être achetées et installées par les bureaux du PNUD et/ou en collaboration avec les gouvernements locaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C107D3" w14:textId="55E2EEDF" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00AB4E57" w:rsidP="2BC90BEE">
+    <w:p w14:paraId="7E0BAAFA" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="35"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="358B069E" w14:textId="6B74D19A" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="1176A6EA" w:rsidP="2BC90BEE">
+        <w:ind w:left="720" w:right="35" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AB3128" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vous trouverez de plus amples informations dans le document "</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00231665">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Achats </w:t>
-[...11 lines deleted...]
-          <w:t>bles</w:t>
+          <w:t>Achats responsables</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2BC90BEE">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>" et l'unité "Services des achats" peut être contactée pour vous aider si nécessaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A4F" w14:textId="50680403" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00AB4E57" w:rsidP="2BC90BEE">
+    <w:p w14:paraId="62899A94" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="35"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="203E8A50" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+        <w:ind w:left="370" w:right="35" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53FC11CE" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Considérations concernant la normalisation ou la gestion de la flotte automobile </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A51" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="0843F736" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A52" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="326F9142" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Exigences en matière de sécurité </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A53" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="7D24651E" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A54" w14:textId="5558D8D0" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="2BC90BEE">
+    <w:p w14:paraId="78482F6C" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="203E8A55" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Étant donné que le PNUD est une organisation œuvrant pour le développement qui utilise des fonds publics, aucun effort ne doit être ménagé pour s’assurer que les véhicules achetés ne sont pas considérés comme luxueux ou extravagants. Bien qu’il soit communément admis que les prix courant des véhicules peuvent fluctuer en raison de conditions de marché, telles que la taille du marché, le niveau de concurrence, les obstacles à l’entrée ou la situation géographique, un prix plafond de 45000 USD est prévu pour l’acquisition de véhicules de représentation électriques ou hybrides tandis que le prix maximum pour l'achat de véhicules de représentation à combustion sera de 38 000 USD. Les achats de véhicules dont le coût est plus élevé devront être approuvés par le directeur(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) régional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0450486F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A56" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="16F78A17" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tous les véhicules (y compris celui à disposition du Représentant résident lorsqu’il n’est pas utilisé à des fins de représentation) doivent être utilisés en commun. Les besoins de transport des administrateurs auxiliaires, des volontaires des Nations Unies et du dispensaire seront couverts par le parc de véhicules de réserve. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A57" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="31795DF0" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A58" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="181581E7" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si le Représentant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> besoin d’un membre du personnel du PNUD qui n’est pas le chauffeur officiel habilité à conduire un véhicule du PNUD lors d’une mission officielle de l’Organisation, le Bureau de pays doit s’assurer que ce membre du personnel détient un permis de conduire valide et qu’il est pleinement informé de toutes les implications qu’entraîne la conduite d’un véhicule du PNUD, auxquelles il y consent par écrit en signant une déclaration à cet effet. Si cela se produit fréquemment, le Bureau de pays doit évaluer les frais et les risques et envisager de souscrire une police d’assurance multirisque couvrant le ou les véhicules.  Ces frais doivent être imputés au budget du bureau. L’approbation du Chef du Service des opérations générales et du Bureau des services de gestion est nécessaire dans ces cas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2539DC" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B297694" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilisation et entretien des véhicules  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A5A" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="50B6D472" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="36" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="7" w:firstLine="0"/>
+        <w:ind w:right="7"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0E76BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A5B" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1100FA99" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>12.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tous les véhicules de fonction du PNUD achetés aux fins de représentation, de fonctionnement et d’exécution des programmes seront utilisés conformément au texte normatif suivant, sauf si des dérogations sont approuvées par le Représentant résident et que ladite approbation soit consignée et déposée au bureau. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A5C" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="6D9A899C" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A5D" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="5C9E1131" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Affectation des véhicules du PNUD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A5E" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="370677D1" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A5F" w14:textId="3190DACB" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="0E2F5FCD" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="715" w:right="37" w:hanging="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="50A09540">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="50A09540">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’Administrateur du PNUD et le Chef de Bureau (soit le Représentant résident/le Directeur de pays) sont les seuls fonctionnaires de la haute direction du PNUD pouvant se voir attribuer de façon permanente un véhicule de représentation. Ce véhicule de représentation affecté ne doit être utilisé qu’aux fins de mission officielle. Lorsque ce véhicule n’est pas sollicité par la haute direction du PNUD, il doit être mis à disposition pour d’autres missions officielles du bureau. Tous les autres véhicules de fonction du PNUD doivent être administrés en commun.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A60" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="4A7AEAE7" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A61" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="689278EE" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilisation des véhicules du PNUD aux fins des services de transport des fonctionnaires </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A62" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="56363A92" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A63" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="7971D365" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieu de résidence au bureau – fonctionnaires recrutés à l’étranger  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A64" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="1EC7BA29" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A65" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6F3D8318" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...6 lines deleted...]
-    <w:p w14:paraId="203E8A66" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les véhicules du PNUD ne devraient pas être utilisés pour transporter les membres du personnel recrutés à l’étranger autres que l’Administrateur et le Chef de Bureau à destination et en provenance de leurs résidences. Toutefois, le Chef de Bureau peut, par écrit, autoriser l’utilisation des véhicules de fonction pour une période déterminée, jusqu’à l’arrivée d’un nouveau véhicule privé destiné à l’administrateur, ou pour une durée maximale de trois mois (selon la première éventualité) à cette fin, et ce, en cas de circonstances atténuantes. Le Représentant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RR) ou le Chef de Bureau, en l’autorisant, est tenu d’énoncer par écrit les circonstances atténuantes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DB2582" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A67" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="633AB461" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieu de résidence au bureau – fonctionnaires recrutés localement  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A68" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="5E26EA5E" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A69" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="15F9FF07" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...6 lines deleted...]
-    <w:p w14:paraId="203E8A6A" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le transport des fonctionnaires recrutés localement du lieu de résidence au bureau ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peut-être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autorisé que par le Chef de Bureau dans des circonstances particulières et pour une période limitée jusqu’à ce que les circonstances particulières soient résolues.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B97215" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A6B" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="0F5A4E7F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Transport en provenance/à destination de l’aéroport ou du point d’arrivée ou de départ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A6C" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="168220D3" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A6D" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="19320B75" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD ne prend pas en charge le transport des visiteurs officiels à leur arrivée et à leur départ à destination de l’emplacement du Bureau du PNUD ou de l’hôtel.  Ceci en raison de ce que les frais de taxi (transport terrestre) sont normalement versés aux fonctionnaires en voyages officiels conformément à la politique relative aux déplacements. Cependant, le Représentant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RR) ou le Chef de Bureau peut autoriser un tel transport à titre exceptionnel. Sur demande, le transport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à l’arrivée/au départ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> peut être prévu pour les fonctionnaires et experts (leurs familles y comprises) lors de leur première arrivée au lieu d’affectation, à la réaffectation, ou au terme de l’affectation dans des circonstances particulières ; par exemple lorsque les considérations de sécurité l’obligent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A6E" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="129DAA26" w14:textId="77777777" w:rsidR="00BC0F6F" w:rsidRDefault="00BC0F6F" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="35" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075E37D4" w14:textId="77777777" w:rsidR="00BC0F6F" w:rsidRPr="00AB2A2E" w:rsidRDefault="00BC0F6F" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="35" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FEE41F3" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A6F" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6264D4D4" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Transport des non-fonctionnaires du PNUD/visiteurs au moyen des véhicules du PNUD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A70" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="5145A2C7" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A71" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="77829D5B" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="715" w:right="37" w:hanging="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour lever les risques liés au transport des visiteurs autres que ceux du PNUD.  Tous les non-fonctionnaires du PNUD empruntant des véhicules du PNUD sont tenus de signer un formulaire d’exonération de responsabilité avant d’être transportés au moyen des véhicules du PNUD.     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F474D3" w14:textId="69311421" w:rsidR="00C727FB" w:rsidRDefault="00C727FB" w:rsidP="00B75A0D">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="68DBAFEE" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF931AD" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Utilisation des véhicules du PNUD aux fins de missions non officielles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A73" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="48F3891F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A74" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="41E04AD8" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Chef de Bureau peut, à la demande écrite d’un membre du personnel, accorder la permission exceptionnelle d’utiliser un véhicule de fonction du PNUD à des fins d’affaires privées. Cela dépend de la disponibilité des véhicules, de circonstances particulières, et de l’intérêt supérieur de l’organisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A75" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="54A41F7A" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A76" w14:textId="36D45E92" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="37587173" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Un véhicule du PNUD doit être conduit par un chauffeur du PNUD.  Cette exigence peut faire l’objet d’une dérogation, à la discrétion du Représentant résident (RR) ou du Chef de Bureau, et ce, dans des circonstances où il est prouvé que le membre du personnel dispose de tous les documents valides pertinents l’autorisant à conduire le véhicule dans les limites de la zone de déplacement. Si le Chef de Bureau autorise l’utilisation d’un véhicule de fonction à des fins officieuses par les membres du personnel (y compris lui-même, ladite autorisation doit être documentée et consignée en bonne et due forme), les modalités de cette autorisation (y compris les frais) devraient être documentées de façon exacte, et le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>formulaire GA.136 de demande d’utilisation du véhicule du PNUD à des fins officieuses</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A568F5">
-        <w:rPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="0072BC"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A568F5">
-[...12 lines deleted...]
-    <w:p w14:paraId="203E8A77" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais) doit être signé par le Chef de Bureau et le membre du personnel (et en cas d’utilisation par le Chef de Bureau à des fins officieuses, le formulaire doit être signé par le Représentant résident/Chef de Bureau et le Chef de Bureau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>régional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5705125B" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A78" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="789E1522" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Un membre du personnel sollicitant l’utilisation du véhicule du PNUD à des fins officieuses est tenu :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A79" w14:textId="2E8A1B7A" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="639D9EA7" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">De s’assurer que le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>formulaire de demande d’utilisation du véhicule du PNUD à des fins officieuses</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A568F5" w:rsidRPr="00A568F5">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">(en anglais) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">est signé par le Chef de Bureau avant de se voir accorder le véhicule.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A7A" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="30DC5CB0" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">D’apporter la confirmation qu’il a souscrit une police d’assurance multirisque pour la période en question, ou qu’il souhaite couvrir le total des frais pour toute perte ou tout dommage subi au cours de la période de prêt (cela est consigné dans le formulaire susmentionné).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A7B" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="10DC949F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">De détenir un permis de conduire valable pour le pays.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A7C" w14:textId="6B42292E" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="793E5294" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">D’envisager qu’il n’est pas couvert au titre de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:anchor="AppendiceD">
-        <w:r>
+      <w:hyperlink r:id="rId11" w:anchor="AppendiceD">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>l’annexe D des Règles du personnel</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
-        <w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A7D" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="66F2E828" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">D’être disposé à s’acquitter des frais d’utilisation du véhicule calculés sur la base du kilométrage parcouru, selon les taux fixés dans le pays. Ces frais couvrent le carburant, l’usure ainsi que les coûts de la police d’assurance liés à l’utilisation.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A7E" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="0FC1320E" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A7F" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="52FB41F2" w14:textId="77777777" w:rsidR="00845FA9" w:rsidRDefault="00845FA9" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D587B59" w14:textId="77777777" w:rsidR="00845FA9" w:rsidRDefault="00845FA9" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01AA0FAB" w14:textId="0C1DC698" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilisation de véhicules privés aux fins de missions officielles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A80" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="7427B8A8" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A81" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="32E40550" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="203E8A82" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel peuvent à titre exceptionnel solliciter auprès du Représentant résident (RR) ou du Chef de Bureau l’autorisation écrite d’utiliser un véhicule privé pour une mission officielle. Le Représentant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RR) ou le Chef de Bureau peut déterminer que l’utilisation d’un véhicule privé pour ledit transport serait dans l’intérêt supérieur du PNUD et du membre du personnel en raison d’une situation extrême relative à la sécurité ou d’une autre circonstance exceptionnelle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AC8BE0" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A83" w14:textId="6B0A2349" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="267F0AF6" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...27 lines deleted...]
-        <w:r w:rsidR="00A77468" w:rsidRPr="00A77468">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel utilisant des véhicules privés pour des missions officielles, peuvent demander le remboursement de cette utilisation conformément à la section 8 de l'instruction </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ST/AI/2013/3/Rev.1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A77468" w:rsidRPr="00A77468">
-[...12 lines deleted...]
-    <w:p w14:paraId="203E8A84" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.Le remboursement à percevoir pour l’utilisation d’un véhicule privé ne doit pas concerner le transport du membre du personnel à destination et en provenance du bureau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D43922" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A85" w14:textId="47FA4A87" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="52A0CF47" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Un membre du personnel n’est pas admissible au remboursement ou aux indemnités pour dommages subis par un véhicule privé utilisé aux fins de missions officielles en application de l’article 2 (b) (iii) de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:anchor="AppendiceD">
-        <w:r>
+      <w:hyperlink r:id="rId14" w:anchor="AppendiceD">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>l’annexe D des</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20" w:anchor="AppendiceD">
-        <w:r>
+      <w:hyperlink r:id="rId15" w:anchor="AppendiceD">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21" w:anchor="AppendiceD">
-        <w:r>
+      <w:hyperlink r:id="rId16" w:anchor="AppendiceD">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Règles du personnel</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId22">
-        <w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ces dommages doivent être couverts par la police d’assurance automobile. Toutefois, le versement de l’indemnisation en cas de maladie, d’accident ou de décès d’un membre du personnel sera soumis à l’avis du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="AppendiceD">
-        <w:r>
+      <w:hyperlink r:id="rId18" w:anchor="AppendiceD">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Conseil consultatif en matière d’indemnisation des Nations Unies</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
-        <w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C727FB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ou du Conseil de l’Organisation des Nations Unies pour les demandes d’indemnisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A88" w14:textId="09C0CD67" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00B75A0D">
+    <w:p w14:paraId="7E3CAF6E" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A89" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="79230A97" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Véhicules faisant l’objet d’une garde temporaire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A8A" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="505A37F8" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A8B" w14:textId="40DA6E3F" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="3021FB56" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="203E8A8C" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les véhicules achetés par le fonds du projet de développement du PNUD et transférés au partenaire de mise en œuvre, ou les véhicules non financés par le PNUD qui ont été confiés temporairement au Chef de Bureau en attente de leur transfert à un projet financé par le PNUD, au gouvernement ou dans le cadre d’une cession, ne doivent pas être consignés dans le module de gestion des actifs du système Quantum ni être considérés comme des véhicules supplémentaires disponibles pour utilisation. Le Chef de Bureau doit être en mesure de justifier la nécessité de placer le véhicule du projet en garde temporaire, en lieu et place de son transfert immédiat au gouvernement, dans le cadre d’un projet ou aux fins de vente, tout en ayant conscience que cette garde temporaire est prévue pour une durée maximale de trois mois.  Cette limite vise à minimiser les risques et les frais encourus par un bureau ayant des véhicules à sa garde qui ne sont pas utilisés à des fins administratives ou de mise en œuvre du projet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B3EEB5" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A8D" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="00F4C175" w14:textId="3B62AFB6" w:rsidR="00845FA9" w:rsidRPr="00845FA9" w:rsidRDefault="00AB2A2E" w:rsidP="00845FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="203E8A8E" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsqu’un véhicule est confié temporairement au Chef de Bureau, il appartient au PNUD de veiller à la sécurité et à l’entretien de ce véhicule. Les dépenses engagées à cet égard doivent être imputées à l’entité pour le compte de laquelle le Chef de Bureau agit (généralement un projet). Il est impérieux de définir les rôles et les responsabilités de tous eu égard aux véhicules confiés temporairement au PNUD. Si le projet est achevé et que les frais sont anticipés pour les véhicules </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">confiés au Chef de Bureau, le Siège du PNUD, l’agence de mise en œuvre ou l’organisation de financement doivent être consultés avant de procéder à la garde.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65251502" w14:textId="77777777" w:rsidR="00845FA9" w:rsidRPr="00AB2A2E" w:rsidRDefault="00845FA9" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DF371C" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refacturation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4651F0C2" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A8F" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="508E162C" w14:textId="6723559F" w:rsidR="00AB2A2E" w:rsidRPr="00770075" w:rsidRDefault="00AB2A2E" w:rsidP="00770075">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770075">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque les moyens de transport du PNUD doivent être utilisés pour des visites de projets ou pour toute autre fin approuvée par le Chef de Bureau, les frais de transport seront imputés </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00770075">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00770075">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan comptable autorisé et/ou aux projets conformément aux taux de kilométrage approuvés en vigueur dans le pays.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AA96B1" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00770075" w:rsidRDefault="00AB2A2E" w:rsidP="00770075">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F56BB3" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dérogations aux politiques susmentionnées </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6331AA6F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A91" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="036460A2" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>27.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...21 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dérogations aux politiques prescrites ci-dessus (en raison de circonstances particulières telles que les besoins de sécurité) nécessitent l’approbation préalable du Service des opérations générales et du Bureau des services de gestion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDBE771" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A95" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F">
-[...24 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5B4AA38E" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rôles et responsabilités en matière d’utilisation des véhicules  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A98" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="59715FB1" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9426" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1679"/>
         <w:gridCol w:w="7747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB4E57" w14:paraId="203E8AA0" w14:textId="77777777" w:rsidTr="00B22692">
+      <w:tr w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w14:paraId="0DD3F141" w14:textId="77777777" w:rsidTr="00660333">
         <w:trPr>
           <w:trHeight w:val="2818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203E8A99" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="6D70F2B9" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Chef de Bureau  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203E8A9A" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="211C92DA" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Le Chef de Bureau doit veiller à ce que :  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8A9B" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="603A818C" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00845FA9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="25" w:line="248" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:ind w:left="213" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Les procédures opérationnelles écrites destinées à l’utilisation locale des véhicules de fonction sont mises en œuvre et communiquées à tous les fonctionnaires ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8A9C" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="3F88B538" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00845FA9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="28" w:line="248" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:ind w:left="213" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ces procédures opérationnelles définissent toute délégation d’autorité, les restrictions en matière de tabagisme et l’utilisation de téléphones portables par le chauffeur et les passagers ;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8A9D" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="7A9D0B9E" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00845FA9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="29" w:line="248" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:ind w:left="213" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Le véhicule mis à la disposition du Représentant résident (RR) ou du Chef de Bureau, du Représentant résident par intérim ou du Fonctionnaire responsable est utilisé comme moyen de transport en commun, le cas échéant. </w:t>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le véhicule mis à la disposition du Représentant </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>résident</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (RR) ou du Chef de Bureau, du Représentant résident par intérim ou du Fonctionnaire responsable est utilisé comme moyen de transport en commun, le cas échéant. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8A9E" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="75D3AA46" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00845FA9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="27" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:ind w:left="213" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">La sécurité du parc de véhicules est assurée </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8A9F" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="543845A0" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00845FA9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="213" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">L’utilisation des véhicules du PNUD par le personnel à des fins officielles et officieuses fait l’objet d’une autorisation par ses soins </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB4E57" w14:paraId="203E8AA6" w14:textId="77777777" w:rsidTr="00B22692">
+      <w:tr w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w14:paraId="347A3124" w14:textId="77777777" w:rsidTr="00660333">
         <w:trPr>
           <w:trHeight w:val="2836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203E8AA1" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="16DB1432" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Directeur des opérations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203E8AA2" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="6DA283E0" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Les directeurs des opérations ou tout autre directeur responsable des opérations du bureau assument la responsabilité opérationnelle générale de veiller à ce que :  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8AA3" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00B22692">
+          <w:p w14:paraId="0EAA0DAE" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="32" w:line="246" w:lineRule="auto"/>
               <w:ind w:hanging="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Les conditions et procédures générales régissant l’utilisation des véhicules du PNUD sont respectées. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8AA4" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00B22692">
+          <w:p w14:paraId="2CDB95DE" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="26" w:line="259" w:lineRule="auto"/>
               <w:ind w:hanging="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Les livres de bord sont signés au quotidien par le membre du personnel concerné.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A5912FF" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00B22692">
+          <w:p w14:paraId="7F112E53" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:hanging="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">La comptabilité des utilisations de véhicules (formulaires/journaux de bord) est tenue à jour. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="192D0AAB" w14:textId="77777777" w:rsidR="00B22692" w:rsidRDefault="00B22692" w:rsidP="00B22692">
+          <w:p w14:paraId="512B2DB2" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
               <w:ind w:right="35" w:hanging="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Des cours de recyclage sont organisés périodiquement à l’intention de tous les chauffeurs </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD180FF" w14:textId="7F0D5483" w:rsidR="00B22692" w:rsidRDefault="00B22692" w:rsidP="00B22692">
+          <w:p w14:paraId="0084F623" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
               <w:ind w:right="35" w:hanging="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tous les véhicules sont maintenus en bon état de marche </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8AA5" w14:textId="6D265271" w:rsidR="00B22692" w:rsidRDefault="00B22692" w:rsidP="00B22692">
+          <w:p w14:paraId="07E3427C" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:hanging="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Des polices d’assurance couvrant l’ensemble des véhicules ont été souscrites conformément aux politiques du PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B22692" w14:paraId="7E45468E" w14:textId="77777777" w:rsidTr="00B22692">
+      <w:tr w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w14:paraId="18531755" w14:textId="77777777" w:rsidTr="00660333">
         <w:trPr>
           <w:trHeight w:val="2159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B49C1E6" w14:textId="3EA2E254" w:rsidR="00B22692" w:rsidRDefault="00B22692">
+          <w:p w14:paraId="4EBC09DB" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Membres du personnel conduisant les véhicules du PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0440CCC9" w14:textId="77777777" w:rsidR="00EA0BEA" w:rsidRDefault="00B22692" w:rsidP="00DD709B">
+          <w:p w14:paraId="1ED2FB9A" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t>Les membres du personnel autorisés à conduire les véhicules de fonction du PNUD doivent s’assurer :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69551A29" w14:textId="77777777" w:rsidR="00EA0BEA" w:rsidRDefault="00EA0BEA" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="1F0B076F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="319" w:hanging="319"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">D’être physiquement et mentalement aptes à conduire un véhicule ;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B418A1D" w14:textId="77777777" w:rsidR="00EA0BEA" w:rsidRDefault="00EA0BEA" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="0528E18E" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="319" w:hanging="319"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">De ne consommer aucune boisson alcoolisée ni d’autres substances intoxicantes dans les quatre heures suivant la conduite d’un véhicule ;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C5C526D" w14:textId="77777777" w:rsidR="00EA0BEA" w:rsidRDefault="00EA0BEA" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="0C61A8DB" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="319" w:hanging="319"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">D’informer leur supérieur hiérarchique s’ils prennent des médicaments pouvant altérer leur capacité à conduire ;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CD2FBE8" w14:textId="77777777" w:rsidR="00EA0BEA" w:rsidRDefault="00EA0BEA" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="199789BD" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="319" w:hanging="319"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">De détenir un permis de conduire qui est valide au lieu d’affectation ;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="406BD2EF" w14:textId="77777777" w:rsidR="00EA0BEA" w:rsidRDefault="00EA0BEA" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="658BE9A1" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="319" w:hanging="319"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">De porter un casque de protection lorsqu’ils conduisent des motos ;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F664A97" w14:textId="77777777" w:rsidR="00EA0BEA" w:rsidRDefault="00EA0BEA" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="438EBAC0" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">De bien connaître les directives relatives aux accidents et à la couverture d’assurance ;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62484B4F" w14:textId="77777777" w:rsidR="00EA0BEA" w:rsidRDefault="00EA0BEA" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="559F3BDA" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">De mettre la ceinture de sécurité et de veiller à ce que leurs passagers en font de même ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A7E0858" w14:textId="77777777" w:rsidR="00EA0BEA" w:rsidRDefault="00EA0BEA" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="58C80DCF" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">De ne pas fumer dans la voiture ni d’autoriser les autres à le faire ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A05E10" w14:textId="7D8A9051" w:rsidR="00B22692" w:rsidRDefault="00EA0BEA" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="0DC6A275" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="9"/>
+              <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB2A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">De respecter les règles appliquées dans le pays hôte en matière d’utilisation de téléphones portables. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="203E8AB1" w14:textId="261A6F9C" w:rsidR="00AB4E57" w:rsidRDefault="00AB4E57">
+    <w:p w14:paraId="46B2CD87" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54838FFB" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Code du drapeau </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB3" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="56376527" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB4" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="26306242" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="2" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>28.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Représentant résident veillera au respect du Code du drapeau des Nations Unies sur le terrain. Le Conseiller local pour la sécurité donnera son avis quant à l’utilisation ou non du pavillon des Nations Unies.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB5" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="293656B2" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB6" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
-[...2 lines deleted...]
-        <w:ind w:left="-5"/>
+    <w:p w14:paraId="24A8A08A" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Entretien des véhicules  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB7" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="7423989C" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB8" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="14A287A5" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00845FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le chauffeur du véhicule doit : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB9" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="3A3A78DE" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Nettoyer la voiture régulièrement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABA" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="703BB1C4" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">S’assurer de la présence de la trousse de premiers secours.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABB" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="3D1F933B" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contrôler régulièrement les niveaux d’huile, d’eau, des pneus et des niveaux d’eau dans la batterie, etc.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABC" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="7F600EFA" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Remplir complètement le réservoir à carburant lors de tous les ravitaillements en carburant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABD" w14:textId="034CDEF5" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="232B9724" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Remplir le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>carnet de bord journalier GA.134 du véhicule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId26">
-        <w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A568F5">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00A568F5">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>après</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId28">
-        <w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C727FB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">chaque voyage  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABE" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="5A51FF8B" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Demander de l’argent pour le carburant ou des bons de carburant, le cas échéant.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABF" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="16C54B92" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC0" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
-[...2 lines deleted...]
-        <w:ind w:left="715" w:right="35"/>
+    <w:p w14:paraId="29F0CBE0" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="35" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Toutes ces dépenses seront financées par le budget administratif du projet ou du bureau lorsque le véhicule est utilisé à des fins officielles. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC1" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="15CA0DD2" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC2" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="0380E2AC" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00845FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les Gestionnaires de projet et des opérations du Bureau de pays/Siège sont tenus de : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC3" w14:textId="4264832B" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="02848880" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Vérifier régulièrement le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
-        <w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>carnet de bord journalier du véhicule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC4" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="317549D4" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Donner l’argent pour le carburant ou délivrer des bons de carburant, le cas échéant.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC5" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="7B9E0DC0" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Élaborer un programme d’entretien par an de tous les véhicules.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC6" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="79827762" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Envoyer chaque véhicule chez un mécanicien autorisé conformément au programme d’entretien susmentionné.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC7" w14:textId="13714B14" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="1D2AD587" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dresser une </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
-        <w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>comptabilité des utilisations de véhicules GA.135</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId31">
-        <w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C727FB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">dès réception d’un nouveau véhicule.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC8" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="0F4E5751" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Consigner la consommation moyenne de carburant dans la comptabilité des utilisations des véhicules une fois par mois.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC9" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="4B78658A" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Consigner les frais de réparation, d’entretien et de service dans la comptabilité des utilisations des véhicules à mesure que ceux-ci sont engagés.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACA" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="64DC31ED" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alerter le Chef de Bureau des différences constatées dans la performance, la consommation de carburant et des réparations nécessaires.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACB" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="6E744648" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACC" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="7DB93BA7" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00845FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Chef de Bureau  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACD" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="46326D7A" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Approuve (par écrit) toute dérogation à la politique </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACE" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="179ECC3F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACF" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
-[...2 lines deleted...]
-        <w:ind w:left="10"/>
+    <w:p w14:paraId="420E4815" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Trousses de premiers secours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD0" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRPr="00C727FB" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
+    <w:p w14:paraId="38F01423" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD1" w14:textId="0573CA4C" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00D41883">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6D4159A1" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>32.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C727FB">
-[...18 lines deleted...]
-        <w:r w:rsidR="00D41883" w:rsidRPr="00D41883">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tous les véhicules du PNUD doivent être équipés d’une trousse de premiers secours (conformément à l'</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>instruction ST/AI/2010/6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D41883" w:rsidRPr="00D41883">
-[...12 lines deleted...]
-    <w:p w14:paraId="203E8AD2" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Les frais permettant de s’assurer que tous les véhicules de fonction sont équipés de ces trousses en permanence seront imputés à la même source de financement à partir de laquelle le véhicule a été acheté, c.-à-d., à partir du budget alloué ou du fonds du projet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F186A4C" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD3" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="66B2ECB4" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Modèles et formulaires</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD4" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="792FA268" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD5" w14:textId="50D8857F" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+    <w:p w14:paraId="33767B00" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Exonération de responsabilité pour les véhicules du PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId34">
-        <w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A568F5">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(en anglais) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD6" w14:textId="3BC6E8D5" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+    <w:p w14:paraId="6359755B" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Demande de couverture d’assurance PT.78</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId36">
-        <w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A568F5">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(en anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD7" w14:textId="507282C6" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+    <w:p w14:paraId="79F81366" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulaire GA-136 de demande d’utilisation du véhicule du PNUD à des fins officieuses</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId38">
-        <w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId39">
-        <w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(réservé uniquement aux Bureaux de pays)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId40">
-        <w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A568F5" w:rsidRPr="00A568F5">
-[...12 lines deleted...]
-    <w:p w14:paraId="203E8AD8" w14:textId="06F20A25" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0D2D1C" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulaire GA-134 relatif au carnet de bord journalier du véhicule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId42">
-        <w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId43">
-        <w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(réservé uniquement aux Bureaux de pays)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C4B5A">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A568F5">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(en anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD9" w14:textId="68933B0E" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+    <w:p w14:paraId="3D886B28" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulaire GA-135 relatif à la comptabilité des utilisations des véhicules</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId45">
-        <w:r>
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId46">
-        <w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(réservé uniquement aux Bureaux de pays)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A568F5">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(en anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ADA" w14:textId="0B83082A" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+    <w:p w14:paraId="3583AB28" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Fiche d’information sur les accidents du véhicule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId48">
-        <w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A568F5">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(en anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B49A35" w14:textId="6A519671" w:rsidR="008A715F" w:rsidRDefault="008A715F" w:rsidP="008A715F">
+    <w:p w14:paraId="1749FE44" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId44">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Mémorandum</w:t>
-[...20 lines deleted...]
-          <w:t xml:space="preserve"> de la garde temporaire des biens appartenant au PNUD</w:t>
+          <w:t>Mémorandum d’accord de la garde temporaire des biens appartenant au PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId50">
-        <w:r w:rsidR="005E3E13">
+      <w:hyperlink r:id="rId45">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="203E8ADD" w14:textId="1C846636" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+    <w:p w14:paraId="0CAC3D4A" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId46">
+        <w:r w:rsidRPr="00AB2A2E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Directives en matière d’utilisation du véhicule du projet du Conseil consultatif pour les questions administratives (CCAQ)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId52">
-        <w:r>
+      <w:hyperlink r:id="rId47">
+        <w:r w:rsidRPr="00AB2A2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008A715F" w:rsidRPr="008A715F">
-[...24 lines deleted...]
-    <w:p w14:paraId="0A8F59E2" w14:textId="77777777" w:rsidR="008E2EA1" w:rsidRPr="004C7765" w:rsidRDefault="008E2EA1" w:rsidP="008E2EA1">
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B7F768" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="35" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A9B1B1D" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="35" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6BE234" w14:textId="5F9C2EED" w:rsidR="00AB2A2E" w:rsidRPr="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770075">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D58C053" w14:textId="6A605988" w:rsidR="00DA504D" w:rsidRDefault="00AB2A2E" w:rsidP="00770075">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00770075">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId56"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB2A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00AB2A2E">
+      <w:headerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="even" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="first" r:id="rId51"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1480" w:right="1388" w:bottom="1468" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44A499FB" w14:textId="77777777" w:rsidR="00445991" w:rsidRDefault="00445991">
+    <w:p w14:paraId="6BC71CC9" w14:textId="77777777" w:rsidR="007D5288" w:rsidRDefault="007D5288" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CB982C9" w14:textId="77777777" w:rsidR="00445991" w:rsidRDefault="00445991">
+    <w:p w14:paraId="5E7553D7" w14:textId="77777777" w:rsidR="007D5288" w:rsidRDefault="007D5288" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="203E8AE8" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+  <w:p w14:paraId="04D7862F" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRDefault="00AB2A2E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="48" w:firstLine="0"/>
+      <w:ind w:right="48"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="203E8AE9" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+  <w:p w14:paraId="5B437205" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRDefault="00AB2A2E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="203E8AEB" w14:textId="6B946BAE" w:rsidR="00AB4E57" w:rsidRDefault="00407B69">
+  <w:p w14:paraId="75301299" w14:textId="73D26C38" w:rsidR="00AB2A2E" w:rsidRPr="00770075" w:rsidRDefault="00AB2A2E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C727FB">
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00796AFB">
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C727FB">
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:alias w:val="Date d’entrée en vigueur"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="1001774832"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{96490545-B206-426F-B778-F206E8CB3BFF}"/>
         <w:date w:fullDate="2016-07-25T18:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="fr-FR"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00D232A9" w:rsidRPr="00D232A9">
+        <w:r w:rsidRPr="00770075">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="242424"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>25/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"># </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00770075">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-499346275"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{96490545-B206-426F-B778-F206E8CB3BFF}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00D232A9">
+        <w:r w:rsidRPr="00770075">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="203E8AEC" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+  <w:p w14:paraId="370A12D3" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRDefault="00AB2A2E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="48" w:firstLine="0"/>
+      <w:ind w:right="48"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="203E8AED" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+  <w:p w14:paraId="1880F395" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRDefault="00AB2A2E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47C53116" w14:textId="77777777" w:rsidR="00445991" w:rsidRDefault="00445991">
+    <w:p w14:paraId="72100851" w14:textId="77777777" w:rsidR="007D5288" w:rsidRDefault="007D5288" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55C4AD50" w14:textId="77777777" w:rsidR="00445991" w:rsidRDefault="00445991">
+    <w:p w14:paraId="0A085BE6" w14:textId="77777777" w:rsidR="007D5288" w:rsidRDefault="007D5288" w:rsidP="00AB2A2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5564A221" w14:textId="5C384EC1" w:rsidR="00407B69" w:rsidRDefault="2BC90BEE" w:rsidP="00407B69">
+  <w:p w14:paraId="7679EE1F" w14:textId="0D5793EC" w:rsidR="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00407B69">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77322D08" wp14:editId="13CB113C">
-[...2 lines deleted...]
-          <wp:docPr id="1979914328" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A124D25" wp14:editId="0B266421">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="18765"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="571137"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4091F286" w14:textId="77777777" w:rsidR="00407B69" w:rsidRDefault="00407B69" w:rsidP="00407B69">
+  <w:p w14:paraId="3EB11492" w14:textId="77777777" w:rsidR="00AB2A2E" w:rsidRDefault="00AB2A2E" w:rsidP="00407B69">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170E3412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B19AD568"/>
     <w:lvl w:ilvl="0" w:tplc="E9EEFDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -4688,1507 +7675,1223 @@
     <w:lvl w:ilvl="8" w:tplc="6D2A6E60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F96FEC"/>
+    <w:nsid w:val="47B93641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E8022146"/>
-    <w:lvl w:ilvl="0" w:tplc="C9229A24">
+    <w:tmpl w:val="3634E51C"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD71A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1889"/>
+        <w:ind w:left="252"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F5C40F7A">
+    <w:lvl w:ilvl="1" w:tplc="93187724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2717"/>
+        <w:ind w:left="1186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="03A8BE6C">
+    <w:lvl w:ilvl="2" w:tplc="0FF6AE10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3437"/>
+        <w:ind w:left="1906"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E6586AA4">
+    <w:lvl w:ilvl="3" w:tplc="290CFF1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4157"/>
+        <w:ind w:left="2626"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="978EC9DC">
+    <w:lvl w:ilvl="4" w:tplc="D8DE4AFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4877"/>
+        <w:ind w:left="3346"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B578421C">
+    <w:lvl w:ilvl="5" w:tplc="C56A075E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5597"/>
+        <w:ind w:left="4066"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B928A64E">
+    <w:lvl w:ilvl="6" w:tplc="0BE816CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6317"/>
+        <w:ind w:left="4786"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A3FC626E">
+    <w:lvl w:ilvl="7" w:tplc="38B870B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7037"/>
+        <w:ind w:left="5506"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71067EC2">
+    <w:lvl w:ilvl="8" w:tplc="B1DE1A72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7757"/>
+        <w:ind w:left="6226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B93641"/>
+    <w:nsid w:val="4BD74383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3634E51C"/>
-    <w:lvl w:ilvl="0" w:tplc="E23CD71A">
+    <w:tmpl w:val="85B61CD4"/>
+    <w:lvl w:ilvl="0" w:tplc="67AEDC10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D23250F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6C7C32C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5A2E24CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="45E02B12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9E22E51C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1FBCD298">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C3505254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B0EA70D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53356E63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A5676C0"/>
+    <w:lvl w:ilvl="0" w:tplc="FF38D562">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B0E6DC5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EB5CDD56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AF8AC586">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3EEA0190">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="465A60CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FD1A6F86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C2805530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A9C0941A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E067DB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDD4AD30"/>
+    <w:lvl w:ilvl="0" w:tplc="855A5C56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="252"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93187724">
+    <w:lvl w:ilvl="1" w:tplc="AFDE6052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0FF6AE10">
+    <w:lvl w:ilvl="2" w:tplc="7F90257C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1906"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="290CFF1E">
+    <w:lvl w:ilvl="3" w:tplc="48ECE0D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2626"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D8DE4AFA">
+    <w:lvl w:ilvl="4" w:tplc="36EEDBB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3346"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C56A075E">
+    <w:lvl w:ilvl="5" w:tplc="B14EADAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4066"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0BE816CE">
+    <w:lvl w:ilvl="6" w:tplc="D3306DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4786"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38B870B0">
+    <w:lvl w:ilvl="7" w:tplc="6A166718">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5506"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B1DE1A72">
+    <w:lvl w:ilvl="8" w:tplc="6A0821E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BD74383"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E51446F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="85B61CD4"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="15C69F5C"/>
+    <w:lvl w:ilvl="0" w:tplc="0F406AC2">
+      <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D23250F0">
+    <w:lvl w:ilvl="1" w:tplc="104EC70E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6C7C32C6">
+    <w:lvl w:ilvl="2" w:tplc="1EF64AB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5A2E24CE">
+    <w:lvl w:ilvl="3" w:tplc="71008B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45E02B12">
+    <w:lvl w:ilvl="4" w:tplc="289EA3CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9E22E51C">
+    <w:lvl w:ilvl="5" w:tplc="E93AFC2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1FBCD298">
+    <w:lvl w:ilvl="6" w:tplc="F6E44C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C3505254">
+    <w:lvl w:ilvl="7" w:tplc="8E54C2AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B0EA70D6">
+    <w:lvl w:ilvl="8" w:tplc="687CDB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...634 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1816288677">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2080976710">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1991129489">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2032995227">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2020891981">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1611933869">
+  <w:num w:numId="6" w16cid:durableId="1783302681">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="911738750">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1783302681">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="8" w16cid:durableId="1443575043">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="911738750">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1441485417">
+  <w:num w:numId="9" w16cid:durableId="1441485417">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB4E57"/>
-[...82 lines deleted...]
-    <w:rsid w:val="7F6AA4DD"/>
+    <w:rsidRoot w:val="00AB2A2E"/>
+    <w:rsid w:val="004155E7"/>
+    <w:rsid w:val="00770075"/>
+    <w:rsid w:val="007D5288"/>
+    <w:rsid w:val="00845FA9"/>
+    <w:rsid w:val="009A7CDD"/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rsid w:val="00BC0F6F"/>
+    <w:rsid w:val="00C3118D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C76DE2"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="203E8A30"/>
-  <w15:docId w15:val="{AE5340C6-ADA0-4E4E-8056-EFB86EA932A7}"/>
+  <w14:docId w14:val="6D923453"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5CEA8045-9FE7-4078-877F-7DEA42342CF7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6529,1069 +9232,785 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="730" w:hanging="10"/>
-      <w:outlineLvl w:val="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="333333"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="10" w:hanging="10"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AB2A2E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB2A2E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB2A2E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AB2A2E"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00AB2A2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...39 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00407B69"/>
+    <w:rsid w:val="00AB2A2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...63 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484?ln=fr&amp;v=pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/fr/appendices-staff-rules" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Waiver%20of%20Liability%20for%20UNDP%20Vehicles.pdf?Web=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Memorandum%20of%20Acceptance%20of%20Temporary%20Custody%20of%20UNDP%20Property.docx?Web=1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/fr/appendices-staff-rules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_P290-E_Claim%20for%20Compensation%20under%20Appendix%20D.doc?Web=1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/683608?ln=fr&amp;v=pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/fr/appendices-staff-rules" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6171" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20accident%20fact%20sheet.xlsx?Web=1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6161" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11616" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/fr/appendices-staff-rules" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/fr/appendices-staff-rules" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Request%20for%20Insurance%20Coverage%20PT.78.docx?Web=1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_CCAQ%20Guidelines%20for%20Project%20Vehicle%20Use.docx?Web=1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484?ln=fr&amp;v=pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/fr/appendices-staff-rules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_CCAQ%20Guidelines%20for%20Project%20Vehicle%20Use.docx?Web=1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11616" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/fr/appendices-staff-rules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Waiver%20of%20Liability%20for%20UNDP%20Vehicles.pdf?Web=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/fr/appendices-staff-rules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Memorandum%20of%20Acceptance%20of%20Temporary%20Custody%20of%20UNDP%20Property.docx?Web=1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_P290-E_Claim%20for%20Compensation%20under%20Appendix%20D.doc?Web=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Request%20for%20Insurance%20Coverage%20PT.78.docx?Web=1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3396" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/fr/appendices-staff-rules" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/683608?ln=fr&amp;v=pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6171" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20accident%20fact%20sheet.xlsx?Web=1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/fr/appendices-staff-rules" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6146" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...651 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7698,675 +10117,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
+  <Pages>10</Pages>
   <Words>4060</Words>
   <Characters>23147</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>192</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>27153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Mary Mugambi</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>