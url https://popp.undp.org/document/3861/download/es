--- v0 (2025-10-15)
+++ v1 (2026-05-01)
@@ -1,3696 +1,8741 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="203E8A30" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="4BBB700B" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión de vehículos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A31" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00305555">
+    <w:p w14:paraId="70C63A3F" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="023971"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A32" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00305555">
+    <w:p w14:paraId="7FB5846F" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35" w:hanging="450"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operaciones Generales, Buró de Gestión de Servicios, es responsable de garantizar la aplicación coherente de las políticas en la administración y la gestión de los vehículos oficiales del Programa de las Naciones Unidas para el Desarrollo (PNUD), y de garantizar el cumplimiento de los requisitos mínimos de seguro de vehículos por daños a terceros.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A698C6" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3FC6EA" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="35" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los vehículos del PNUD y los que están bajo su custodia temporal son automóviles, camiones, vehículos de vigilancia, motocicletas, vehículos blindados, etc. Una gran cantidad de vehículos son comprados por el PNUD o con recursos del PNUD. No todas estas adquisiciones serán capitalizadas por el PNUD. Solo aquellos vehículos que están registrados bajo el nombre del PNUD, sobre los cuales el PNUD tiene título legal, que tengan un precio de compra de USD 5,000 o más, y que el PNUD utilice y controle en la realización de su trabajo administrativo y de desarrollo deben ser capitalizados </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBEB088" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A875414" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="35" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los automóviles comprados en proyectos de modalidad de implementación nacional (NIM, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés) plena y los que compra el PNUD únicamente para su distribución a un Gobierno no serán capitalizados. Los vehículos de organismos y Gobiernos que tienen título del PNUD pero que son utilizados y controlados por ellos no se consideran vehículos del PNUD.  Los vehículos del Departamento de Protección y Seguridad de las Naciones Unidas no se consideran vehículos del PNUD, aunque se gestionen de acuerdo con la política del PNUD conforme a un memorando de entendimiento (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Memorandum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) entre las Naciones Unidas y el PNUD. Se debe hacer todo lo posible para entregar el título a los asociados en la ejecución cuando el PNUD ha cedido el uso y el control, con la excepción de la implementación de las ONG. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B17B13" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CB72C1" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La única excepción a esta política es cuando los vehículos están bajo la custodia temporal del PNUD mientras esperan ser transferidos a un asociado en la ejecución (por un período que no debe exceder los tres meses). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FE0A57" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DF763D" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para garantizar que el uso de los vehículos del PNUD responda al interés superior del PNUD:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C7B257" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los vehículos del PNUD solo se utilizarán para asuntos oficiales del PNUD, excepto en los casos en que el jefe de oficina apruebe su uso y se recuperen los costos totales, que incluyen combustible, seguro y desgaste del vehículo (se debe considerar el uso de tarifas publicadas localmente por agencias de vehículos acreditadas).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19118594" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los vehículos se mantendrán en buenas condiciones de funcionamiento para garantizar la máxima eficiencia y seguridad.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503E4DAA" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un chofer oficial del PNUD, o cualquier miembro del personal autorizado por el Representante Residente (RR) para conducir, debe poseer una licencia de conducir válida que sea válida en el lugar de destino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013656DE" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durante las horas no laborales, o cuando no estén en uso, los vehículos del PNUD deben estacionarse en las instalaciones del PNUD (si las hay), en un garaje o en un área segura designada por escrito por el Representante Residente.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAF298A" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El uso del cinturón de seguridad por parte del chofer y los pasajeros en todos los vehículos del PNUD es obligatorio, y el chofer del vehículo del PNUD debe supervisar el cumplimiento de esta política, a través del Gerente de Operaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D95107" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El uso de cascos para todos los conductores de motocicletas es obligatorio.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0639DE" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE6E44F" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Está prohibido fumar en todos los vehículos oficiales.  El chofer del vehículo del PNUD debe supervisar el cumplimiento, a través del Gerente de Operaciones. La oficina del PNUD es responsable de garantizar que todos los vehículos oficiales del PNUD tengan la cobertura obligatoria de seguro por daños a terceros.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D18703" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38354F8A" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provisión de vehículos a las oficinas del PNUD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7039259D" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B64F8FC" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El número de vehículos provistos a una oficina de país y a centros regionales se basará en el número total de puestos del Cuadro Orgánico establecidos del PNUD, lo que incluye tanto a los oficiales de contratación nacional como al personal de contratación internacional, pero deja afuera a funcionarios subalternos, voluntarios de las Naciones Unidas y consultores y personal de contratación internacional de otros organismos de las Naciones Unidas.  Generalmente, cada oficina de país del PNUD tendrá derecho a un vehículo de representación para el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, ya sea el Representante Residente (RR) o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para el País. Como mínimo, a las oficinas de país se les permiten tres vehículos: uno como el vehículo oficial del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, uno para la función administrativa/financiera y otro para la función del programa, según corresponda dentro de los parámetros de recursos disponibles y de sostenibilidad de la oficina.  Esta misma fórmula se aplica para determinar el número de vehículos destinados al personal del Cuadro Orgánico extrapresupuestario, que se financiará con recursos extrapresupuestarios.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB0CC9D" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A6808B" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luego de haber evaluado las necesidades de flota de su organización, está listo para iniciar el proceso de adquisición. Al describir las especificaciones para los vehículos, se deben tener en cuenta los siguientes aspectos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069E48B7" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01583D65" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definición de especificaciones claras, genéricas y detalladas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313805E9" w14:textId="652E1366" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="766" w:firstLine="48"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D479AA7" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consideraciones ambientales; como parte de la descripción de especificaciones, es importante tener en cuenta aspectos ambientales como el control de emisiones o el consumo de combustible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F04EA4C" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="35" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9D3DE1" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los vehículos eléctricos se considerarán para la adquisición de vehículos de representación y, cuando los vehículos eléctricos no sean factibles, los vehículos híbridos se considerarán como la primera alternativa antes de los vehículos de combustión. Las unidades de negocios deberán tener plenamente en cuenta la disponibilidad de los requisitos operativos y de mantenimiento en cada ubicación al adquirir vehículos eléctricos o híbridos, incluidas las estaciones de carga solar que se puedan adquirir e instalar en las oficinas del PNUD y / o en colaboración con los gobiernos locales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D299576" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Se puede obtener más información en el documento </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>«</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Adquisiciones sostenibles</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» y se puede contactar a la Unidad de Servicios de Adquisiciones para obtener asistencia cuando sea necesario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F57BC96" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="35" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EAB5D5" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consideraciones sobre la estandarización/gestión de la flota </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4EA970" w14:textId="33AB14D6" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="766" w:firstLine="48"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC6E74E" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requisitos de seguridad </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA48F53" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331B43E3" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado que el PNUD es una organización de desarrollo que utiliza fondos públicos, se debe hacer todo lo posible para garantizar que los vehículos comprados no se consideren lujosos o extravagantes. Aunque se reconoce que los precios del mercado de vehículos pueden variar significativamente debido a las condiciones del mercado como el tamaño del mercado, el nivel de competencia, las barreras de entrada o la situación geográfica, se proporciona un precio máximo de USD 45.000 específicamente para la adquisición de vehículos de representación que sean eléctricos o híbridos mientras que el precio máximo para adquirir vehículos de representación de combustión será de USD 38.000. Las adquisiciones de vehículos con un costo más alto requerirán la aprobación del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director Regional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3808220C" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="35" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0F043F" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Todos los vehículos (incluido el del Representante Residente cuando no se utiliza para fines de representación) deben operarse de manera compartida. Las necesidades de transporte de los funcionarios subalternos, los voluntarios de las Naciones Unidas y el dispensario se cubrirán utilizando los vehículos compartidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A22AF36" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="35" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA8B204" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el Representante Residente requiere que un miembro del personal del PNUD que no es un chofer oficial conduzca un vehículo del PNUD por asuntos oficiales del PNUD, la oficina de país debe asegurarse de que el miembro del personal posea una licencia de conducir válida, que sea plenamente consciente de todas las consecuencias de conducir un vehículo del PNUD y que se comprometa a ello por escrito, firmando una declaración a dicho efecto. Si esto ocurre con frecuencia, la oficina de país debe analizar los costos y riesgos, y considerar un seguro integral para los vehículos.  Estos costos deben provenir del presupuesto de la oficina. En tales casos, se requiere la aprobación del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Operaciones Generales, Buró de Gestión de Servicios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C1FF9F" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E784B22" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso y mantenimiento de vehículos  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E71F10" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0E76BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489F55C5" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="35" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los vehículos oficiales del PNUD comprados para fines de representación, operativos y programáticos se utilizarán de acuerdo con el siguiente contenido prescriptivo, a menos que el Representante Residente apruebe las excepciones y dichas aprobaciones estén documentadas y archivadas en la oficina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AA3FCF" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555EA87D" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asignación de vehículos del PNUD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B729768" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66273C02" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador del PNUD y el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina (ya se el Representante Residente (RR) o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para el País) son los únicos miembros del personal directivo senior del PNUD a quienes se puede asignar un vehículo de representación a tiempo completo. Este vehículo de representación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>asignado solo se utilizará para asuntos oficiales. Cuando este vehículo no es requerido por el personal directivo senior del PNUD, debe estar disponible para otros asuntos oficiales de la oficina. Todos los demás vehículos oficiales del PNUD deben ser gestionados de forma compartida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3600A8" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C3DE09" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso de vehículos del PNUD para servicios de transporte de personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7929D12A" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544A268D" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desde la residencia a la oficina: personal de contratación internacional  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB5D773" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1723A7" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="35" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los vehículos del PNUD no deben utilizarse para transportar a miembros del personal reclutado internacionalmente, excepto al Administrador y al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, para trayectos desde y hacia sus residencias. Sin embargo, el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina puede autorizar por escrito el uso de vehículos oficiales para tal fin, y cuando existan circunstancias atenuantes, por un período de tiempo limitado, hasta la llegada del automóvil privado de un nuevo miembro del personal del Cuadro Orgánico, o por un período máximo de tres meses (lo que suceda primero). El RR o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, al autorizarlo, debe describir las circunstancias atenuantes por escrito.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BFA571" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773ACFD7" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desde la residencia a la oficina: personal de contratación nacional  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26446B9C" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E106EE" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="35" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El transporte del personal de contratación nacional desde su residencia hasta la oficina solo puede ser autorizado por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina en circunstancias especiales y por tiempo limitado hasta que se resuelvan las circunstancias especiales.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D3A856" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEDB6D9" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transporte desde/hacia el aeropuerto o punto de llegada/partida </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8C60DF" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306D3423" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="35" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD no transporta visitantes oficiales de su punto de llegada y partida a una oficina del PNUD u hotel.  Esto se debe a que generalmente la tarifa de taxi (transporte terrestre) se paga al personal en viajes oficiales, de acuerdo con la política de viaje. Sin embargo, el RR o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina pueden autorizar dicho transporte de forma excepcional. Previa solicitud, se puede proporcionar transporte de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>llegada/partida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al personal y a los expertos (y sus familiares) que llegan inicialmente a su asignación, al ser reasignados o al finalizar la asignación en situaciones especiales, como en el caso en que las consideraciones de seguridad lo impongan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6875F68F" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1080AF9B" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transporte de oficiales/visitantes externos al PNUD en vehículos del PNUD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DD971D" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FB0A27" w14:textId="454B14FB" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A fin de responder a los eventuales riesgos asociados al transporte de visitantes que no pertenecen al PNUD, todo el personal externo al PNUD a bordo de vehículos del PNUD debe firmar un formulario de exención de responsabilidad antes de ser transportado en el vehículo del PNUD.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C1531B" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E9E23F3" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso de vehículos del PNUD para asuntos no oficiales </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D605E8" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AD6CF2" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina puede, previa solicitud por escrito de un miembro del personal, otorgar un permiso excepcional para el uso de un vehículo oficial del PNUD para fines no oficiales. Esto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">depende de la disponibilidad de los vehículos, las circunstancias particulares y los intereses de la organización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C396DAE" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="705" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7231B062" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un vehículo del PNUD debe ser conducido por un chofer del PNUD.  Este requisito puede eliminarse por decisión del RR o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina en los casos en que exista prueba suficiente de que el miembro del personal posee toda la documentación válida pertinente para permitirle conducir el vehículo dentro del área de viaje. Si el Jefe de Oficina autoriza el uso de un vehículo oficial con fines no oficiales a los miembros del personal (incluido él mismo, lo cual debe estar claramente documentado y registrado), los términos de dicha autorización (incluido el costo) deben estar claramente documentados, y el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>formulario GA.136 para la solicitud de uso de vehículos del PNUD para fines no oficiales</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe estar firmado tanto por el Jefe de Oficina como por el miembro del personal (y en el caso de uso por parte del Jefe de Oficina para fines no oficiales, el formulario debe estar firmado por el RR/Jefe de Oficina y el Jefe del Buró Regional). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77488953" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C91A62" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un miembro del personal que solicite el uso no oficial de un vehículo del PNUD debe:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2205E45D" w14:textId="6C70C6B6" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asegurarse de que el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>formulario de solicitud de uso de vehículos del PNUD para fines no oficiales</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Operaciones Generales, Buró de Gestión de Servicios, es responsable de garantizar la aplicación coherente de las políticas en la administración y la gestión de los vehículos oficiales del Programa de las Naciones Unidas para el Desarrollo (PNUD), y de garantizar el cumplimiento de los requisitos mínimos de seguro de vehículos por daños a terceros.  </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="46" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">está firmado por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina antes del préstamo del vehículo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5716978E" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Confirmar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que ha contratado un seguro integral para el período en cuestión, o que está dispuesto a cubrir los costos totales de cualquier pérdida o daño en los que se incurra durante el período del préstamo (esto se documenta en el formulario anterior).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C0FF46" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poseer un permiso de conducir válido para el país.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0DEE5B" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tener en cuenta que no está cubierto por el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="AppendixD">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Apéndice D del Reglamento del Personal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="203E8A34" w14:textId="1D7F4128" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00305555">
+      <w:r w:rsidRPr="00661CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00661CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00661CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00661CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00661CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147DEF4E" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estar dispuesto a pagar los costos de uso del vehículo calculados sobre la base del kilometraje recorrido utilizando las tarifas determinadas en el país, que abarcan gastos de combustible, el desgaste y los costos de seguro asociados con el uso.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E52396F" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737236B5" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso de vehículos privados para asuntos oficiales </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA9A05B" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2979C4C3" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:ind w:right="37" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los miembros del personal pueden solicitar excepcionalmente una autorización por escrito del RR o del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina para utilizar un vehículo privado para asuntos oficiales. En casos de una situación de seguridad extrema u otras circunstancias inusuales, el RR o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina pueden determinar que el uso de un vehículo privado para dicho transporte responde al interés superior del PNUD y el miembro del personal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7E3080" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A36" w14:textId="5632C2F8" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00305555">
+    <w:p w14:paraId="67177929" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:ind w:right="37" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los miembros del personal que utilicen vehículos privados para asuntos oficiales, según lo autorizado por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, pueden reclamar un reembolso por dicho uso conforme a la Sección 8 de la instrucción </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>ST/AI/2013/3/Rev.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés). No debe aplicarse un reembolso por el uso de un vehículo privado al transporte del miembro del personal hacia y desde la oficina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9011DC" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A38" w14:textId="7567BE0C" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00305555">
+    <w:p w14:paraId="5409D0FB" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un miembro del personal no podrá beneficiarse de un reembolso o una compensación por los daños sufridos por un vehículo privado que sea utilizado para asuntos oficiales según el artículo 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(b) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>iii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) del </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="AppendixD" w:history="1">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Apéndice D </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>del  Reglamento</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> del Personal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en inglés). Esto debería estar cubierto por el seguro del automóvil. Sin embargo, el pago de la indemnización por muerte, lesión o enfermedad del miembro del personal estará sujeto al pronunciamiento de la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:anchor="AppendixD">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Junta Consultiva de Indemnizaciones de las Naciones Unidas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en inglés) o la Junta de Reclamaciones de las Naciones Unidas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A2FF88" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:ind w:right="35" w:hanging="360"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6331CFC8" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...117 lines deleted...]
-        <w:rPr>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vehículos en custodia temporal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w14:paraId="08FD2186" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A46" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-[...20 lines deleted...]
-    <w:p w14:paraId="203E8A48" w14:textId="746E8E30" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00305555">
+    <w:p w14:paraId="71FBBA70" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los vehículos comprados utilizando fondos para el desarrollo de proyectos del PNUD y entregados a un asociado en la ejecución; o los vehículos no financiados por el PNUD que han sido puestos bajo custodia temporal del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina hasta que se transfieran a un proyecto financiado por el PNUD, al Gobierno o para su enajenación, no deben registrarse en el módulo de activos de Quantum ni deben considerarse vehículos adicionales disponibles para su uso. El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina debe poder justificar la necesidad de poner el vehículo del proyecto bajo custodia temporal, en lugar de transferirlo al Gobierno/proyecto y/o ponerlo en venta inmediatamente, sabiendo que el período máximo de la custodia temporal es de tres meses.  Este límite ha sido establecido para minimizar los riesgos y los costos asociados con la custodia por parte de una oficina de vehículos que no están siendo utilizados para fines administrativos o de ejecución de un proyecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612C53B2" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A4A" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00305555">
+    <w:p w14:paraId="7C93BAFD" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:right="35" w:hanging="360"/>
+        <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mientras un vehículo se encuentra bajo la custodia temporal del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, el PNUD es responsable de la seguridad y el mantenimiento del vehículo. Los costos en los que se incurra en este sentido se deben imputar a la entidad en cuyo nombre actúa el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina (generalmente, un proyecto). Es importante documentar las funciones y las responsabilidades de los vehículos bajo custodia temporal del PNUD. Si se completa el proyecto y se han anticipado gastos para los vehículos que se encuentran bajo la custodia del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, se debe consultar a la sede del PNUD, al organismo de ejecución o a la organización de financiamiento antes de que se inicie la custodia.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A796842" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...338 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA178A1" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5"/>
+        <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cobros a terceros </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039D8B5D" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A63" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00305555">
-[...21 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4DF81E37" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>26.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando se deba utilizar el transporte del PNUD para visitas del proyecto o cualquier otro propósito aprobado por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, los costos de transporte se cargarán al plan de cuentas (COA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) y/o a proyectos autorizados, de acuerdo con las tasas de kilometraje por país aprobadas en vigor.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42ABFCFF" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B159462" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excepciones a las políticas mencionadas anteriormente </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EA53F5" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-        <w:spacing w:after="0"/>
+    </w:p>
+    <w:p w14:paraId="69A3CE78" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>27.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las excepciones a las políticas prescritas anteriormente (debidas a circunstancias especiales como necesidades de seguridad) requieren de la aprobación previa de Operaciones Generales, Buró de Gestión de Servicios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C34C415" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F534873" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...34 lines deleted...]
-        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...620 lines deleted...]
-      <w:r>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Funciones y responsabilidades para el uso de vehículos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8A98" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="590F300E" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="9426" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1679"/>
-        <w:gridCol w:w="7747"/>
+        <w:gridCol w:w="1453"/>
+        <w:gridCol w:w="7973"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB4E57" w14:paraId="203E8AA0" w14:textId="77777777" w:rsidTr="00B22692">
+      <w:tr w:rsidR="00A37C56" w:rsidRPr="00A37C56" w14:paraId="20DD5B63" w14:textId="77777777" w:rsidTr="00661CEA">
         <w:trPr>
           <w:trHeight w:val="2818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1679" w:type="dxa"/>
+            <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203E8A99" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="36B35F7B" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A37C56">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Jefe de Oficina  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7747" w:type="dxa"/>
+            <w:tcW w:w="7973" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203E8A9A" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="1A62B5B9" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
             <w:pPr>
               <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">El Jefe de Oficina se encargará de lo siguiente:  </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Oficina se encargará de lo siguiente:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8A9B" w14:textId="6E95D7B5" w:rsidR="00AB4E57" w:rsidRDefault="00904617">
+          <w:p w14:paraId="57E22AFC" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="25" w:line="248" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:ind w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ue se hayan establecido procedimientos operativos por escrito para el uso local de vehículos oficiales y que se hayan distribuido a todo el personal; </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que se hayan establecido procedimientos operativos por escrito para el uso local de vehículos oficiales y que se hayan distribuido a todo el personal; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8A9C" w14:textId="054291DB" w:rsidR="00AB4E57" w:rsidRDefault="00904617">
+          <w:p w14:paraId="1A97E8E8" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="28" w:line="248" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:ind w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ue dichos procedimientos operativos definan cualquier delegación de autoridad, restricciones para fumar y el uso de teléfonos celulares por parte del chofer y los pasajeros;  </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que dichos procedimientos operativos definan cualquier delegación de autoridad, restricciones para fumar y el uso de teléfonos celulares por parte del chofer y los pasajeros;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8A9D" w14:textId="5C552C91" w:rsidR="00AB4E57" w:rsidRDefault="00904617">
+          <w:p w14:paraId="50CEBA36" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="29" w:line="248" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:ind w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Q</w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que el vehículo delegado al RR o </w:t>
             </w:r>
-            <w:r w:rsidR="00C2232F">
-              <w:t xml:space="preserve">ue el vehículo delegado al RR o Jefe de Oficina, Representante Residente Interino u Oficial Encargado se utilice como transporte compartido cuando esté disponible; </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Oficina, Representante Residente Interino u Oficial Encargado se utilice como transporte compartido cuando esté disponible; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8A9E" w14:textId="1C2EC7C7" w:rsidR="00AB4E57" w:rsidRDefault="00904617">
+          <w:p w14:paraId="25CA90B8" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="27" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:ind w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ue se garantice la seguridad de la flota de vehículos; </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que se garantice la seguridad de la flota de vehículos; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8A9F" w14:textId="04DBDE4D" w:rsidR="00AB4E57" w:rsidRDefault="00904617">
+          <w:p w14:paraId="671EBA48" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">e autorizar el uso de vehículos del PNUD por parte del personal con fines oficiales y no oficiales. </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De autorizar el uso de vehículos del PNUD por parte del personal con fines oficiales y no oficiales. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB4E57" w14:paraId="203E8AA6" w14:textId="77777777" w:rsidTr="00B22692">
+      <w:tr w:rsidR="00A37C56" w:rsidRPr="00A37C56" w14:paraId="0FD5AB92" w14:textId="77777777" w:rsidTr="00661CEA">
         <w:trPr>
           <w:trHeight w:val="2836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1679" w:type="dxa"/>
+            <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203E8AA1" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="6707A8C6" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A37C56">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Gerente de Operaciones </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7747" w:type="dxa"/>
+            <w:tcW w:w="7973" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203E8AA2" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+          <w:p w14:paraId="2BE29C88" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
             <w:pPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Los Gerentes de Operaciones o cualquier otro gerente a cargo de las operaciones de oficina tienen la responsabilidad operativa general de garantizar lo siguiente:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8AA3" w14:textId="7FFCBD6B" w:rsidR="00AB4E57" w:rsidRDefault="00904617" w:rsidP="00B22692">
+          <w:p w14:paraId="2F9BD6C3" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="32" w:line="246" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:ind w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ue las condiciones y los procedimientos generales que rigen el uso de vehículos del PNUD se respeten; </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que las condiciones y los procedimientos generales que rigen el uso de vehículos del PNUD se respeten; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8AA4" w14:textId="5A03A928" w:rsidR="00AB4E57" w:rsidRDefault="00904617" w:rsidP="00B22692">
+          <w:p w14:paraId="088ACA04" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="26" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:ind w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ue los libros de registro sean firmados diariamente por el miembro del personal apropiado;  </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que los libros de registro sean firmados diariamente por el miembro del personal apropiado;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A5912FF" w14:textId="1747AB6E" w:rsidR="00AB4E57" w:rsidRDefault="00904617" w:rsidP="00B22692">
+          <w:p w14:paraId="4F74A064" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ue se mantengan los registros de historial de vehículos (formularios/registros); </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que se mantengan los registros de historial de vehículos (formularios/registros); </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="192D0AAB" w14:textId="12F0D8DD" w:rsidR="00B22692" w:rsidRDefault="00904617" w:rsidP="00B22692">
+          <w:p w14:paraId="483A0B39" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:ind w:right="35" w:hanging="252"/>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="35" w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ue se organicen cursos de actualización periódica para todos los choferes; </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que se organicen cursos de actualización periódica para todos los choferes; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD180FF" w14:textId="4499C434" w:rsidR="00B22692" w:rsidRDefault="00904617" w:rsidP="00B22692">
+          <w:p w14:paraId="75CD5CF3" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:ind w:right="35" w:hanging="252"/>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="35" w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ue todos los vehículos se mantengan en condiciones de trabajo óptimas; </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que todos los vehículos se mantengan en condiciones de trabajo óptimas; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203E8AA5" w14:textId="77E26819" w:rsidR="00B22692" w:rsidRDefault="00904617" w:rsidP="00B22692">
+          <w:p w14:paraId="6273CEE9" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>ue todos los vehículos tengan cobertura de seguro de acuerdo con las políticas del PNUD.</w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Que todos los vehículos tengan cobertura de seguro de acuerdo con las políticas del PNUD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B22692" w14:paraId="7E45468E" w14:textId="77777777" w:rsidTr="00B22692">
+      <w:tr w:rsidR="00A37C56" w:rsidRPr="00A37C56" w14:paraId="75ABC91B" w14:textId="77777777" w:rsidTr="00661CEA">
         <w:trPr>
           <w:trHeight w:val="2159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1679" w:type="dxa"/>
+            <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B49C1E6" w14:textId="3EA2E254" w:rsidR="00B22692" w:rsidRDefault="00B22692">
+          <w:p w14:paraId="1323BB3C" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A37C56">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Miembros del personal autorizados a conducir vehículos del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7747" w:type="dxa"/>
+            <w:tcW w:w="7973" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0440CCC9" w14:textId="77777777" w:rsidR="00EA0BEA" w:rsidRDefault="00B22692" w:rsidP="00DD709B">
+          <w:p w14:paraId="5CD2B34E" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
             <w:pPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t>Los miembros del personal autorizados para conducir vehículos oficiales del PNUD deben garantizar lo siguiente:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69551A29" w14:textId="0F3ED5FE" w:rsidR="00EA0BEA" w:rsidRDefault="00904617" w:rsidP="00EA0BEA">
-[...101 lines deleted...]
-          <w:p w14:paraId="62484B4F" w14:textId="78F2B5B2" w:rsidR="00EA0BEA" w:rsidRDefault="00904617" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="1A358E41" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hanging="270"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ue utilizan el cinturón de seguridad y se aseguran de que sus pasajeros utilicen cinturones de seguridad; </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que son aptos física y mentalmente para conducir un vehículo;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A7E0858" w14:textId="655A7D75" w:rsidR="00EA0BEA" w:rsidRDefault="00904617" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="139F2211" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hanging="270"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ue no fuman en el automóvil ni permiten que otros fumen; </w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que no han consumido bebidas alcohólicas u otros productos que puedan alterar su percepción dentro de las cuatro horas previas a la conducción de un vehículo;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A05E10" w14:textId="5D68A637" w:rsidR="00B22692" w:rsidRDefault="00904617" w:rsidP="00EA0BEA">
+          <w:p w14:paraId="5AEAA078" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="9"/>
-              <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hanging="270"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Q</w:t>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que han informado a su supervisor en caso de tomar algún medicamento que pueda afectar su capacidad para conducir;  </w:t>
             </w:r>
-            <w:r w:rsidR="00EA0BEA">
-              <w:t xml:space="preserve">ue respetan las reglas del país anfitrión relativas al uso de teléfonos celulares. </w:t>
+          </w:p>
+          <w:p w14:paraId="761B0191" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hanging="270"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que poseen una licencia de conducir válida que es válida en el lugar de destino;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0518200D" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="480" w:hanging="270"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que utilizan un casco al conducir motocicletas;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09923651" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="480" w:right="35" w:hanging="270"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que están familiarizados con las directrices relativas a accidentes y cobertura de seguro;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="493A7F9E" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="480" w:right="35" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que utilizan el cinturón de seguridad y se aseguran de que sus pasajeros utilicen cinturones de seguridad; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="643EA118" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="480" w:right="35" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que no fuman en el automóvil ni permiten que otros fumen; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51B7079C" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="480" w:right="35" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que respetan las reglas del país anfitrión relativas al uso de teléfonos celulares. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="203E8AB1" w14:textId="261A6F9C" w:rsidR="00AB4E57" w:rsidRDefault="00AB4E57">
+    <w:p w14:paraId="5A4EFE0E" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237532A2" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Código de bandera </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB3" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="622438A2" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB4" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="229D7924" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="2" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>28.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El Representante Residente garantizará el cumplimiento del código de bandera de las Naciones Unidas en el terreno. El Asesor de Seguridad Local se pronunciará sobre si debe utilizar o no la bandera de las Naciones Unidas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB5" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="0E3D2F33" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB6" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5C487830" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mantenimiento de vehículos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB7" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="6337C046" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB8" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00407B69">
+    <w:p w14:paraId="6CD81A6A" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El chofer del vehículo deberá realizar lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AB9" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="397A3E4F" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Limpiar el coche a diario. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABA" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="21B52276" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Garantizar la disponibilidad de un botiquín de primeros auxilios.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABB" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="3CF7C077" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comprobar diariamente los niveles de aceite/agua/neumáticos/batería/etc.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABC" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="079F6688" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rellenar completamente el tanque de combustible en cada recarga de combustible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABD" w14:textId="48CE50B6" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="092D25F5" w14:textId="7A9EAE37" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Completar el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>registro diario del vehículo GA.134</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId26">
-        <w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000E179C" w:rsidRPr="000E179C">
-[...9 lines deleted...]
-    <w:p w14:paraId="203E8ABE" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en inglés) luego de cada viaje.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2415E479" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Solicitar dinero para combustible o cupones, según sea necesario.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ABF" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="76EABFD5" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC0" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="26CE5254" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="35" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todos estos gastos se financiarán a través del presupuesto del proyecto o del presupuesto administrativo de la oficina cuando se utilicen con fines oficiales. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC1" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="54393569" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC2" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00407B69">
+    <w:p w14:paraId="31C2CF44" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las oficinas de país/operaciones de la sede y los Gerentes de Proyecto deberán realizar lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC3" w14:textId="33C1863B" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="1996408B" w14:textId="0AC249CE" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verificar el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
-        <w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>registro diario del vehículo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId28">
-        <w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">de forma diaria.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC4" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="3436C9FF" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proveer dinero para combustible o cupones, según sea necesario.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC5" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="34F009A3" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Preparar un programa de mantenimiento para cada vehículo anualmente.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC6" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="77AE8F6C" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Enviar cada vehículo a un mecánico capacitado, de acuerdo con el calendario de mantenimiento anterior.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC7" w14:textId="115F8283" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="7EC120EF" w14:textId="3D8412AD" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Preparar un </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
-        <w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>registro de historial de vehículo GA.135</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">al recibir un nuevo vehículo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC8" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="52197705" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ingresar el consumo promedio de combustible en el </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>registro de historial</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del vehículo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> una vez al mes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AC9" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="35F7E0F2" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ingresar el costo de reparaciones, mantenimiento y servicio en el </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>registro del historial del vehículo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> cuando tengan lugar.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACA" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="017D6D7F" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="203E8ACB" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alertar al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina sobre las desviaciones en el rendimiento, el consumo de combustible y las reparaciones, según sea necesario.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DE62D9" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACC" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F" w:rsidP="00407B69">
+    <w:p w14:paraId="45830423" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Jefe de Oficina  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACD" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="4E4287D5" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aprobar (por escrito) cualquier excepción a la política </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACE" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-      <w:pPr>
+    <w:p w14:paraId="6961DD67" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00661CEA" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662958B0" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00661CEA" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2294B618" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00661CEA" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A77AF41" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Botiquines de primeros auxilios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ACF" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="0C8B2D9A" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD0" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="52613061" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="35" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>32.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-        <w:r w:rsidR="00C8724B" w:rsidRPr="00C8724B">
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los vehículos del PNUD deberán incluir un botiquín de primeros auxilios (conforme a la instrucción </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ST/AI/2010/6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C8724B">
-[...10 lines deleted...]
-    <w:p w14:paraId="203E8AD2" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés). Los costos para garantizar que todos los vehículos oficiales tengan dichos botiquines en todo momento se imputarán a la misma fuente de financiamiento utilizada para comprar el vehículo, es decir, al presupuesto receptivo o a los fondos del proyecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7589E55B" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD3" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4630D862" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Modelos y formularios</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD4" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+    <w:p w14:paraId="5AE9F90C" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD5" w14:textId="77A88A57" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+    <w:p w14:paraId="5D042C35" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Exención de responsabilidad para vehículos del PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
-        <w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8AD6" w14:textId="58BB4FBB" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+    <w:p w14:paraId="0420C7D9" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Solicitud de cobertura de seguro PT.78</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
-        <w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="203E8AD7" w14:textId="79D60585" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789F7418" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario GA 136 para la solicitud de uso de vehículos del PNUD para fines no oficiales</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId37">
-        <w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId38">
-        <w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(CO únicamente)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId39">
-        <w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="203E8AD8" w14:textId="3FFDB970" w:rsidR="00AB4E57" w:rsidRDefault="00F64D65" w:rsidP="00407B69">
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1835B9A1" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F64D65">
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario GA 134 para el registro diario del vehículo- (CO únicamente)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F64D65">
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
-        <w:r w:rsidR="005E3E13">
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00855371" w:rsidRPr="00855371">
-[...6 lines deleted...]
-    <w:p w14:paraId="6757D790" w14:textId="03BFE2D8" w:rsidR="00F64D65" w:rsidRDefault="00F64D65" w:rsidP="00F64D65">
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601F012B" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:firstLine="335"/>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F64D65">
+        <w:ind w:left="370" w:firstLine="335"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulario GA 135 para el registro del historial del vehículo-(CO únicamente)</w:t>
+          <w:t>Formulario GA 135 para el registro del historial del vehículo</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>-(</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>CO únicamente)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F64D65">
-[...6 lines deleted...]
-    <w:p w14:paraId="203E8ADA" w14:textId="736E342F" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207CCADB" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Hoja informativa del accidente del vehículo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId44">
-        <w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00855371">
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ADC" w14:textId="3DD2171F" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00305555">
+    <w:p w14:paraId="6E7EED2D" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Memorándum de aceptación de custodia temporal de bienes del PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId46">
-        <w:r>
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E8ADD" w14:textId="65D4E65C" w:rsidR="00AB4E57" w:rsidRDefault="005E3E13" w:rsidP="00407B69">
+    <w:p w14:paraId="165DCB57" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...2 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidRPr="00A37C56">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Directrices del CCCA para el uso de vehículos del proyecto</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
-        <w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidRPr="00A37C56">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00855371">
+      <w:r w:rsidRPr="00A37C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A595782" w14:textId="307F051F" w:rsidR="00305555" w:rsidRDefault="00305555" w:rsidP="00407B69">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="274E82FA" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="35" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE970F8" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00A95545" w:rsidRDefault="00A37C56" w:rsidP="00A37C56">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95545">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="201F1E"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95545">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142A4BD7" w14:textId="0A60FDC3" w:rsidR="00A37C56" w:rsidRPr="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00661CEA">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="201F1E"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="201F1E"/>
-[...27 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId54"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09997FE6" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00A37C56">
+      <w:headerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="even" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1480" w:right="1388" w:bottom="1468" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="585A61D8" w14:textId="77777777" w:rsidR="00861C38" w:rsidRDefault="00861C38">
+    <w:p w14:paraId="20E2467C" w14:textId="77777777" w:rsidR="00740186" w:rsidRDefault="00740186" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AF88BE3" w14:textId="77777777" w:rsidR="00861C38" w:rsidRDefault="00861C38">
+    <w:p w14:paraId="3525D19A" w14:textId="77777777" w:rsidR="00740186" w:rsidRDefault="00740186" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="inherit">
-[...21 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="203E8AE8" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+  <w:p w14:paraId="6B29C7E9" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRDefault="00A37C56">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="48" w:firstLine="0"/>
+      <w:ind w:right="48"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="203E8AE9" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+  <w:p w14:paraId="3CE72A63" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRDefault="00A37C56">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="203E8AEB" w14:textId="7EB47C85" w:rsidR="00AB4E57" w:rsidRDefault="00407B69">
+  <w:p w14:paraId="5F661826" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRPr="00EF0902" w:rsidRDefault="00A37C56">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001B53C5">
-      <w:rPr>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001B53C5">
-      <w:rPr>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="1001774832"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{96490545-B206-426F-B778-F206E8CB3BFF}"/>
         <w:date w:fullDate="2016-07-26T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00B20332">
+        <w:r w:rsidRPr="00EF0902">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>26/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión #: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00EF0902">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-499346275"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{96490545-B206-426F-B778-F206E8CB3BFF}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="004A34DF">
+        <w:r w:rsidRPr="00EF0902">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="203E8AEC" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+  <w:p w14:paraId="6B8641FD" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRDefault="00A37C56">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="48" w:firstLine="0"/>
+      <w:ind w:right="48"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="203E8AED" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+  <w:p w14:paraId="189E658C" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRDefault="00A37C56">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F788C2" w14:textId="77777777" w:rsidR="00861C38" w:rsidRDefault="00861C38">
+    <w:p w14:paraId="31BA1A96" w14:textId="77777777" w:rsidR="00740186" w:rsidRDefault="00740186" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46EFD230" w14:textId="77777777" w:rsidR="00861C38" w:rsidRDefault="00861C38">
+    <w:p w14:paraId="0BFF64D3" w14:textId="77777777" w:rsidR="00740186" w:rsidRDefault="00740186" w:rsidP="00A37C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B90DE4C" w14:textId="77777777" w:rsidR="00B20332" w:rsidRDefault="00B20332">
-[...9 lines deleted...]
-  <w:p w14:paraId="5564A221" w14:textId="5C384EC1" w:rsidR="00407B69" w:rsidRDefault="16BE8E83" w:rsidP="00407B69">
+  <w:p w14:paraId="4EC81B08" w14:textId="7941A3FA" w:rsidR="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00407B69">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77322D08" wp14:editId="78DC5547">
-[...2 lines deleted...]
-          <wp:docPr id="1892296286" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="663C9E83" wp14:editId="3E99E89F">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="3247" b="16642"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294901" cy="586069"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4091F286" w14:textId="77777777" w:rsidR="00407B69" w:rsidRDefault="00407B69" w:rsidP="00407B69">
+  <w:p w14:paraId="6DC1DEAA" w14:textId="77777777" w:rsidR="00A37C56" w:rsidRDefault="00A37C56" w:rsidP="00407B69">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A064148"/>
+    <w:nsid w:val="03F464C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="68DC4DF6"/>
-[...1 lines deleted...]
-      <w:start w:val="7"/>
+    <w:tmpl w:val="C178C360"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="4F90C9CE">
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="6DBA00D0">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="988826DE">
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="941EED86">
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="B576ED54">
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="43BACCE8">
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="9B6632AC">
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="5AC83000">
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170E3412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B19AD568"/>
     <w:lvl w:ilvl="0" w:tplc="E9EEFDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2078" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2798" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3518" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4238" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4958" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5678" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7118" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7838" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB42332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04546A74"/>
     <w:lvl w:ilvl="0" w:tplc="3C70E274">
       <w:start w:val="29"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -4289,1855 +9334,1895 @@
     <w:lvl w:ilvl="8" w:tplc="6D2A6E60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F96FEC"/>
+    <w:nsid w:val="24551B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E8022146"/>
-    <w:lvl w:ilvl="0" w:tplc="C9229A24">
+    <w:tmpl w:val="E7C2B9F8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34D91AFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CF82942"/>
+    <w:lvl w:ilvl="0" w:tplc="302EDE9A">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="443CFE76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B3846DE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="67EE98D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5860B20A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AA54DD10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3EA83F70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="316EB8AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C787276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36797CA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2794B96C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="29"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B93641"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3634E51C"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD71A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1889"/>
+        <w:ind w:left="474"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F5C40F7A">
+    <w:lvl w:ilvl="1" w:tplc="93187724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2717"/>
+        <w:ind w:left="1408"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="03A8BE6C">
+    <w:lvl w:ilvl="2" w:tplc="0FF6AE10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3437"/>
+        <w:ind w:left="2128"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E6586AA4">
+    <w:lvl w:ilvl="3" w:tplc="290CFF1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4157"/>
+        <w:ind w:left="2848"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="978EC9DC">
+    <w:lvl w:ilvl="4" w:tplc="D8DE4AFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4877"/>
+        <w:ind w:left="3568"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B578421C">
+    <w:lvl w:ilvl="5" w:tplc="C56A075E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5597"/>
+        <w:ind w:left="4288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B928A64E">
+    <w:lvl w:ilvl="6" w:tplc="0BE816CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6317"/>
+        <w:ind w:left="5008"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A3FC626E">
+    <w:lvl w:ilvl="7" w:tplc="38B870B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7037"/>
+        <w:ind w:left="5728"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71067EC2">
+    <w:lvl w:ilvl="8" w:tplc="B1DE1A72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7757"/>
+        <w:ind w:left="6448"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D91AFE"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BD74383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4CF82942"/>
-[...1 lines deleted...]
-      <w:start w:val="9"/>
+    <w:tmpl w:val="85B61CD4"/>
+    <w:lvl w:ilvl="0" w:tplc="67AEDC10">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D23250F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6C7C32C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5A2E24CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="45E02B12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9E22E51C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1FBCD298">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C3505254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B0EA70D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53356E63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A5676C0"/>
+    <w:lvl w:ilvl="0" w:tplc="FF38D562">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B0E6DC5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EB5CDD56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AF8AC586">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3EEA0190">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="465A60CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FD1A6F86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C2805530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A9C0941A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57010EF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCE4D326"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="577F6215"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01823CA8"/>
+    <w:lvl w:ilvl="0" w:tplc="F7D89F6E">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="443CFE76">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B3846DE6">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67EE98D2">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5860B20A">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AA54DD10">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3EA83F70">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="316EB8AC">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2C787276">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4316575E"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E067DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF4ACCBA"/>
-[...86 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="E23CD71A">
+    <w:tmpl w:val="DDD4AD30"/>
+    <w:lvl w:ilvl="0" w:tplc="855A5C56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="252"/>
+        <w:ind w:left="474"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93187724">
+    <w:lvl w:ilvl="1" w:tplc="AFDE6052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1186"/>
+        <w:ind w:left="1408"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0FF6AE10">
+    <w:lvl w:ilvl="2" w:tplc="7F90257C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1906"/>
+        <w:ind w:left="2128"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="290CFF1E">
+    <w:lvl w:ilvl="3" w:tplc="48ECE0D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2626"/>
+        <w:ind w:left="2848"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D8DE4AFA">
+    <w:lvl w:ilvl="4" w:tplc="36EEDBB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3346"/>
+        <w:ind w:left="3568"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C56A075E">
+    <w:lvl w:ilvl="5" w:tplc="B14EADAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4066"/>
+        <w:ind w:left="4288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0BE816CE">
+    <w:lvl w:ilvl="6" w:tplc="D3306DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4786"/>
+        <w:ind w:left="5008"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38B870B0">
+    <w:lvl w:ilvl="7" w:tplc="6A166718">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5506"/>
+        <w:ind w:left="5728"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B1DE1A72">
+    <w:lvl w:ilvl="8" w:tplc="6A0821E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6226"/>
+        <w:ind w:left="6448"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BD74383"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E51446F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="85B61CD4"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="15C69F5C"/>
+    <w:lvl w:ilvl="0" w:tplc="0F406AC2">
+      <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D23250F0">
+    <w:lvl w:ilvl="1" w:tplc="104EC70E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6C7C32C6">
+    <w:lvl w:ilvl="2" w:tplc="1EF64AB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5A2E24CE">
+    <w:lvl w:ilvl="3" w:tplc="71008B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45E02B12">
+    <w:lvl w:ilvl="4" w:tplc="289EA3CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9E22E51C">
+    <w:lvl w:ilvl="5" w:tplc="E93AFC2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1FBCD298">
+    <w:lvl w:ilvl="6" w:tplc="F6E44C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C3505254">
+    <w:lvl w:ilvl="7" w:tplc="8E54C2AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B0EA70D6">
+    <w:lvl w:ilvl="8" w:tplc="687CDB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...809 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="877350077">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="65345539">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="1033653861">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1900895145">
+  <w:num w:numId="3" w16cid:durableId="2051686252">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="302851686">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="158035938">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2121339764">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="312295801">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1742016657">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="959141691">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1038044520">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1950814867">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1595935516">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1943344710">
-[...17 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1878080149">
+  <w:num w:numId="13" w16cid:durableId="546844962">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="312295801">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="14" w16cid:durableId="4332447">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1742016657">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="15" w16cid:durableId="1441756511">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB4E57"/>
-[...67 lines deleted...]
-    <w:rsid w:val="70D28B7E"/>
+    <w:rsidRoot w:val="00A37C56"/>
+    <w:rsid w:val="00661CEA"/>
+    <w:rsid w:val="00740186"/>
+    <w:rsid w:val="00A01CB7"/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rsid w:val="00A91B5F"/>
+    <w:rsid w:val="00AF5FE6"/>
+    <w:rsid w:val="00BD1F02"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EF0902"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="203E8A30"/>
-  <w15:docId w15:val="{FCFB82DF-77F3-412B-8189-B9C5873DD605}"/>
+  <w14:docId w14:val="52C8C5D9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4509D707-94E3-4942-B560-BFD2192EA41B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6478,1093 +11563,786 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="730" w:hanging="10"/>
-      <w:outlineLvl w:val="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="333333"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="10" w:hanging="10"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A37C56"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A37C56"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A37C56"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A37C56"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A37C56"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="00A37C56"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...39 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00407B69"/>
+    <w:rsid w:val="00A37C56"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...81 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11616" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20registro%20diario%20GA-134%20(solo%20COs)%20.docx?%20Web%20=%201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6161" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_P290-E_Claim%20for%20Compensation%20under%20Appendix%20D.doc?Web=1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6676" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20history%20record%20GA-135%20form%20(COs%20Only).docx?Web=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Request%20for%20Insurance%20Coverage%20PT.78.docx?Web=1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_CCAQ%20Guidelines%20for%20Project%20Vehicle%20Use.docx?Web=1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11616" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Waiver%20of%20Liability%20for%20UNDP%20Vehicles.pdf?Web=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Memorandum%20of%20Acceptance%20of%20Temporary%20Custody%20of%20UNDP%20Property.docx?Web=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20daily%20log%20GA-134%20form%20(COs%20Only).docx?Web=1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20daily%20log%20GA-134%20form%20(COs%20Only).docx?Web=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/683608?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20accident%20fact%20sheet.xlsx?Web=1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_P290-E_Claim%20for%20Compensation%20under%20Appendix%20D.doc?Web=1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6676" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_CCAQ%20Guidelines%20for%20Project%20Vehicle%20Use.docx?Web=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11616" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Request%20for%20Insurance%20Coverage%20PT.78.docx?Web=1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20history%20record%20GA-135%20form%20(COs%20Only).docx?Web=1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6151" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Memorandum%20of%20Acceptance%20of%20Temporary%20Custody%20of%20UNDP%20Property.docx?Web=1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20daily%20log%20GA-134%20form%20(COs%20Only).docx?Web=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Waiver%20of%20Liability%20for%20UNDP%20Vehicles.pdf?Web=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20daily%20log%20GA-134%20form%20(COs%20Only).docx?Web=1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11616" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/683608?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20accident%20fact%20sheet.xlsx?Web=1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20registro%20diario%20GA-134%20(solo%20COs)%20.docx?%20Web%20=%201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6161" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...657 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7671,667 +12449,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>22436</Characters>
+  <Pages>1</Pages>
+  <Words>3934</Words>
+  <Characters>22425</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>186</Lines>
   <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26319</CharactersWithSpaces>
+  <CharactersWithSpaces>26307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Mary Mugambi</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>