--- v0 (2025-10-10)
+++ v1 (2026-05-22)
@@ -1,3300 +1,7712 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0917BFC4" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="360FD7F4" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Vehicle Management  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F247D78" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="18DC7EE4" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="023971"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EE586E" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="5DFC9CBC" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="03C36D46" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The General </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operations,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bureau for Management Services is responsible for ensuring the consistent application of policies in the administration and management of UNDP official vehicles and for ensuring compliance with minimum requirements for third party vehicle insurance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F15C312" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B43CCD3" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="40E95D29" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP vehicles and those in the temporary custody of UNDP are cars, trucks, monitoring vehicles, motorcycles, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>armoured</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vehicles etc. A large volume of vehicles are purchased by UNDP or with UNDP resources. Not all of these purchases will be capitalized by UNDP. Only those vehicles that are registered under UNDP name; that UNDP has legal title to; that have a purchase price of US$5,000 or more; and that UNDP uses and controls in the provision of its administrative and development work shall be capitalized. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7315B5E8" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="53A7BCA5" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F07DD8" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="64FCDC1B" w14:textId="01ED3508" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7F1884FB" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cars purchased under full NIM projects and cars that are purchased by UNDP solely for distribution to a Government will not be capitalized Agency and government vehicles that have UNDP title but are used and controlled by them are not considered UNDP vehicles.  UN Department of Safety and Security vehicles are not considered as UNDP vehicles though managed in line with UNDP policy as per MOU between the UN and UNDP. Every effort should be made to hand over title to implementing partners where UNDP has handed over use and control with the exception of NGO implementation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5394F3AA" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB29641" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="1454A444" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The only exception to this policy is when the vehicles are in temporary custody of UNDP while awaiting transfer to an implementing partner (should not be more than three months.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603B2C3B" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="0E2E8093" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591CAD7F" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="29073FE6" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">To ensure the use of UNDP vehicles in UNDPs best interests:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C38C7B7" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="162B32C0" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP Vehicles will only be used for UNDP official business except in instances where the use is approved by the head of office and full costs are recovered which include, fuel, insurance and vehicle wear and tear (Use of locally published rates from reputable vehicle agencies should be considered).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69528481" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="12469B36" w14:textId="04181C4C" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1DB23E94" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vehicles will be maintained in good working conditions to ensure maximum efficiency and safety.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BD2795" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">An official UNDP driver, or any staff member authorized to drive by the Resident </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1774F4" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="28A4451D" w14:textId="2C023F6B" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="256" w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="50EE8F87" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representative (RR) must hold a valid driving license which is valid in the duty station.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FC360A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">After office hours or when not in use, UNDP vehicles must be parked at the UNDP compound (where this exists), or at a garage or in a secure area designated in writing by the Resident Representative.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B05148B" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="26B1E292" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Use of seat belts by the driver and passengers in all UNDP vehicles is compulsory and must be enforced by the driver of the UNDP vehicle through the operations manager </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF204EB" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="114DB2B7" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Use of helmets for all riders of motorbikes is mandatory.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB37EEB" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="6CCDC861" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2018C528" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="2D8D3065" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A no-smoking policy applies to all official vehicles.  This must be enforced by the driver of the UNDP vehicle through the operations manager. The UNDP office is responsible for ensuring that all UNDP official vehicles have the mandatory third party insurance coverage.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71504374" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="1C864F9C" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F38B4A0" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="67A8E0FF" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provision of Vehicles to UNDP Offices </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D761ECA" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="54CC81DC" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2787FBDC" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="449EABFD" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The number of vehicles provided to a country office and regional hubs will be based on the overall number of established UNDP professional posts covering both national officers and international staff excluding junior professional officers, UN volunteers, and other UN agencies international staff and consultants.  Each UNDP country office will normally be entitled to one representational vehicle for the head of the office (Either RR or Country Director). As a minimum, country offices are allowed three vehicles: one as the official vehicle for the head of office, one for the administrative/finance function, and one for the program function, where appropriate within the parameter of available resources and office sustainability.  This same formula applies when determining the number of vehicles for extra budgetary professional staff to be financed from extra-budgetary resources.      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D5DD8C" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="1638E54D" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A1074B" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="1FC16D07" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Having assessed your organization’s fleet needs, you are ready to undertake the process of acquisition; In developing the specifications for vehicles the following issues need to be taken into consideration: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA1B45E" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="5A8065E8" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F91582E" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="0AD2503F" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Definition of clear, generic and details specifications </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F0DB58" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="415D47FE" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="766"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041B718D" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="329FC393" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2BDFD2A4" w14:textId="77777777" w:rsidR="00575D02" w:rsidRPr="00387135" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environmental considerations; as part of the specifications </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it is important to take into consideration environmental aspects like emission control or fuel consumption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361EB23F" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A09BB2" w14:textId="77777777" w:rsidR="00575D02" w:rsidRPr="00387135" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="52A8FE8A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Electric vehicles shall be considered as the default for the acquisition of representation vehicles and where electric vehicles are not feasible,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00387135">
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00387135">
-[...11 lines deleted...]
-    <w:p w14:paraId="6D7E8356" w14:textId="33CEC6DE" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hybrid vehicles shall be considered as the first alternative before combustion vehicles.  Business units shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>give full considerations to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the availability of operational and maintenance requirements at each location when procuring electric or hybrid vehicles including solar charging stations which may be procured and installed at UNDP offices and/or in collaboration with local governments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3839E44D" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF83498" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>More information can be obtained in “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="009843E6">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Sustainable Procurement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>” and the Procurement Services Unit may be contacted for support where required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29817DAB" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...4 lines deleted...]
-    <w:p w14:paraId="67BED3AC" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="10065DCC" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4925E3" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Considerations regarding fleet standardization/ fleet management </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECB636D" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="143F59F2" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="766"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1FC53" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="5D6A62A4" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Safety requirements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7629F10A" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="55572397" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4210F442" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="0AFD34EC" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Given that UNDP is a development organization using public </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>funds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> every effort must be made to ensure that the vehicles purchased are not considered luxurious or extravagant. Although it is acknowledged that vehicle market prices can significantly change due to market conditions like market size, level of competition, entry barriers or geographical situation, a ceiling price of USD 45,000 is specifically provided for the acquisition of electric or hybrid vehicles for representation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>vehicles while $38,000 remains as the ceiling for acquiring combustion representation vehicles. Vehicles acquisitions with a higher cost will require the Regional Director Approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7769E9" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="2EE3E5C7" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4326D2A1" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="77F2C4ED" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="436B532A" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All vehicles (including that of the Resident Representative when </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not being used for representational purposes) should be operated on a pool basis. The transport needs of junior professional officers, United Nations volunteers and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispensary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be met from the vehicle pool. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3779BCCC" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07624296" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="544CABF5" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">If the Resident Representative needs a UNDP staff member who is not an official driver to drive a UNDP vehicle on official UNDP business, the country office must ensure that staff member has a valid driving license and is fully aware of all implications of driving a UNDP vehicle, and agrees to do so in writing by signing a statement to this effect. If this occurs frequently, the country office must analyze the costs and risks and consider comprehensive insurance of the vehicle(s).  These costs must come from the office budget. Approval from the Chief, General Operations, Bureau for Management Services is required in such cases. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA11D2D" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1C6DCBA5" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2A3329" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Vehicle Use and Maintenance  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084B7657" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="5CF98AE7" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="36" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="7" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0E76BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5207A63F" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6C52A60B" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>12.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">All UNDP official vehicles purchased for representational, operational and program delivery purposes will be used in line with the following prescriptive content unless exceptions are approved by the Resident Representative and such approval documented and filed in the office. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A819309" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="39B8E3F1" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F27313" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="050D566B" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Assignment of UNDP vehicles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B35593A" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="6BB8ED62" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ACB7D2" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="3077B061" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="715" w:right="37" w:hanging="370"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The UNDP Administrator, and Head of Office (either Resident Representative (RR) or Country Director) are the only UNDP Senior Management Staff to whom a representational vehicle can be assigned on a full-time basis. This assigned representational vehicle shall only be used for official business. When this vehicle is not required by the UNDP Senior Management, it is to be made available for other official business of the office. All other UNDP official vehicles must be administered on a pool basis.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4514E481" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="7AB642BD" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8F144F" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="3D2B5422" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Use of UNDP Vehicles for Staff Transport Services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050B06AD" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="42475F6A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130BC483" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="47242ECA" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Residence to office - International staff  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457E88C4" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="5223C796" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2251A35E" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="41AC94EB" w14:textId="6D47B1FE" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="30F510A9" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP vehicles should not be used to transport </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>internationally-recruited</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff members other than the Administrator, and head of office to and from their residences. However, the Head of Office may authorize in writing the use of official vehicles for a fixed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, until the arrival of a new professional staff member’s private automobile, or for a maximum period of three months (whichever is earlier) for such purpose and where there are extenuating circumstances. The RR or Head of Office, in so authorizing, must set out the extenuating circumstances in writing.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D9C388" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E820D27" w14:textId="77777777" w:rsidR="00B53B8F" w:rsidRDefault="00B53B8F" w:rsidP="00575D02">
+    <w:p w14:paraId="012EE8D0" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="03A54A22" w14:textId="77777777" w:rsidR="00B53B8F" w:rsidRDefault="00B53B8F" w:rsidP="00575D02">
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA63412" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...9 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2628A5CE" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Residence to office - National staff  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE4AF19" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="006D9A3E" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791E4A1D" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="07C2FE2A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transportation of national staff from home to office can only be authorized by the head of office in special circumstances and for limited time only until the special circumstances are resolved.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0E3A71" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="5E9D493B" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE4B6ED" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="530F35B6" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transport from/to airport or point of arrival/departure </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174A6C94" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="098C5E0A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D343260" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="69004DB8" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP does not transport official visitors upon arrival and departure to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a UNDP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> office location or hotel.  This is because taxi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ground transportation) is normally paid to staff on official trips in line with the travel policy. The RR or Head of Office </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may however</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authorize such transport on an exceptional basis. Upon request, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>arrival/departure</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> transportation may be provided to staff and experts (and their family) initially arriving on assignment, upon reassignment, or on completion of assignment in special situations; like when security considerations mandate it. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767D40B9" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="4BB26C80" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E28EDB9" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="16F9507B" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transportation of non-UNDP officials/visitors in UNDP vehicles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43349711" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="75913A53" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53943E3E" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="5F777278" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="715" w:right="37" w:hanging="370"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> address the risks associated with transporting non-UNDP visitors.  All non –UNDP staff riding in UNDP vehicles must sign a waiver of liability form before being transported in the UNDP vehicle.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046F4A3A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7F4460" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Use of UNDP Vehicles for Non-Official Business </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1722092E" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="796EDE47" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC6DE50" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="2D524DF8" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5B4B6A2B" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Head of Office may, upon the written request of a staff member, grant exceptional permission for use of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a UNDP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> official vehicle for non-official purposes. This depends on the availability of vehicles, the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>particular circumstances</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and the best interests of the organization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4985E674" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7734DBEB" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="30E6D54C" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A UNDP vehicle shall be driven by a UNDP driver.  This requirement may be waived at the discretion of the RR or Head of Office in circumstances where there is adequate evidence that the staff member has all relevant valid documentation to allow them </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>drive</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the vehicle within the area of travel. If the Head of Office authorizes the use of an official vehicle for unofficial purposes to staff members (including to himself/herself  (which must be clearly documented and logged), the terms of such authorization (including cost) should be clearly documented, and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>request for use of UNDP vehicle for unofficial purposes form GA.136</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> must be signed by both the Head of Office and the staff member (and in the case of use by Head of office for unofficial purposes the form must be signed by RR/Head of office and regional bureau head). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E5C094" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="22918054" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2619D17F" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="42F4E770" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A staff member requesting unofficial use of a UNDP vehicle must:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4786C5E9" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="485F941F" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ensure the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>request for use of UNDP vehicle for unofficial purposes form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">is signed by the Head of Office prior to loan of the vehicle.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18634E25" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="15C23A56" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="34B99465" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirm that he/she has taken out comprehensive insurance for the period in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>question, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is willing to meet the full costs of any loss or damage incurred during the period of loan (this is documented in the above form).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5744BD3F" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Possess a driving license valid for the country.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7EADF3" w14:textId="62D7B257" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="031D0916" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Consider that she/he is not covered under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:anchor="AppendixD">
-        <w:r>
+      <w:hyperlink r:id="rId12" w:anchor="AppendixD">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Appendix D of the Staff Rules</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
-        <w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE41326" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="0BF23363" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Be willing to pay for vehicle usage costs calculated on the basis of mileage traveled using the in country determined rates that recovers fuel, wear and tear as well as insurance costs associated with the use.   </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04BF8AC6" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:t xml:space="preserve">Be willing to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pay for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vehicle usage costs calculated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mileage traveled using the in country determined rates that recovers fuel, wear and tear as well as insurance costs associated with the use.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AA1EC1" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433B8C0C" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4A6AAF04" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Use of Private Vehicles for Official Business </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E787216" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="79C8FFFF" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBDAC01" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="2F11C7C8" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="007C7F6E" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members may exceptionally request written authorization from the RR or Head of Office to use a private vehicle for official business. The RR or Head of Office may determine that the use of a private vehicle for such transportation would be in the best interests of UNDP and the staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> because of an extreme security situation or other unusual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>circumstance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582A1E18" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43314300" w14:textId="66D460C4" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="62D161C6" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:r w:rsidR="00357FBA" w:rsidRPr="00357FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members using private vehicles for official business, as authorized by the Head of Office, may claim reimbursement for such usage per Section 8 of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ST/AI/2013/3/Rev.1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Reimbursement for use of a private vehicle must not be for transportation of the staff member to and from the office. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E43F00" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="15A0C7B8" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7651CCCC" w14:textId="3993D34D" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="541A88B4" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A staff member is not eligible for reimbursement or compensation for damage sustained to a private vehicle which is being used for official business as per Article 2 (b) (iii) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:anchor="AppendixD" w:history="1">
-        <w:r w:rsidRPr="00975EC0">
+      <w:hyperlink r:id="rId15" w:anchor="AppendixD" w:history="1">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Appendix D of the Staff Rules</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
-        <w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> This should be covered under the car insurance. However, payment of compensation for death, injury or illness of the staff member will be subject to the advice of </w:t>
       </w:r>
-      <w:r w:rsidRPr="007054FD">
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:color="333333"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:anchor="AppendixD">
-        <w:r>
+      <w:hyperlink r:id="rId17" w:anchor="AppendixD">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UN Advisory Board on Compensation Claims</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId23">
-        <w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">or the UN Claims Board. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2A9A3B" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="18FB3756" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6BA777" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="78869ED4" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79047EDB" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5F881AE2" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Vehicles in Temporary Custody</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8396DD" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="037C314A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3F6724" w14:textId="30BD8BDA" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="4E7B878C" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5E649529" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vehicles purchased from UNDP development project funds and handed over to implementing partner, or non-UNDP funded vehicles which have been placed in temporary custody of the Head of Office pending transfer to a UNDP funded project, the government or disposal, are not to be recorded in Quantum asset module nor considered as additional vehicles available for use. The Head of Office should be able to justify the need for placing the project vehicle in temporary custody, as opposed to transferring it to government/project and/or sale immediately, in the knowledge that temporary custody should be for a maximum period of three months.  This limit is there </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimize the risks and costs associated with an office having custody of vehicles that are not being used for administrative or project implementation purposes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740BF161" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BB31DE" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="0938092F" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4F74E1AC" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>While a vehicle is in the Head of Office's temporary custody, UNDP is responsible for the safety and maintenance of the vehicle. Costs incurred in this regard are to be charged to the entity on whose behalf the Head of Office is acting (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>usually</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a project). It is important to document roles and accountabilities for vehicles held by UNDP in temporary custody. If the project is completed and charges are anticipated for vehicles in the Head of Office's custody, UNDP Headquarters, the implementing agency, or the funding organization must be consulted before custody is undertaken.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C4F5C3" w14:textId="77777777" w:rsidR="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52025D06" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="27CF3529" w14:textId="77777777" w:rsidR="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424ECB94" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301521B1" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Charge Back </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB78B58" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="35BA53B3" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F69727A" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="4829D00B" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>26.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where UNDP transportation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be used for project visits or any other purposes approved by the head of office transportation costs will be charged to the authorized COA and/or projects in line with prevailing approved country mileage rates.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071F23EB" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B1B3C1" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exceptions to above Noted Policies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E64337" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="4C49D498" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAD94BC" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="476DB11F" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>27.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="172FBE86" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exceptions to the policies prescribed above (due to special circumstances like security needs) require pre-approval by General Operations, Bureau for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5630CD4C" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DACE66F" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2940D10D" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Roles and Responsibilities for Vehicle Use  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D10FC4E" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="36A09D8A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="9426" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1679"/>
         <w:gridCol w:w="7747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00575D02" w14:paraId="09CD883E" w14:textId="77777777" w:rsidTr="006833A2">
+      <w:tr w:rsidR="00243791" w:rsidRPr="00243791" w14:paraId="41093FC0" w14:textId="77777777" w:rsidTr="000145BD">
         <w:trPr>
           <w:trHeight w:val="2818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FABF6DA" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="4AC88B5A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00243791">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Office  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="632A0413" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="0A96DBD5" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
             <w:pPr>
               <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00243791">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Head of Offices shall ensure that:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DEB48E8" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="587C2F94" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="25" w:line="248" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Written operational procedures for local use of official vehicles are in place and distributed to all staff; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2658DDB9" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="2F3A1942" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="28" w:line="248" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Such operational procedures define any delegation authority, restrictions on smoking, and the use of cellular phones by both driver and passengers;  </w:t>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Such operational procedures define any delegation authority, restrictions on smoking, and the use of cellular phones by both </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>driver</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and passengers;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A3EDC32" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="62E7C04E" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="29" w:line="248" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">The vehicle delegated to the RR or Head of Office, Resident Representative Ad Interim or Officer-in-Charge is used as pool transportation when available. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="189249C6" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="6FC96D8A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="27" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ensure Safety of vehicle fleet </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F250214" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="1D7C34FB" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t>Authorise</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve"> use of UNDP vehicles by staff for official and non-official purposes </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575D02" w14:paraId="60C16013" w14:textId="77777777" w:rsidTr="006833A2">
+      <w:tr w:rsidR="00243791" w:rsidRPr="00243791" w14:paraId="04F6998F" w14:textId="77777777" w:rsidTr="000145BD">
         <w:trPr>
           <w:trHeight w:val="2836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CF0773C" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="1ADF75EE" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00243791">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="201B01EE" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="09BBE263" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
             <w:pPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00243791">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Operations managers or any other manager in charge of office operations have overall operational responsibility for ensuring:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4725C5BA" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="07E8A8EA" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="32" w:line="246" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">General conditions and procedures governing the use of UNDP vehicles are adhered to. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F1F483D" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="03A4CE49" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="26" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Log books are signed daily by the appropriate staff member.  </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Log books</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are signed daily by the appropriate staff member.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E231391" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="648A7F9D" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vehicle history records (forms/logs) are maintained. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B27F7C" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="304E939C" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:ind w:right="35" w:hanging="252"/>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="35"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Periodic refresher training courses are arranged for all drivers </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74D1A1C5" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="51819EE3" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:ind w:right="35" w:hanging="252"/>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="35"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ensure all vehicles are maintained in good working conditions </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2937E7B9" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="74B954C9" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="252"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t>Ensure all vehicles carry Insurance cover in line with UNDP policies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575D02" w14:paraId="59E8178B" w14:textId="77777777" w:rsidTr="006833A2">
+      <w:tr w:rsidR="00243791" w:rsidRPr="00243791" w14:paraId="4798AAA3" w14:textId="77777777" w:rsidTr="005C4BD2">
         <w:trPr>
-          <w:trHeight w:val="2159"/>
+          <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="758F97C2" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="036DC437" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E5FEC">
+            <w:r w:rsidRPr="00243791">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Staff Members Driving UNDP vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20BDEC08" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="250D2D7A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
             <w:pPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B22692">
+            <w:r w:rsidRPr="00243791">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t>Staff members authorized to drive official UNDP vehicles must ensure that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3114C0CE" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="05965D57" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA0BEA">
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">They are physically and mentally fit to operate a vehicle;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="043566C5" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="74879909" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">They do not consume alcoholic beverages or other intoxicants within four hours of operating a vehicle;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB4556F" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="1106E496" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">They inform their supervisor if they are taking any medication which may impair their ability to drive;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="143E29D7" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="507BFAC6" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">They possess a valid driving license which is valid in the duty station;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FD7DE85" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="3F50652E" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="39" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">They use a helmet when driving motorbikes;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07805DC0" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="0A467B18" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="35"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">They are familiar with guidelines pertaining to accidents and insurance coverage;  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62994286" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="4CECF1FA" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
-              <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="35"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">They use seatbelt and ensure that their passengers wear seat belts </w:t>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They use </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>seatbelt</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and ensure that their passengers wear seat belts </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C99FC3A" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="390BEEBE" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
-              <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="35"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">They do not smoke in the car nor allow others to smoke; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A6E05FA" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="006833A2">
+          <w:p w14:paraId="19D2D095" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="12"/>
               </w:numPr>
-              <w:spacing w:after="9"/>
-              <w:ind w:left="319" w:right="35" w:hanging="319"/>
+              <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+              <w:ind w:right="35"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005C4BD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">They follow the host country rules pertaining to the use of cellular phones. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37DC1387" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="46D70622" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421314CD" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Flag Code </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0EA087" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="7111DD21" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3135DB" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="555D20F7" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="2" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>28.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DEBF218" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resident Representative will ensure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the UN Flag Code in the field. Local Security Advisor will provide advice </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to use the UN Flag.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C685CF" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB34CE6" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0B084D7D" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vehicle Maintenance  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C99E6A7" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="58916E7A" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27325901" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="5E4835C1" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Driver of vehicle shall: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518D4804" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="13431B7C" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Clean car daily. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34109453" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="10822CE1" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ensure the availability of a first aid kit.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1709F1" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="6D007C7E" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Check oil/water/tires/battery water levels etc. daily.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE561EE" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="46B4D5EC" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Completely refill fuel tank at each re-fueling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EAB936" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="227FAB28" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Complete the </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk63257187"/>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/6156" \h </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="0072BC"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vehicle daily log GA.134</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="0072BC"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/6156" \h </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">after each trip  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED0069C" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="16D5F101" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Request fuel money or coupons as needed.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9A7F25" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="288B742E" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0C5447" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="08F4C0C3" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="35" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">All these expenses shall be financed from the project or office administrative budget when used for official purposes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230A1D95" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="3093A739" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561DA549" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="2B82F9E5" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Country Office / Headquarter Operations and Project Managers shall: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5AB849" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="5AB984E8" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verify the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
-        <w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>vehicle daily log</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId25">
-        <w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">daily.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155CAF66" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="1A2C9366" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Issue fuel money or coupons as needed.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC19E98" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="3B1F5EBC" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prepare a maintenance schedule for each vehicle annually.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EDEC15" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="3D82325B" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Send each vehicle to an authorized motor mechanic according to the maintenance schedule above.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F86CAAD" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="46D2A1A7" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prepare a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>vehicle history record GA.135</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId27">
-        <w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">on receipt of a new vehicle.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711A4203" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="19906048" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Enter the average fuel consumption in the </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vehicle history record</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> once a month.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17634DFA" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="52CA711D" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="35" w:hanging="360"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Enter the cost of repairs, maintenance and service in the </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vehicle history record a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">s they occur.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B31E0D" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="3B623FE6" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alert the Head of Office to deviations in performance, fuel consumption and repairs as necessary.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94B556" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="433A36A4" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFD6B34" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="2B4F147C" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Head of Office  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41065DE4" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="13D1A9E6" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="35"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Approve (in writing) any exceptions to the policy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4CCFEB" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="6D6F8FA7" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D126EA" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6BE6F539" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>First Aid Kits</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CEAFDC" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="165A79C8" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D3E06" w14:textId="16711D6F" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="576BFFE6" w14:textId="31B73429" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="005C4BD2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="35" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>32.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:r w:rsidR="00B53B8F" w:rsidRPr="00B53B8F">
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UNDP vehicles shall include a first aid kit (per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ST/AI/2010/6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B53B8F" w:rsidRPr="00B53B8F">
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). The costs for ensuring that all official vehicles have such kits </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be charged against the same funding source against which the vehicle was purchased, i.e., from the receptive budget or project funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65450F97" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...26 lines deleted...]
-      <w:r>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Templates and Forms</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B39293" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="2574096B" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340B1534" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="6F9A277C" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...3 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Waiver of Liability for UNDP Vehicles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId30">
-        <w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283932D9" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="07E9A32E" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...3 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request for Insurance Coverage PT.78</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId32">
-        <w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35608932" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="2925DB2D" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...3 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request for use of UNDP vehicle for unofficial purpose GA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId34">
-        <w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId35">
-        <w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>136 form(COs Only)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId36">
-        <w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537C1F40" w14:textId="53001311" w:rsidR="00575D02" w:rsidRDefault="00AD180F" w:rsidP="00575D02">
+    <w:p w14:paraId="2C56216B" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00AD180F">
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Vehicle daily log GA-134 form (COs Only)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId38">
-        <w:r w:rsidR="00575D02">
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId39">
-        <w:r w:rsidR="00575D02">
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BC7BD27" w14:textId="48EF751B" w:rsidR="00575D02" w:rsidRDefault="00AD180F" w:rsidP="00575D02">
+    <w:p w14:paraId="7F4CD810" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00AD180F">
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Vehicle history record GA-135 form (COs Only)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId41">
-        <w:r w:rsidR="00575D02">
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00575D02">
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B07862" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="4209E7FB" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...3 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Vehicle accident fact sheet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId43">
-        <w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4506FAB4" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="11155FEE" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...3 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Memorandum of Acceptance of Temporary Custody of UNDP Property</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId45">
-        <w:r>
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00243791">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CCA096" w14:textId="77777777" w:rsidR="00575D02" w:rsidRDefault="00575D02" w:rsidP="00575D02">
+    <w:p w14:paraId="7C0DD578" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715"/>
-[...3 lines deleted...]
-        <w:r>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidRPr="00243791">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CCAQ Guidelines for Project Vehicle Use</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId47">
-        <w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidRPr="00243791">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7568212E" w14:textId="77777777" w:rsidR="00575D02" w:rsidRPr="006A5AB1" w:rsidRDefault="00575D02" w:rsidP="00575D02"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId51"/>
+    <w:p w14:paraId="39C35CA6" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C6101E" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47651123" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="00243791" w:rsidRDefault="00243791" w:rsidP="00243791">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4F3513" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00243791">
+      <w:headerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="even" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1480" w:right="1388" w:bottom="1468" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66637E1F" w14:textId="77777777" w:rsidR="00E721F4" w:rsidRDefault="00E721F4">
+    <w:p w14:paraId="3EFF394E" w14:textId="77777777" w:rsidR="002E67B1" w:rsidRDefault="002E67B1" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="665AE63B" w14:textId="77777777" w:rsidR="00E721F4" w:rsidRDefault="00E721F4">
+    <w:p w14:paraId="02BE89D7" w14:textId="77777777" w:rsidR="002E67B1" w:rsidRDefault="002E67B1" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="203E8AE8" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34C905BA" w14:textId="77777777" w:rsidR="00243791" w:rsidRDefault="00243791">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="48" w:firstLine="0"/>
+      <w:ind w:right="48"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="203E8AE9" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+  <w:p w14:paraId="1EED7DD3" w14:textId="77777777" w:rsidR="00243791" w:rsidRDefault="00243791">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="203E8AEB" w14:textId="1DEE9E4B" w:rsidR="00AB4E57" w:rsidRDefault="00407B69">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70A740AE" w14:textId="77777777" w:rsidR="00243791" w:rsidRPr="005C4BD2" w:rsidRDefault="00243791">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006A5AB1">
-      <w:rPr>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006A5AB1">
-      <w:rPr>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00407B69">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 25/07/2016 </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00407B69">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="005C4BD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-499346275"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{96490545-B206-426F-B778-F206E8CB3BFF}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="008A32CF">
+        <w:r w:rsidRPr="005C4BD2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="203E8AEC" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7305376D" w14:textId="77777777" w:rsidR="00243791" w:rsidRDefault="00243791">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="48" w:firstLine="0"/>
+      <w:ind w:right="48"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="203E8AED" w14:textId="77777777" w:rsidR="00AB4E57" w:rsidRDefault="00C2232F">
+  <w:p w14:paraId="2A2C4BEE" w14:textId="77777777" w:rsidR="00243791" w:rsidRDefault="00243791">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="541851FD" w14:textId="77777777" w:rsidR="00E721F4" w:rsidRDefault="00E721F4">
+    <w:p w14:paraId="50567A61" w14:textId="77777777" w:rsidR="002E67B1" w:rsidRDefault="002E67B1" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72BB4187" w14:textId="77777777" w:rsidR="00E721F4" w:rsidRDefault="00E721F4">
+    <w:p w14:paraId="7605D96F" w14:textId="77777777" w:rsidR="002E67B1" w:rsidRDefault="002E67B1" w:rsidP="00243791">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5564A221" w14:textId="5C384EC1" w:rsidR="00407B69" w:rsidRDefault="00407B69" w:rsidP="00407B69">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="400BE809" w14:textId="77777777" w:rsidR="00243791" w:rsidRDefault="00243791" w:rsidP="00407B69">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77322D08" wp14:editId="4EDEA305">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4C6209" wp14:editId="0959C146">
           <wp:extent cx="304800" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="15447"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -3303,51 +7715,51 @@
                     <a:ext cx="304855" cy="594467"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170E3412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B19AD568"/>
     <w:lvl w:ilvl="0" w:tplc="E9EEFDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3843,50 +8255,163 @@
     <w:lvl w:ilvl="8" w:tplc="B53C66E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D07433B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2B07E90"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21DB10FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35F8EA58"/>
     <w:lvl w:ilvl="0" w:tplc="E6AA9F5A">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4054,1489 +8579,1454 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6D2A6E60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F96FEC"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B93641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E8022146"/>
-    <w:lvl w:ilvl="0" w:tplc="C9229A24">
+    <w:tmpl w:val="3634E51C"/>
+    <w:lvl w:ilvl="0" w:tplc="E23CD71A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1889"/>
+        <w:ind w:left="252"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F5C40F7A">
+    <w:lvl w:ilvl="1" w:tplc="93187724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2717"/>
+        <w:ind w:left="1186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="03A8BE6C">
+    <w:lvl w:ilvl="2" w:tplc="0FF6AE10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3437"/>
+        <w:ind w:left="1906"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E6586AA4">
+    <w:lvl w:ilvl="3" w:tplc="290CFF1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4157"/>
+        <w:ind w:left="2626"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="978EC9DC">
+    <w:lvl w:ilvl="4" w:tplc="D8DE4AFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4877"/>
+        <w:ind w:left="3346"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B578421C">
+    <w:lvl w:ilvl="5" w:tplc="C56A075E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5597"/>
+        <w:ind w:left="4066"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B928A64E">
+    <w:lvl w:ilvl="6" w:tplc="0BE816CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6317"/>
+        <w:ind w:left="4786"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A3FC626E">
+    <w:lvl w:ilvl="7" w:tplc="38B870B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7037"/>
+        <w:ind w:left="5506"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71067EC2">
+    <w:lvl w:ilvl="8" w:tplc="B1DE1A72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7757"/>
+        <w:ind w:left="6226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B93641"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BD74383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3634E51C"/>
-    <w:lvl w:ilvl="0" w:tplc="E23CD71A">
+    <w:tmpl w:val="85B61CD4"/>
+    <w:lvl w:ilvl="0" w:tplc="67AEDC10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D23250F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6C7C32C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5A2E24CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="45E02B12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9E22E51C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1FBCD298">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C3505254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B0EA70D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53356E63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A5676C0"/>
+    <w:lvl w:ilvl="0" w:tplc="FF38D562">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B0E6DC5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EB5CDD56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AF8AC586">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3EEA0190">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="465A60CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FD1A6F86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C2805530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A9C0941A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="614B513B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13E2486A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A425C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57E45076"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E067DB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDD4AD30"/>
+    <w:lvl w:ilvl="0" w:tplc="855A5C56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="252"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93187724">
+    <w:lvl w:ilvl="1" w:tplc="AFDE6052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1186"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0FF6AE10">
+    <w:lvl w:ilvl="2" w:tplc="7F90257C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1906"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="290CFF1E">
+    <w:lvl w:ilvl="3" w:tplc="48ECE0D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2626"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D8DE4AFA">
+    <w:lvl w:ilvl="4" w:tplc="36EEDBB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3346"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C56A075E">
+    <w:lvl w:ilvl="5" w:tplc="B14EADAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4066"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0BE816CE">
+    <w:lvl w:ilvl="6" w:tplc="D3306DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4786"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38B870B0">
+    <w:lvl w:ilvl="7" w:tplc="6A166718">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5506"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B1DE1A72">
+    <w:lvl w:ilvl="8" w:tplc="6A0821E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BD74383"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E51446F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="85B61CD4"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="15C69F5C"/>
+    <w:lvl w:ilvl="0" w:tplc="0F406AC2">
+      <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D23250F0">
+    <w:lvl w:ilvl="1" w:tplc="104EC70E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6C7C32C6">
+    <w:lvl w:ilvl="2" w:tplc="1EF64AB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5A2E24CE">
+    <w:lvl w:ilvl="3" w:tplc="71008B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45E02B12">
+    <w:lvl w:ilvl="4" w:tplc="289EA3CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9E22E51C">
+    <w:lvl w:ilvl="5" w:tplc="E93AFC2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1FBCD298">
+    <w:lvl w:ilvl="6" w:tplc="F6E44C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C3505254">
+    <w:lvl w:ilvl="7" w:tplc="8E54C2AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B0EA70D6">
+    <w:lvl w:ilvl="8" w:tplc="687CDB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...634 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="990017866">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1843081687">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1638990312">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="986936772">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1493831530">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2123071249">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="523634275">
+  <w:num w:numId="6" w16cid:durableId="523634275">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1123772366">
+  <w:num w:numId="7" w16cid:durableId="1123772366">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="474418111">
+  <w:num w:numId="8" w16cid:durableId="474418111">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1216162549">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1011492780">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1576549325">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="407387055">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB4E57"/>
-[...60 lines deleted...]
-    <w:rsid w:val="00FE2C9C"/>
+    <w:rsidRoot w:val="00243791"/>
+    <w:rsid w:val="00243791"/>
+    <w:rsid w:val="00254565"/>
+    <w:rsid w:val="002E67B1"/>
+    <w:rsid w:val="005C4BD2"/>
+    <w:rsid w:val="009477EE"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E765E2"/>
+    <w:rsid w:val="00EB4D98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="203E8A30"/>
-  <w15:docId w15:val="{9D92062A-29EF-4CF0-9C3D-CE955C2F1607}"/>
+  <w14:docId w14:val="15EC2404"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BE58350D-E874-4725-AB7A-4E84C292467C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5877,1068 +10367,785 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="730" w:hanging="10"/>
-      <w:outlineLvl w:val="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="333333"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00243791"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="10" w:hanging="10"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00243791"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00243791"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00243791"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00243791"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00243791"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="00243791"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...39 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00407B69"/>
+    <w:rsid w:val="00243791"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...90 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_CCAQ%20Guidelines%20for%20Project%20Vehicle%20Use.docx?Web=1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Request%20for%20Insurance%20Coverage%20PT.78.docx?Web=1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Memorandum%20of%20Acceptance%20of%20Temporary%20Custody%20of%20UNDP%20Property.docx?Web=1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3396" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20history%20record%20GA-135%20form%20(COs%20Only).docx?Web=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Waiver%20of%20Liability%20for%20UNDP%20Vehicles.pdf?Web=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20accident%20fact%20sheet.xlsx?Web=1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11616" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20history%20record%20GA-135%20form%20(COs%20Only).docx?Web=1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_P290-E_Claim%20for%20Compensation%20under%20Appendix%20D.doc?Web=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/683608?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_P290-E_Claim%20for%20Compensation%20under%20Appendix%20D.doc?Web=1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_CCAQ%20Guidelines%20for%20Project%20Vehicle%20Use.docx?Web=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11616" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/hr_handbook/English/sourcedocuments_/04staffrules_/staffrulesappen-2/staffrulesappen.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6146" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6151" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Memorandum%20of%20Acceptance%20of%20Temporary%20Custody%20of%20UNDP%20Property.docx?Web=1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/683608?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20history%20record%20GA-135%20form%20(COs%20Only).docx?Web=1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20history%20record%20GA-135%20form%20(COs%20Only).docx?Web=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Request%20for%20Insurance%20Coverage%20PT.78.docx?Web=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3371" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Waiver%20of%20Liability%20for%20UNDP%20Vehicles.pdf?Web=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Vehicle%20Management_Vehicle%20accident%20fact%20sheet.xlsx?Web=1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6156" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6161" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...637 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7045,690 +11252,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3225</Words>
-  <Characters>18384</Characters>
+  <Words>3224</Words>
+  <Characters>18382</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>153</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21566</CharactersWithSpaces>
+  <CharactersWithSpaces>21563</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Mary Mugambi</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...45 lines deleted...]
-</file>