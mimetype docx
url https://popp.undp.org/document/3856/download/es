--- v0 (2025-10-27)
+++ v1 (2026-05-17)
@@ -1,3199 +1,6469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C0CD6F1" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="6F07CFC6" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Desarrollo de un estudio de viabilidad para una presencia local </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366AF89C" w14:textId="15B6C3F1" w:rsidR="00BB7464" w:rsidRPr="00435B45" w:rsidRDefault="00435B45" w:rsidP="003C5DD5">
+    <w:p w14:paraId="19BAD59E" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="517F7B12" wp14:editId="23F620A6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AF71423" wp14:editId="63CC55A9">
             <wp:extent cx="5943600" cy="2607362"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="3" name="Imagen 3" descr="C:\Users\Usuario\Desktop\Nueva carpeta\Admin Service_Management of Local Presence_Developing a Business Case.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 3"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="2607362"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D04626" w14:textId="02D7A3FD" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2FA1DD73" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El estudio de viabilidad establece la justificación para invertir en una presencia local e incluye una evaluación del impacto potencial en: a) la obtención de los resultados de desarrollo; b) la eficiencia de los costos; y c) la sostenibilidad financiera. También aborda consideraciones clave de gestión en relación con la seguridad, el bienestar del personal y la gestión de las relaciones con el Gobierno del país receptor. Debe desarrollarse en 7 pasos (véase el gráfico anterior), que consisten en los siguientes elementos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111FF29B" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="6FB95074" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Justificación y visión</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AACCC6" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="33505D84" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tipo de oficina: equipos, funciones y alcance de la delegación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607E7EB3" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="2D204FAB" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Descripción estructural (incluido un organigrama con líneas de mando y todo el personal planificado, que destaca a quienes se reasignarán desde la oficina principal y, si corresponde, el personal adicional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCF90C3" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="4B9D2E3C" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Acuerdos de supervisión y gestión</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F16CB9" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="680388D7" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Modelo de costos (incluidos los costos de establecimiento y operacionales) y financiación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E4ADA1" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="6AA58029" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Análisis de la relación costo-beneficio de los costos y del impacto de desarrollo esperado de la presencia local en comparación con un escenario en el que la oficina opera solo desde la capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE5CAB6" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="6A329FD9" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Análisis y gestión del riesgo (que incluyen la seguridad, el bienestar del personal y la relación-gestión con el Gobierno del país receptor); tenga en cuenta que se requiere una evaluación completa de riesgos de seguridad y de explosiones antes de que pueda establecerse la presencia; esta podría incluirse en el estudio de viabilidad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9E7E0F" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
+    <w:p w14:paraId="332B4ACF" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Disposiciones basadas en criterios o en el tiempo para el cierre de la oficina (cláusula de extinción) y estrategia de salida (En casos excepcionales en los que se espera que la presencia local permanezca establecida durante un plazo mayor y en los que no pueden definirse disposiciones para el cierre basadas en criterios o en el tiempo, una estrategia de sostenibilidad reemplaza a la estrategia de salida).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0456EC68" w14:textId="56FF8C97" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1EE1AE29" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las Oficinas de País deben presentar el estudio de viabilidad completo de una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para su aprobación al Buró Regional pertinente.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los estudios de viabilidad aprobados deben </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Las Oficinas de País deben presentar el estudio de viabilidad completo de una suboficina para su aprobación al Buró Regional pertinente.</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">mantenerse en un expediente para auditorías futuras. Para el establecimiento de oficinas de proyectos, se espera que un análisis minucioso de los costos, los beneficios y los riesgos forme parte de la documentación del proyecto aprobada por el personal directivo superior de la Oficina de País (véase «Autorización de una presencia local»). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E30EE5" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBF4347" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La persona designada para gestionar el desarrollo de un estudio de viabilidad («gerente designado») y todos los colegas involucrados («equipo de tareas») deben seguir los pasos descritos para este subproceso, consultando a las unidades pertinentes de la Oficina de País y al personal directivo superior, según sea necesario. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7A3B88" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="00A00243" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2384DDB3" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B39ECE0" w14:textId="6311D948" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Véase también la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="23F620A6">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Nota orientativa</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="23F620A6">
-        <w:rPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">del capítulo I.1 («Estudio de viabilidad»), para conocer las mejores prácticas y una orientación detallada del proceso para cada componente del estudio de viabilidad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F6C124" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="00A00243" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
+    <w:p w14:paraId="384126D7" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367BDB4D" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El estudio de viabilidad debe incluir lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AF8A05" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4898E09B" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Definición de la justificación y la visión estratégica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334EB896" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BED66A9" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Lista de funciones, equipos y alcance de la delegación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0C1301" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D883EC1" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tabla de dotación de personal (puestos), organigrama</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6041F643" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EDC5863" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Descripción de las funciones y responsabilidades para los procesos operativos clave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D914D91" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6637CBD8" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Marco de control interno (ICF, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Internal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Control Framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, por sus siglas en inglés) revisado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A599CBA" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0593FD4E" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Presupuesto de la presencia, incluidos los costos de establecimiento y los gastos recurrentes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADE585F" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="19695907" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Registro de riesgos específicos de la presencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF11552" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="79892427" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Disposición para el cierre de la oficina y la estrategia de salida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CBB858" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D3CD85E" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Delegación de autoridad escrita</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9B025C" w14:textId="17DB4077" w:rsidR="23F620A6" w:rsidRDefault="23F620A6" w:rsidP="0063208D">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="42454CB7" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="491"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779CD5A7" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Justificación y visión estratégica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FFF636" w14:textId="5D5B9CD4" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56BD6B51" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al identificar la justificación y la visión estratégica para una presencia local, la Oficina de País debe analizar los desafíos programáticos y operacionales en el área geográfica donde se propone la presencia local. La función y el impacto esperados de la presencia local y el plazo para su existencia deben definirse teniendo en consideración estos desafíos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6095797D" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="00A00243" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3BCAE1CF" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7145A4CD" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La presencia del PNUD (Programa de las Naciones Unidas para el Desarrollo) fuera de la Oficina de País puede considerarse en las siguientes circunstancias:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20525D67" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="17D04E2D" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Alcance y volumen de la cartera</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>: es decir, el PNUD es responsable de llevar a cabo un volumen significativo de actividades de socorro o desarrollo en un área geográfica particular. Una presencia local permite aumentar las capacidades de ejecución de proyectos de una manera específica y eficiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D5F2A4" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="2D53D802" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Desafíos logísticos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">: es decir, la infraestructura deficiente o las distancias significativas dentro de un país inhiben las operaciones oportunas y costo-eficientes hasta el punto en que resulta más económico establecer una oficina a nivel local. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CA363A" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="04929F65" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Proximidad con el Gobierno local</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4C8F0ED5" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: es decir, la ejecución exitosa de las actividades de desarrollo requiere que el PNUD esté situado más cerca de las entidades políticas o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">administrativas. Una presencia local permitiría una interacción más continua con las autoridades locales y un apoyo más constante a dichas autoridades. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F990EE" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Necesidad de una interacción intensificada a nivel local</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">: es decir, la interacción con los grupos sociales o políticos a nivel local se requiere para lograr los resultados de desarrollo. Una presencia local continua del PNUD facilitaría la asociación y el desarrollo de confianza, especialmente cuando las circunstancias logísticas y políticas limitan la movilidad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2738F153" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="0C39A686" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Necesidades locales particulares</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>: es decir, un área geográfica dentro de un país se caracteriza por desafíos de recuperación o desarrollo diferentes de los del resto del país. En regiones limítrofes, esto podría requerir la colaboración entre las Oficinas de País. Una presencia local permitiría una mejor selección e implementación de apoyo específico del área y podría servir como un centro operacional para múltiples Oficinas de País.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6009CDC5" w14:textId="3AF3F29C" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
+    <w:p w14:paraId="1AB60EAA" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Visibilidad y posicionamiento políticos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>: es decir, la visibilidad a nivel local se considera esencial por motivos políticos o estratégicos. Esto puede o no estar asociado con las oportunidades de programación futuras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553D0996" w14:textId="67DFDADF" w:rsidR="00BB7464" w:rsidRPr="0063208D" w:rsidRDefault="00BB7464" w:rsidP="0063208D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="555D5B22" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si bien las consideraciones de seguridad no deben ser los principales impulsores del establecimiento de una presencia local, podrían ser un factor contribuyente. Esto se aplicaría especialmente en casos en que los miembros del personal del PNUD están diseminados por varias ubicaciones, y reunirlos en un lugar concentrado proporcionaría mayor seguridad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C18DFCF" w14:textId="60E78B0C" w:rsidR="23F620A6" w:rsidRPr="00EC33F1" w:rsidRDefault="00BB7464" w:rsidP="00EC33F1">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="1AEDFBF2" w14:textId="77777777" w:rsidR="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797E1D36" w14:textId="075D2200" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...433 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tipo de oficina: equipos, funciones y alcance de la delegación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7633961A" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El tipo de oficina se determina según el conjunto específico de funciones desempeñadas por la presencia y el alcance de la delegación proporcionada. Existen tres tipos diferentes de presencias con apoyo del PNUD fuera de la Oficina de País:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34125C75" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Oficinas de proyectos del PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F71B578" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084B8295" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Oficinas de proyectos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DD3444" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El personal de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oficina de proyectos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de nombramiento temporal (TA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Temporary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appointment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) no tiene funciones formalmente delegadas de representación y coordinación más allá del nivel del proyecto. Sus funciones se limitan a la ejecución, el seguimiento y la presentación de informes de los servicios a nivel del proyecto. Puede abarcar uno o más proyectos. Además, el personal puede llevar a cabo actividades de evaluación de alcance o planificación de proyectos para la ejecución de proyectos futuros. Dada la duración limitada de la mayoría de los proyectos, se debe otorgar flexibilidad a las oficinas de proyectos para permitirles aumentar o reducir sus capacidades en respuesta a las circunstancias cambiantes. Se recomienda también que los proyectos compartan instalaciones, tanto como medida de ahorro de costos como para capturar sinergias a través de la coordinación y la colaboración informales.  Sin embargo, la responsabilidad formal para la coordinación y la supervisión continúa siendo de la Oficina de País. Todo el personal en las oficinas de proyectos es financiado a través de los presupuestos de los proyectos, y trabaja exclusivamente en apoyo de sus proyectos. Las funciones desempeñadas por una oficina de proyectos se limitan a lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682B0000" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Transacciones de proyectos (Recursos Humanos, Adquisiciones, Finanzas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ABDE09" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Supervisión, seguimiento y presentación de informes de ejecución de actividades de proyectos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6071D789" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Provisión de apoyo de implementación técnica </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A667B90" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enlace relacionado con el proyecto con el asociado del proyecto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189F0028" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D5C4E4" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son gestionadas por un </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina con un contrato de personal y con autoridad formal (escrita) delegada para representar al PNUD al nivel local. A diferencia de la oficina de proyectos, la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representa a todo el programa de país del PNUD al nivel local y desempeña funciones de gestión delegadas tales como supervisión de programas y operaciones, garantía, coordinación de programas, y desarrollo de asociaciones. En consulta con la gestión de la Oficina de País del PNUD, el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina establece la dirección estratégica al nivel local y supervisa todas las actividades de la oficina. El tamaño de una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puede variar significativamente en términos de la cantidad de proyectos, la dotación de personal, el presupuesto y el alcance de las responsabilidades. Una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puede desempeñar funciones de una oficina de proyectos. Además, lleva a cabo una o más de las siguientes funciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EF27CE" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representación del PNUD con el equipo de las Naciones Unidas en el país (UNCT, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UN Country Team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) y asociados a nivel local</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED706E3" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formulación/garantía del programa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3038D0" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Presentación de informes de resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47005143" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supervisión de proyectos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723A5F0A" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Coordinación de la evaluación local</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445CEB75" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enlace entre donantes y asociados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC1C5D7" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asesoramiento de políticas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CF96E2" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Apoyo de operaciones, incluida la seguridad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDC2469" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Movilización de recursos y comunicación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216D8E7D" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supervisión de gestión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E59693F" w14:textId="27277F8A" w:rsidR="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Estructura y disposiciones de supervisión</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50361875" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="003D6C44" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="076C8E3D" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338041DC" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El diseño minucioso de estructuras, procesos y disposiciones de gestión a una etapa temprana asegura que la presencia local pueda llevar a cabo todas las funciones anticipadas requeridas y que el personal en la Oficina de País y al nivel local disfrute de una comprensión compartida de las funciones y responsabilidades. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46550F67" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="003D6C44" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A6B731C" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672BD003" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las decisiones de dotación de personal deben considerar la posible reubicación de personal de la Oficina de País además de la contratación de nuevo personal, junto con el tipo y la duración de los contratos, la distribución de las funciones a través de las descripciones de los trabajos, y las líneas de mando. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D7F0F0" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7542E59A" w14:textId="306937BF" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las decisiones sobre la cantidad de puestos ubicados en la presencia local deben basarse en una estimación del volumen de la cartera, además del tipo y la cantidad de actividades que deben gestionarse al nivel local. En algunos casos, puede ser útil una estimación detallada del volumen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">de los contratos, la distribución de las funciones a través de las descripciones de los trabajos, y las líneas de mando. </w:t>
-[...33 lines deleted...]
-        <w:r w:rsidRPr="23F620A6">
+        <w:t xml:space="preserve">de trabajo previsto (véase la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>nota orientativa</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="23F620A6">
-        <w:rPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del capítulo I.1.2, Paso 3) para determinar la cantidad requerida o deseada de puestos. Las decisiones finales sobre las estructuras de dotación de personal estarán sujetas al análisis financiero descrito en la sección siguiente.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AD64AB" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="003D6C44" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="226F2A8D" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC02264" w14:textId="3099A738" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:r w:rsidRPr="23F620A6">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si bien la preparación de las descripciones de los trabajos puede postergarse para una etapa posterior, deben determinarse las tareas clave para (a) cada equipo y (b) cada puesto.  También se requiere un organigrama que muestre las líneas de mando dentro de la oficina local y entre la oficina local y la Oficina de País (véase la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>nota orientativa</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="23F620A6">
-        <w:rPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">del capítulo I.1.2, Paso 3). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6C844A" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="008C110B" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EF40E86" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23DE0D5D" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los procesos operativos clave que involucran a la oficina local o que son gestionados por esta también pueden desarrollarse en una etapa posterior. Sin embargo, se recomienda establecerlos durante los primeros 3 meses después del inicio de las operaciones. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636A6727" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="008C110B" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18B364CE" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352EF945" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La Oficina de País es completamente responsable de la supervisión programática y operacional de la presencia local. Es necesario determinar disposiciones detalladas de supervisión como parte del estudio de viabilidad. Como mínimo, la Oficina de País debe establecer misiones semestrales de supervisión de programas y operaciones que evalúen el cumplimiento de las actividades gestionadas al nivel local con las reglas y los reglamentos del PNUD. Se recomienda combinar estas misiones con actividades de capacitación provistas por miembros experimentados de la Oficina de País para el personal asignado al nivel local.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D02E3D" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="661D9C03" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Costos y modalidades de financiación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD56B24" w14:textId="47365813" w:rsidR="23F620A6" w:rsidRDefault="23F620A6" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="18F71807" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A617E76" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se llevará a cabo una evaluación realista de los costos para el establecimiento y el mantenimiento de la presencia local para determinar la viabilidad e identificar opciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">de financiación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5353D643" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="008C110B" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="693D5E5D" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725A0C65" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Deben distinguirse dos tipos de costos: costos iniciales de establecimiento y costos recurrentes mensuales o anuales. Los costos de establecimiento pueden incluir (entre otros):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5463CC81" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="039A6D24" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Establecimiento del cumplimiento de las Normas Mínimas de Seguridad Operacional (MOSS, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Security </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Standards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, por sus siglas en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A941B7" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="5659A7AA" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Renovación de oficinas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4ABC94" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="4881F754" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Infraestructura de comunicaciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51317552" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="3CFA31CD" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Equipamiento de oficinas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6BC11B" w14:textId="2AF6A077" w:rsidR="23F620A6" w:rsidRPr="00DB127A" w:rsidRDefault="00BB7464" w:rsidP="00DB127A">
+    <w:p w14:paraId="6555489B" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Transporte (vehículos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB3C35F" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13CF58EC" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los costos recurrentes incluyen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5AF0F2" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="14931DD2" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Costos de dotación de personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEBAAB9" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Costos operativos mensuales (combustible, electricidad, comunicaciones, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E016634" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Costos de mantenimiento de equipos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BAC16A" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Alquiler de oficinas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059AE856" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Costos relacionados con la seguridad (guardias, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CFE324" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Costos de dotación de personal</w:t>
-[...76 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Los costos anticipados deben compararse con los fondos y los ingresos disponibles previstos. Esto debe analizarse y documentarse. Este análisis fundamentará las decisiones finales sobre la estructura de dotación de personal de la presencia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C49A2E3" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FFAAAE4" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tenga en cuenta que las </w:t>
       </w:r>
-      <w:r w:rsidRPr="23F620A6">
-        <w:rPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>instalaciones</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> y las </w:t>
       </w:r>
-      <w:r w:rsidRPr="23F620A6">
-        <w:rPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>evaluaciones de riesgos de seguridad y explosiones</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> pueden tener un impacto significativo en los costos de establecimiento y los gastos ordinarios (recurrentes). Además, la autorización de seguridad que proporciona el Gerente Senior de la Seguridad de la sede es una condición previa para el establecimiento de la oficina. Por lo tanto, en los entornos expuestos a riesgos, debe identificar las instalaciones potenciales y realizar evaluaciones relacionadas con la seguridad lo antes posible, idealmente antes de la finalización del estudio de viabilidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A8E0EA" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="008C110B" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E7AD128" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B6CDB0" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Las fuentes permitidas de financiación dependen del tipo de presencia y de las funciones relacionadas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B23B70" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="07FDB0D5" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>oficinas de proyectos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> llevan a cabo actividades de ejecución, seguimiento y presentación de informes de proyectos. Son financiadas mediante recursos de proyectos de desarrollo (básicos y/o complementarios). Los fondos deben abarcar la totalidad de los costos de las operaciones, que se reflejan en los presupuestos del proyecto de desarrollo. Los recursos de gestión de las Oficinas de País pueden complementar estos recursos durante un plazo limitado para financiar las brechas en los recursos de los proyectos o como inversiones en los costos de establecimiento y los gastos ordinarios de las presencias a nivel local. Los costos de las oficinas deben compartirse entre los proyectos beneficiarios de acuerdo con criterios claramente definidos (por ejemplo: metros cuadrados ocupados por el proyecto, cantidad de personal, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179F2EE7" w14:textId="725210BD" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="2A759154" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cada proyecto financia su parte de los costos totales en relación con las funciones de ejecución de proyectos que desempeña la oficina. La representación, la gestión y la supervisión del PNUD son financiadas con el presupuesto de apoyo bienal (BSB, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Biennial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) de la Oficina de País y/o con ingresos extrapresupuestarios. La Oficina de País debe asignar estos fondos en proporción directa con el volumen de los presupuestos de los programas básicos y/o complementarios asociados que gestiona la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Esto implica la asignación o redistribución de recursos y capacidad de la Oficina de País a la presencia local. Además, los fondos institucionales pueden solicitarse cuando existen limitaciones para la financiación local y cuando la necesidad de establecer dicha presencia a nivel local es crítica para la organización. Para obtener detalles, véase el subproceso «autorización de una presencia». Los fondos institucionales pueden incluir los costos de personal clave, como el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina y el Gerente de Operaciones, además de costos operacionales relacionados con el establecimiento de la presencia local.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5514F6" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las Oficinas de País que necesitan establecer o aumentar las presencias locales en respuesta a emergencias pueden solicitar apoyo y financiación institucional a través del mecanismo SURGE.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para reducir costos, se recomienda especialmente a las Oficinas de País que colaboren con los organismos asociados y que compartan instalaciones siempre que sea posible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A120C38" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716B74B7" w14:textId="625EA25D" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los costos relacionados con garantizar que las presencias locales cumplan las MOSS normalmente están cubiertos mediante recursos extrapresupuestarios, recursos de programas, o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Las Oficinas de País que necesitan establecer o aumentar las presencias locales en respuesta a emergencias pueden solicitar apoyo y financiación institucional a través del mecanismo SURGE.</w:t>
-[...43 lines deleted...]
-        <w:r w:rsidRPr="23F620A6">
+        <w:t>una combinación de ambos. Cualquier brecha remanente en la financiación deberá comunicarse al Gerente Senior de la Seguridad de la sede. Con base en una solicitud de financiación realizada a la Oficina de Seguridad del Buró de Gestión de Servicios, podría proporcionarse financiación para estas medidas caso por caso. Para obtener más detalles, consulte las «</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Directrices operacionales en relación con las medidas de seguridad exigidas por las Naciones Unidas para el personal y las instalaciones del PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="23F620A6">
-        <w:rPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECCF198" w14:textId="77777777" w:rsidR="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="23F620A6">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="42698F69" w14:textId="0A74682B" w:rsidR="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Análisis de la relación costo-beneficio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEC487C" w14:textId="2C722C68" w:rsidR="002A5DEB" w:rsidRPr="00DB127A" w:rsidRDefault="00BB7464" w:rsidP="002A5DEB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B0A1826" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AF7D98" w14:textId="62BFA900" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El análisis de la relación costo-beneficio se basa en los primeros 4 componentes del estudio de viabilidad. Resume y evalúa la contribución potencial de la presencia local en: a) la obtención de los resultados de desarrollo; b) la eficiencia de los costos y la sostenibilidad financiera; y c) la viabilidad de gestión. Debe considerar las relaciones con las contrapartes y los asociados, la seguridad y el bienestar del personal, y debe establecer con claridad que los beneficios del establecimiento de la presencia superan los costos y los desafíos involucrados. Por lo tanto, el análisis de la relación costo-beneficio debe considerar el período completo de la presencia local y tener en cuenta los beneficios futuros anticipados (véase la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="23F620A6">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>nota orientativa</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="23F620A6">
-        <w:rPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">del capítulo I.1.2, Paso 5). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFAD07E" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="78414960" w14:textId="7BA8D2CB" w:rsidR="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Riesgos y medidas de mitigación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1D4001" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43941761" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FE475A" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El análisis de riesgos implica la revisión sistemática de los problemas potenciales y la definición de medidas apropiadas de mitigación para reducir la probabilidad de que el riesgo se materialice. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2D0BC1" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="00A37B2A" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D0429C7" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C38837" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En consonancia con la política institucional sobre la gestión de riesgos, debe utilizarse la matriz de riesgos y deben considerarse las siguientes categorías de riesgos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B04CE3E" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="5F4D8669" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Ambientales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2268CEAE" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="3C2A6195" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Financieros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CDBEDB" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="40EE5923" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Operacionales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551FA2A3" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="12DE5C8C" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Organizacionales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AF2134" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="77912F9D" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Políticos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E99A781" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="17DC8230" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Regulatorios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BBAAA6" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="017B3180" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Seguridad del personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A50291A" w14:textId="208C2877" w:rsidR="23F620A6" w:rsidRPr="00DB127A" w:rsidRDefault="00BB7464" w:rsidP="00DB127A">
+    <w:p w14:paraId="6E26A89B" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Estratégicos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349C9BDE" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C1F297C" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al determinar la probabilidad y el impacto, se priorizan los riesgos y se definen medidas específicas de mitigación.  Si los riesgos residuales continúan siendo altos, deberá reconsiderarse la viabilidad del establecimiento de la presencia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77145CC7" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="00A37B2A" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="32876412" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F16E135" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Las Oficinas de País que realizan evaluaciones de riesgos de seguridad y explosiones durante el desarrollo del estudio de viabilidad (generalmente en entornos expuestos a riesgos) deben integrarlas en la evaluación general de riesgos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C04C83" w14:textId="15B79AA7" w:rsidR="23F620A6" w:rsidRPr="00DB127A" w:rsidRDefault="00BB7464" w:rsidP="00DB127A">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="7BCA597C" w14:textId="77777777" w:rsidR="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Disposiciones para el cierre y la estrategia de salida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AD09B2" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="23F620A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10ED62D7" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD7E2D5" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El paso final de la fase de diseño es la definición de una disposición basada en criterios o en el tiempo para el cierre de la oficina (cláusula de extinción), acompañada por una estrategia de salida que proporcione instrucciones sobre la gestión de personal y recursos, en especial los siguientes: reubicación de personal, rescisión de contratos (cuando sea necesario), transferencia o reubicación de recursos y protección de los expedientes y registros oficiales de la oficina. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E59CB80" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="00A37B2A" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2125D7BA" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D1C5F3" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El personal directivo superior comunicará las disposiciones para el cierre y la estrategia de salida relacionada, incluidas las funciones y responsabilidades, a todo el personal involucrado durante el establecimiento de la presencia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD2922A" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="00A37B2A" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="61A3CAC6" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05769935" w14:textId="0D29AD05" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En casos excepcionales en los que se espera que la presencia local permanezca establecida durante un plazo mayor y en los que no pueden definirse disposiciones para el cierre basadas en criterios o en el tiempo, una estrategia de sostenibilidad reemplaza a la estrategia de salida. Es necesario que el Buró Regional apruebe la estrategia de sostenibilidad.  </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="FlowChart"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="14FCEDEC" w14:textId="77777777" w:rsidR="00DB127A" w:rsidRDefault="00DB127A" w:rsidP="00A37B2A">
+    <w:p w14:paraId="31E04545" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="72537576" w14:textId="3FB4C52C" w:rsidR="00BB7464" w:rsidRDefault="00000000" w:rsidP="00A37B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03CE38B1" w14:textId="22855954" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00525EF0">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Nota orientativa para el establecimiento de presencias con apoyo del PNUD fuera de la oficina de país</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="06CE1480" w14:textId="77777777" w:rsidR="0019789C" w:rsidRDefault="0019789C" w:rsidP="00A37B2A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1961A2DD" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B1B37A" w14:textId="18E40487" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00525EF0">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Modelo de estudio de viabilidad</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293F3C31" w14:textId="5BA62552" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00525EF0">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Modelo para la delegación de autoridad</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F4FAB7" w14:textId="6B954F9E" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00525EF0">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Modelo de presupuesto</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4643334B" w14:textId="05170FF1" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00525EF0">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Modelo de modalidad de financiación</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B13A4FB" w14:textId="61D41610" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00525EF0">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Matriz de muestras de evaluación de riesgos</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BACF7C4" w14:textId="0D90473F" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00525EF0">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="003730E0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Modelo de plan de cierre de la oficina</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="093BD957" w14:textId="440E59C2" w:rsidR="008C2E2F" w:rsidRDefault="008C2E2F" w:rsidP="00587697">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003730E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A9F817" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="75963EEA" w14:textId="1FF8963D" w:rsidR="00FA3C05" w:rsidRDefault="00FA3C05" w:rsidP="00587697">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349F54AF" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D37658B" w14:textId="77777777" w:rsidR="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC70259" w14:textId="5D31091C" w:rsidR="003730E0" w:rsidRPr="00A23672" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645182C3" w14:textId="0FD44393" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2612669B" w14:textId="77777777" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0" w:rsidP="003730E0">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Deliverables"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="00BB7464" w:rsidRPr="00FA3C05">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+    <w:p w14:paraId="5ECFB44F" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="003730E0">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0913F680" w14:textId="77777777" w:rsidR="00DD79DD" w:rsidRDefault="00DD79DD" w:rsidP="00A37B2A">
+    <w:p w14:paraId="29643601" w14:textId="77777777" w:rsidR="009D4FA2" w:rsidRDefault="009D4FA2" w:rsidP="003730E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B570A63" w14:textId="77777777" w:rsidR="00DD79DD" w:rsidRDefault="00DD79DD" w:rsidP="00A37B2A">
+    <w:p w14:paraId="1D665B99" w14:textId="77777777" w:rsidR="009D4FA2" w:rsidRDefault="009D4FA2" w:rsidP="003730E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09D1B72C" w14:textId="77777777" w:rsidR="006535F7" w:rsidRDefault="006535F7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="272C0E84" w14:textId="5D7D906F" w:rsidR="003730E0" w:rsidRPr="003730E0" w:rsidRDefault="003730E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002A5DEB">
-      <w:rPr>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002A5DEB">
-      <w:rPr>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="002E4896" w:rsidRPr="002E4896">
-      <w:t>25/07/2016</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="002E4896" w:rsidRPr="002E4896">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 25/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    <w:r w:rsidR="00616464">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:t>5</w:t>
+    <w:r w:rsidRPr="003730E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>:5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D8A057A" w14:textId="77777777" w:rsidR="00DD79DD" w:rsidRDefault="00DD79DD" w:rsidP="00A37B2A">
+    <w:p w14:paraId="47A34B55" w14:textId="77777777" w:rsidR="009D4FA2" w:rsidRDefault="009D4FA2" w:rsidP="003730E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29519CFA" w14:textId="77777777" w:rsidR="00DD79DD" w:rsidRDefault="00DD79DD" w:rsidP="00A37B2A">
+    <w:p w14:paraId="03F35282" w14:textId="77777777" w:rsidR="009D4FA2" w:rsidRDefault="009D4FA2" w:rsidP="003730E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="5D52A2F1" w14:textId="2D653977" w:rsidR="00525EF0" w:rsidRDefault="23F620A6" w:rsidP="00525EF0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="331727B8" w14:textId="4A2BC816" w:rsidR="003730E0" w:rsidRDefault="003730E0" w:rsidP="00525EF0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F5A5F47" wp14:editId="1D07F6C6">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CA7D0E8" wp14:editId="1D0610C0">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="17172"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="582335"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2181F002" w14:textId="77777777" w:rsidR="00525EF0" w:rsidRDefault="00525EF0" w:rsidP="00525EF0">
+  <w:p w14:paraId="1A5B9AAF" w14:textId="77777777" w:rsidR="003730E0" w:rsidRDefault="003730E0" w:rsidP="00525EF0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00697632"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40C89F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="-360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3614,195 +6884,231 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09280234"/>
+    <w:nsid w:val="15F207FA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5B5E8C98"/>
+    <w:tmpl w:val="49B05D38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13333332"/>
+    <w:nsid w:val="2764651B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6458FA82"/>
+    <w:tmpl w:val="F9280890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3876,53 +7182,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14D26CC2"/>
+    <w:nsid w:val="2A0D6110"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1A2C5D4A"/>
+    <w:tmpl w:val="F44002D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4025,457 +7331,642 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F207FA"/>
+    <w:nsid w:val="2BB621F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4B21EF0"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FEE164F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="49B05D38"/>
+    <w:tmpl w:val="25465678"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="180"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2340"/>
+        </w:tabs>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3060"/>
+        </w:tabs>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4500"/>
+        </w:tabs>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5220"/>
+        </w:tabs>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5940"/>
+        </w:tabs>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A5A73C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23E214D6"/>
+    <w:lvl w:ilvl="0" w:tplc="D7D6E60C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D7902A54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="373C775E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E9AAC36E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E9E81626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C8249E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7B1C7540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B0C04DCA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9ABCB820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04190001">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C975420"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25F6B6E8"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="180"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04190003">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2340"/>
+        </w:tabs>
+        <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3060"/>
+        </w:tabs>
+        <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...30 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4500"/>
+        </w:tabs>
+        <w:ind w:left="4500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5220"/>
+        </w:tabs>
+        <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5940"/>
+        </w:tabs>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="242A1A06"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B572440"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="361ACA10"/>
+    <w:tmpl w:val="B0A4343A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4548,2270 +8039,167 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...2012 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1400590603">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="529299140">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1413696069">
+  <w:num w:numId="3" w16cid:durableId="673610196">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="673610196">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="4" w16cid:durableId="1690521706">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1690521706">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="5" w16cid:durableId="1002702738">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1717319310">
+  <w:num w:numId="6" w16cid:durableId="776995200">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2142991943">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="7" w16cid:durableId="562716915">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1192720032">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="8" w16cid:durableId="1138567336">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="305742133">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="9" w16cid:durableId="1902013687">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1002702738">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="10" w16cid:durableId="630750029">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="776995200">
-[...2 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1577399211">
+  <w:num w:numId="11" w16cid:durableId="2138405596">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1421948678">
-[...36 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="12" w16cid:durableId="1955865892">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BB7464"/>
-[...58 lines deleted...]
-    <w:rsid w:val="5A8557DA"/>
+    <w:rsidRoot w:val="003730E0"/>
+    <w:rsid w:val="0009445B"/>
+    <w:rsid w:val="000C735A"/>
+    <w:rsid w:val="003730E0"/>
+    <w:rsid w:val="00616464"/>
+    <w:rsid w:val="009D4FA2"/>
+    <w:rsid w:val="00BF7F3D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1A62ECC0"/>
-  <w15:docId w15:val="{4F83222B-5276-4D4E-A7B4-A44679E8B5DA}"/>
+  <w14:docId w14:val="09D2E149"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{51867B24-AA4B-4421-8939-0290414D895C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7153,400 +8541,773 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BB7464"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003730E0"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BB7464"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BB7464"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003730E0"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BB7464"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BB7464"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003730E0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A37B2A"/>
+    <w:rsid w:val="003730E0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003730E0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A37B2A"/>
+    <w:rsid w:val="003730E0"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A37B2A"/>
+    <w:rsid w:val="003730E0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A37B2A"/>
+    <w:rsid w:val="003730E0"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A37B2A"/>
-[...49 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003730E0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6121" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1586" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6136" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4461" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6131" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4461" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1586" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6136" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3416" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7653,642 +9414,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3176</Words>
-  <Characters>18107</Characters>
+  <Words>3229</Words>
+  <Characters>18408</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>153</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21241</CharactersWithSpaces>
+  <CharactersWithSpaces>21594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>