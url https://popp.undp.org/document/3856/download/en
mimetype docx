--- v0 (2025-10-08)
+++ v1 (2026-05-16)
@@ -1,3665 +1,5798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C0CD6F1" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="715FAB83" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Developing a business case for local presence </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739EB53D" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="7E43C3A3" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Page Content</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9BCF43" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="08B53895" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366AF89C" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="003C5DD5">
+    <w:p w14:paraId="2B48630E" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A37B2A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FD605AB" wp14:editId="3B1BF618">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A6B401B" wp14:editId="4F870EA5">
             <wp:extent cx="6107146" cy="2933700"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="https://intranet.undp.org/global/popp/asm/PublishingImages/developing-a-business-case_p1.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11" descr="https://intranet.undp.org/global/popp/asm/PublishingImages/developing-a-business-case_p1.jpg">
-                      <a:hlinkClick r:id="rId13"/>
+                      <a:hlinkClick r:id="rId7"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="12000"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6171628" cy="2964675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D04626" w14:textId="02D7A3FD" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="003C5DD5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="130CC909" w14:textId="1B0DA094" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="111FF29B" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The business case establishes the rationale for investing in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a local</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presence and includes an evaluation of prospective impact </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a) delivering development results; b) cost efficiency; and c) financial sustainability. It also addresses key management considerations regarding security, staff wellbeing and relationship management with the host Government. It should be developed in 7 steps (see above chart), consisting of the following elements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C89138B" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rationale &amp; vision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AACCC6" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="61BF9AF4" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Office type: teams, functions and scope of delegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607E7EB3" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="0EA86C5E" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structural overview (including an organization chart with reporting lines and all planned personnel, highlighting those that will be redeployed from the main office and, if any, additional staff)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCF90C3" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="6E5210F0" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Oversight and management arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F16CB9" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="5D60A944" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Costing (including set-up and operational costs) and funding model</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E4ADA1" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="604A8D10" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cost / benefit analysis of costs and the expected development impact of the local presence as compared to a scenario where the office is operating from the capital only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE5CAB6" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="27128637" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="3D9E7E0F" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk analysis and management (including security, staff well-being and relationship-management with host Government); note that a full security and blast risk assessment is required before the presence can be established; it might be included </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the business case</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB3B8EF" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Time or criteria-based provision for closing the office (“sunset clause”) and exit strategy (In exceptional cases where the local presence is expected to remain in place over a longer period of time and where neither time nor criteria-based provisions for closure can be defined, a sustainability strategy replaces the exit strategy).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0456EC68" w14:textId="743133B7" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="65CA7134" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country Offices are required to submit the completed business case of a sub office for approval to the relevant Regional Bureau.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Approved business cases are to be kept on file for future audit purposes. For the establishment of project offices, a careful analysis of costs, benefits and risks is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Country Offices </w:t>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">expected to be part of the project documentation approved by the senior management of the Country Office (see “Clearing a local presence”). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2265C391" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="350C45D4" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The person designated to manage the development of a business case (“designated manager”) and all involved colleagues (“task team”) should follow the steps described for this sub process, consulting relevant Country Office units and senior management, as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7A3B88" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="00A00243" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="32DF99AD" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47175C83" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Please also see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00EA1BEC">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Guidance note</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A37B2A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00243">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">chapter I.1 (“Business case”), for best practices and detailed process guidance for each component of the business case. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F6C124" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="00A00243" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
+    <w:p w14:paraId="6644DF2F" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B3306DB" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Business case should include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AF8A05" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F9AF844" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Defined rationale and strategic vision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334EB896" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27333A85" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>List of functions, teams and scope of delegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0C1301" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7358D6DB" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staffing table (positions), organizational chart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6041F643" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="323787E5" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Overview of roles and responsibilities for key business processes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D914D91" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17652B3E" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reviewed ICF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A599CBA" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F38B534" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Presence budget including setup and recurrent costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADE585F" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5D8C50E6" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Presence-specific risk log</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF11552" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B086C8E" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Provision for closing office and exit strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CBB858" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D397E18" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Written delegation of authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6BBB5E" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="61A737F5" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...268 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rationale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and strategic vision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671A98A7" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In defining the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rationale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and strategic vision for a local presence, the Country Office should analyze the programmatic and operational challenges in the geographic area where the local presence is proposed. The expected role and impact of the local presence and time frame for its existence should be defined taking into consideration these challenges. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025F3908" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1B8CC6" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP presence outside the Country Office may be considered in the following circumstances:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF4497F" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="13E32140" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Scope and volume of portfolio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: i.e. UNDP is responsible for delivering a significant volume of relief or development activities in a particular geographic area. A local presence allows scaling up delivery capacities in a targeted and efficient manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB45525" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0B7F5E5C" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A00243" w:rsidRDefault="00BB7464" w:rsidP="4C4FEFCA">
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Logistical challenges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: i.e. poor infrastructure or significant distances within a country inhibit timely and cost-effective operations to the point that it is more economical to establish a local-level office. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14333546" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Proximity to local Government</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: i.e. successful delivery of development activities requires UNDP to be situated closer to local political or administrative entities. A local presence would allow for more continuous interaction with, and support to, local authorities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8F8730" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Need for intensified interaction at the local level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: i.e. interaction with social or political groups at the local level is required to achieve development results. A continuous local UNDP presence would facilitate partnership and confidence building, especially </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> logistical and political circumstances limit mobility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C41FE3A" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="4F17C4FC" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00AA6B9B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Distinct local needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: i.e. a geographic area within a country is characterized by recovery or development challenges distinct from the rest of the country. In border regions, this might require collaboration between Country Offices. A local presence would allow better </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>targeting and implementation of area-specific support and might serve as an operational hub for multiple Country Offices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC2BCFB" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1418"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5DECE1F2" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Political visibility and positioning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: i.e. local level visibility is deemed essential for political or strategic reasons. This may or may not be associated with future programming opportunities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD8AEB8" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1418"/>
-[...18 lines deleted...]
-        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While security considerations should not be the primary drivers the establishment of a local presence, they might be a contributing factor. This would apply especially in cases where UNDP staff members are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spread out</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> across several </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locations, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bringing them together in one concentrated location would provide strengthened security. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C44E562" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1418"/>
-[...321 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B391E7" w14:textId="54C247AF" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Office type: teams, functions and scope of delegation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF10238" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The office type is determined by the specific set of functions performed by the presence and the scope of delegation provided. There are three different types of UNDP-supported presences outside the Country Office:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EED3C4" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP project offices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723EF398" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP sub offices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741415E9" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project offices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41998A0C" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB" w:rsidDel="00346E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>project office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formally delegated representational and coordination functions beyond the project level. Its functions are limited to implementation, monitoring and reporting services at the project level. It can house one or more projects. Additionally, staff may undertake project scoping or planning activities for future project implementation. Given the limited duration of most projects, project offices should be designed flexibly to allow for scaling up and down in response to changing circumstances. Projects are also encouraged to share premises, both as a cost-saving measure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to capture synergies through informal coordination and collaboration.  The formal responsibility for coordination and oversight, however, remains with the Country Office. All personnel in projects offices are funded from project </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>budgets, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work exclusively in support of their projects. Functions performed by a project office are limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A51D8AF" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project transactions (HR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, Finance)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F281BF" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project activities implementation oversight, monitoring and reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226863DD" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Provision of technical implementation support </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CBE948" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project-related liaison with project partner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC13A62" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP sub offices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E9A988" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is managed by a Head of Office holding a staff contract and formal (written) delegated authority to represent UNDP at the local level. In contrast to the project office, the sub office represents the entire UNDP country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the local level and performs delegated management functions such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and operations oversight, assurance, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coordination, and partnership building. In consultation with the UNDP Country Office management, the Head of Office sets the strategic direction at the local level and oversees all office activities. The size of a sub office can vary significantly in terms of the number of projects, staffing, budget, and scope of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>responsibilities. A sub office can undertake functions of a project office. In addition, it performs one or more of the following functions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40197769" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Representation of UNDP with UNCT &amp; partners at local level</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C06C90B" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formulation / assurance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5B72EE" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Results reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E54D653" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project oversight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AEFB08" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Local evaluation coordination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE12351" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Donor / partner liaison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E14CA38" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Policy advice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9EA07B" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operations support, including security</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567F7C3A" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resource mobilization &amp; communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CDAC7C" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Managerial oversight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345F1512" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure and oversight arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50361875" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="003D6C44" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3EB82F7A" w14:textId="74D61432" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Careful design of structures, processes, and management arrangements at an early stage will ensure that the local presence can carry out all anticipated functions required and that staff at Country Office and local levels enjoy a shared understanding of roles and responsibilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B02304A" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E035FF9" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Staffing decisions should consider the possible relocation of staff from the Country Office as well recruitment of new staff, along with the type and duration of contracts, distribution of functions via job descriptions, and reporting lines. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E98CFEE" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="003D6C44" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4285AC2C" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2AF039" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Decisions on the number of positions located in the local presence should be based on an estimation of the portfolio volume as well as the type and number of activities to be managed at the local level. In some instances, a detailed estimation of expected workload (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00595B86">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>guidance note</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A37B2A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D6C44">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>chapter I.1.2, Step 3) may be helpful to determine the required / desired number of posts. Final decisions on staffing structures will be subject to the financial analysis described in the next section.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AD64AB" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="003D6C44" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="134E8530" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46584B0B" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">While the preparation of job descriptions can be left to a later stage, key tasks for (a) each team and (b) each post should be determined.  An organizational chart showing reporting lines within the local office and between the local office and the Country Office is also required (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00595B86">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>guidance note</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A37B2A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C110B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">chapter I.1.2, Step 3). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6C844A" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="008C110B" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4443BF36" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760B48C4" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key business processes that will involve or be managed by the local office can also be developed at a later stage. However, it is recommended to establish these during the first 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the launch of operations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F3725A" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B76B6F1" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="31D02E3D" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Country Office is fully responsible for programmatic and operational oversight of the local presence. Detailed oversight arrangements need to be determined as part of the business case. As a minimum, the Country Office should field 6-monthly </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and operations oversight missions that assess compliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities managed at the local level with UNDP rules and regulations. It is recommended to combine these missions with training activities provided by experienced Country Office members to staff deployed at the local level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14552A00" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Costs and funding modalities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8AA11F" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2238EB96" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A realistic evaluation of costs for the set-up and maintenance of the local presence will be undertaken to establish feasibility and identify funding options. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5353D643" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="008C110B" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7CB2AC0F" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7FC218" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Two types of costs should be distinguished: initial set-up costs and recurrent monthly or annual costs. Set-up costs might include (but are not necessarily limited to):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5463CC81" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="0098408D" w:rsidRDefault="00BB7464" w:rsidP="4C4FEFCA">
+    <w:p w14:paraId="5945FC4B" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Establishing MOSS compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A941B7" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="6CECA089" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Renovation of offices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4ABC94" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="4CD79910" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Communication infrastructure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51317552" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="0617C6DE" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Office equipment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716EB8C8" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="5934F422" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transportation (vehicles)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB3C35F" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5F86B31C" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recurrent costs include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5AF0F2" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="4D92358D" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staffing costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DA6129" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="7D1D5024" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Monthly operating costs (fuel, electricity, communication, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CE3571" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="689860D3" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Equipment maintenance costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE4F7D4" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="38C76049" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rent for offices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310480AB" w14:textId="6CC902BA" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="53C59DFF" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Security-related costs (guards, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4B126E" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Anticipated costs should be compared against expected available funding and income. This needs to be analyzed and documented. This analysis will inform the final decisions on the staffing structure of the presence. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C77EC0E" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="008C110B" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E0EFB26" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC5BDF0" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Note that </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C110B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>premises</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C110B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C110B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>security risk and blast assessments</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C110B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> might have a significant impact on both set-up and running (recurrent) costs. In addition, security clearance provided by the HQ Senior Security Manager is a precondition for the establishment of the office. In risk-prone environments, you should therefore identify potential premises and carry out security-related assessments as early as possible, ideally before the finalization of the business case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A8E0EA" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="008C110B" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="601497EC" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11151CC4" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Permissible funding sources depend on the type of presence and associated functions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B23B70" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="71FD517C" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project offices</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C110B">
-[...6 lines deleted...]
-    <w:p w14:paraId="179F2EE7" w14:textId="725210BD" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> undertake project implementation, monitoring, and reporting activities. They are funded by development project resources (core and/or non-core). Funds should cover the entire cost of operations, which are reflected in development project budgets. CO management resources can supplement these resources for a limited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to fund gaps in project resources or as investments in the start-up and running costs of local-level presences. Office costs should be shared among beneficiary projects according to clearly defined criteria (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>such as:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> square </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>meter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> occupied by project, number of staff, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2BEA6D" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the case of sub offices, each project funds its share of total costs related to project implementation functions performed by the office. UNDP representation, management and oversight are funded from the Biennial Support Budget (BSB) of the Country Office and/or extra-budgetary income. These funds should be allocated by the Country Office in direct proportion to the size of the associated core and/or non-core </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> budgets managed by the sub office. This entails allocation / redeployment of resources and capacity from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>In the case of sub offices, each project funds its share of total costs related to project implementation functions performed by the office. UNDP representation, management and oversight are funded from the Biennial Support Budget (BSB) of the Country Office and/or extra-budgetary income. These funds should be allocated by the Country Office in direct proportion to the size of the associated core and/or non-core programme budgets managed by the sub office. This entails allocation / redeployment of resources and capacity from the Country Office to the local presence. In addition, corporate funding can be requested when local funding constraints are present and the need for establishing such a local-level presence is organizationally critical. For details, see the sub-process “clearing a presence”. Corporate funding can include the costs of key personnel, such as the Head of Office and Operations Manager, as well as operational costs related to the setup of the local presence.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Country Office to the local presence. In addition, corporate funding can be requested when local funding constraints are present and the need for establishing such a local-level presence is organizationally critical. For details, see the sub-process “clearing a presence”. Corporate funding can include the costs of key personnel, such as the Head of Office and Operations Manager, as well as operational costs related to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>setup</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the local presence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CD0C20" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country Offices that need to establish or scale up local presences in response to emergencies may apply for support and corporate funding through the SURGE mechanism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C110B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">To reduce costs, Country Offices are strongly encouraged to collaborate with partner agencies and share premises wherever possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5360449C" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="008C110B" w:rsidRDefault="00A37B2A" w:rsidP="4C4FEFCA">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="7656E7C3" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F061042" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All costs related to ensuring MOSS compliance by local presences are normally covered by extra-budgetary resources, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resources, or a combination of both. Any remaining funding gaps should be brought to the attention of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>headquarters Senior Security Manager</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Based on a funding request </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Security Office, Bureau for Management Services, funding for these measures might be provided on a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>case by case</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis. For further details, please refer to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="003C7EAD">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Operational Guidelines with regards to the UN Mandated Security Measures Required for UNDP Personnel and Premises</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003C7EAD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20779DAE" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="008C110B" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="0B27EF29" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C110B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="26AAADE3" w14:textId="6ADF14A5" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cost-benefit analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E8EDE2" w14:textId="321D7406" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7CDDA551" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-        <w:r w:rsidRPr="00595B86">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The cost-benefit analysis builds on the first 4 components of the business case. It summarizes and evaluates the prospective contribution of the local presence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a) delivering development results; b) cost efficiency and financial sustainability; and c) management feasibility. It should consider relations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> counterparts and partners, staff security and staff well-being and clearly establish that the benefits of establishing the presence outweigh involved costs and challenges. As such, the cost-benefit analysis should consider the entire timeframe of the local presence and take into consideration anticipated future benefits (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>guidance note</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A37B2A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A37B2A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">chapter I.1.2, Step 5). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFAD07E" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="5E1C1C0B" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A37B2A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Risks and mitigating measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1D4001" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="776CC981" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The analysis of risks entails </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the systematic</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review of potential problems and the definition of appropriate mitigation measures to reduce the probability that the risk will materialize. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237B4F34" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9A42C0" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In line with corporate policy on risk management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113FB6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00113FB6">
-[...12 lines deleted...]
-    <w:p w14:paraId="1B04CE3E" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the risk matrix should be used and the following risk categories considered:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FF96D1" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Environmental</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2268CEAE" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="6C49AC4F" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CDBEDB" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="6164517A" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operational</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551FA2A3" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="60969C0C" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Organizational</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AF2134" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="0CED5353" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Political</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E99A781" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="07A25E43" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Regulatory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BBAAA6" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="7B06F246" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff security</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358E7148" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="548961A3" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Strategic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349C9BDE" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35738DF2" w14:textId="53D1B87A" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In determining probability and impact, risks are prioritized and specific mitigation measures defined. If residual risks remain high, the feasibility of setting up the presence should be reconsidered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D194DB0" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC62B6F" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Country Offices that conduct security risk and blast assessments during the development of the business case (typically in risk-prone environments) should integrate these into the overall risk assessment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA08F79" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
+    <w:p w14:paraId="537D1AA3" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Provisions for closure and exit strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AD09B2" w14:textId="77777777" w:rsidR="00BB7464" w:rsidRPr="00A37B2A" w:rsidRDefault="00BB7464" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0173CCD7" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The final step of the design phase is the definition of a time or criteria-based provision for closing the office (“sunset clause”) accompanied by an exit strategy that provides directions on the management of staff and assets, notably: staff relocation, termination of contracts (when required), transfer or relocation of assets and the safe-guarding of office files and official records. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E59CB80" w14:textId="77777777" w:rsidR="00A37B2A" w:rsidRPr="00A37B2A" w:rsidRDefault="00A37B2A" w:rsidP="00A37B2A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5285FD9D" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795F6200" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior management will communicate provisions for closure and the related exit strategy, including roles and responsibilities, to all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>involved staff</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the establishment of the presence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3F89DE" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7709FC4D" w14:textId="56E51302" w:rsidR="00661ECB" w:rsidRPr="0018745B" w:rsidRDefault="00661ECB" w:rsidP="0018745B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
-        </w:rPr>
-      </w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In exceptional cases where the local presence is expected to remain in place over a longer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00661ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and where neither time nor criteria-based provisions for closure can be defined, a sustainability strategy replaces the exit strategy. Regional Bureau approval of the sustainability strategy is required.  </w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="FlowChart"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00A37B2A">
-[...21 lines deleted...]
-    <w:p w14:paraId="06CE1480" w14:textId="77777777" w:rsidR="0019789C" w:rsidRDefault="0019789C" w:rsidP="00A37B2A">
+    </w:p>
+    <w:p w14:paraId="552108E9" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5FC50F" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="0019789C" w:rsidRPr="0019789C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Business case template</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="196E3D1E" w14:textId="4098D236" w:rsidR="0019789C" w:rsidRPr="0019789C" w:rsidRDefault="00000000" w:rsidP="00587697">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4817B84D" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="0019789C" w:rsidRPr="00587697">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Template for delegation of authority</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="352B5B3A" w14:textId="28AF27DC" w:rsidR="0019789C" w:rsidRPr="0019789C" w:rsidRDefault="00000000" w:rsidP="00587697">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51063285" w14:textId="2D17259E" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="0019789C" w:rsidRPr="00587697">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Budget template</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006559D0">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="75CCFC45" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="0019789C" w:rsidRPr="00587697">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Funding modality template</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47685778" w14:textId="3250E8F1" w:rsidR="0019789C" w:rsidRPr="008C2E2F" w:rsidRDefault="00000000" w:rsidP="00587697">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="53F6C8BE" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="0019789C" w:rsidRPr="00587697">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Sample risk assessment matrix</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08F06413" w14:textId="6E1ED20C" w:rsidR="008C2E2F" w:rsidRPr="00065EBF" w:rsidRDefault="00000000" w:rsidP="00587697">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D800D98" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="008C2E2F" w:rsidRPr="00587697">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Office closure plan template</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59FA08F9" w14:textId="77777777" w:rsidR="00065EBF" w:rsidRPr="00065EBF" w:rsidRDefault="00000000" w:rsidP="00065EBF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7496619F" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-        </w:numPr>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00065EBF" w:rsidRPr="00065EBF">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00661ECB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Guidance note for establishing UNDP-supported presences outside the Country Office</w:t>
+          <w:t xml:space="preserve">Guidance </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00661ECB">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>note</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00661ECB">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> for establishing UNDP-supported presences outside the Country Office</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F6D161D" w14:textId="77777777" w:rsidR="00065EBF" w:rsidRPr="008C2E2F" w:rsidRDefault="00065EBF" w:rsidP="00065EBF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="482C160F" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="093BD957" w14:textId="77777777" w:rsidR="008C2E2F" w:rsidRPr="00587697" w:rsidRDefault="008C2E2F" w:rsidP="00587697">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E571CAE" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF43A3E" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00661ECB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
-[...1 lines deleted...]
-        <w:rPr>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Deliverables"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="00BB7464" w:rsidRPr="00A37B2A">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId32"/>
+    <w:p w14:paraId="159CD658" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00661ECB">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D9648DE" w14:textId="77777777" w:rsidR="009433B3" w:rsidRDefault="009433B3" w:rsidP="00A37B2A">
+    <w:p w14:paraId="69CC48D0" w14:textId="77777777" w:rsidR="00F50EAC" w:rsidRDefault="00F50EAC" w:rsidP="00661ECB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A8EEEAA" w14:textId="77777777" w:rsidR="009433B3" w:rsidRDefault="009433B3" w:rsidP="00A37B2A">
+    <w:p w14:paraId="1E0B5297" w14:textId="77777777" w:rsidR="00F50EAC" w:rsidRDefault="00F50EAC" w:rsidP="00661ECB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="24D3C793" w14:textId="77777777" w:rsidR="004F7605" w:rsidRDefault="004F7605">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78C08BE7" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRPr="0018745B" w:rsidRDefault="00661ECB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00525EF0">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 25/07/2016 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00525EF0">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="0018745B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="604541960"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{D4050CAD-157D-4A9B-AF49-4E78AA4FE395}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00EF649B">
+        <w:r w:rsidRPr="0018745B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23F441D4" w14:textId="77777777" w:rsidR="009433B3" w:rsidRDefault="009433B3" w:rsidP="00A37B2A">
+    <w:p w14:paraId="0ADAB016" w14:textId="77777777" w:rsidR="00F50EAC" w:rsidRDefault="00F50EAC" w:rsidP="00661ECB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2747B5FC" w14:textId="77777777" w:rsidR="009433B3" w:rsidRDefault="009433B3" w:rsidP="00A37B2A">
+    <w:p w14:paraId="1741D93A" w14:textId="77777777" w:rsidR="00F50EAC" w:rsidRDefault="00F50EAC" w:rsidP="00661ECB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="5D52A2F1" w14:textId="2D653977" w:rsidR="00525EF0" w:rsidRDefault="00525EF0" w:rsidP="00525EF0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12AD8EF1" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00525EF0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F5A5F47" wp14:editId="44CE9FDE">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79D81EA1" wp14:editId="731BEDF6">
           <wp:extent cx="304800" cy="581410"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="17289"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304855" cy="581515"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2181F002" w14:textId="77777777" w:rsidR="00525EF0" w:rsidRDefault="00525EF0" w:rsidP="00525EF0">
+  <w:p w14:paraId="27517B69" w14:textId="77777777" w:rsidR="00661ECB" w:rsidRDefault="00661ECB" w:rsidP="00525EF0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00697632"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40C89F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="-360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3881,61 +6014,62 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="072A73ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="708E6B6A"/>
-    <w:lvl w:ilvl="0" w:tplc="0419000F">
+    <w:tmpl w:val="1D7EAED4"/>
+    <w:lvl w:ilvl="0" w:tplc="9502EFA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -4080,195 +6214,231 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09280234"/>
+    <w:nsid w:val="15F207FA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5B5E8C98"/>
+    <w:tmpl w:val="49B05D38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13333332"/>
+    <w:nsid w:val="2764651B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6458FA82"/>
+    <w:tmpl w:val="F9280890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4342,53 +6512,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14D26CC2"/>
+    <w:nsid w:val="2A0D6110"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1A2C5D4A"/>
+    <w:tmpl w:val="F44002D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4491,53 +6661,315 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F207FA"/>
+    <w:nsid w:val="2BB621F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4B21EF0"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FEE164F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="49B05D38"/>
+    <w:tmpl w:val="25465678"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="180"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2340"/>
+        </w:tabs>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3060"/>
+        </w:tabs>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4500"/>
+        </w:tabs>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5220"/>
+        </w:tabs>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5940"/>
+        </w:tabs>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A5A73C1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23E214D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4639,309 +7071,232 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04190001">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C975420"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25F6B6E8"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="180"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04190003">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2340"/>
+        </w:tabs>
+        <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3060"/>
+        </w:tabs>
+        <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4500"/>
+        </w:tabs>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5220"/>
+        </w:tabs>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5940"/>
+        </w:tabs>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="242A1A06"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B572440"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="361ACA10"/>
+    <w:tmpl w:val="B0A4343A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5014,2389 +7369,169 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...2125 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1553273321">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="562447615">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="460460647">
+  <w:num w:numId="3" w16cid:durableId="108671614">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="108671614">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="4" w16cid:durableId="1855224700">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1855224700">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="5" w16cid:durableId="82117588">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1164902855">
+  <w:num w:numId="6" w16cid:durableId="100034407">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="990521251">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="7" w16cid:durableId="35473394">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="267124849">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="8" w16cid:durableId="816721959">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1734694346">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="9" w16cid:durableId="1935094409">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="82117588">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="10" w16cid:durableId="1714579213">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="100034407">
-[...2 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1270814593">
+  <w:num w:numId="11" w16cid:durableId="1809741739">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="574821196">
-[...39 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="12" w16cid:durableId="1485776869">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BB7464"/>
-[...63 lines deleted...]
-    <w:rsid w:val="4C4FEFCA"/>
+    <w:rsidRoot w:val="00661ECB"/>
+    <w:rsid w:val="0018745B"/>
+    <w:rsid w:val="002E4F70"/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rsid w:val="006E33C4"/>
+    <w:rsid w:val="00802597"/>
+    <w:rsid w:val="00A11838"/>
+    <w:rsid w:val="00C56180"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F50EAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1A62ECC0"/>
-  <w15:docId w15:val="{8FD9A6D9-03A8-491D-8292-86FDD5E15100}"/>
+  <w14:docId w14:val="3A9A6031"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2FAA1472-520F-45B6-AB77-5EC2AEB0ED27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7738,1028 +7873,857 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BB7464"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BB7464"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BB7464"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BB7464"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...13 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...65 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00791AE1"/>
-[...22 lines deleted...]
-    <w:rsid w:val="006559D0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...613 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00184703"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00661ECB"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00661ECB"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661ECB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6131" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_layouts/15/WopiFrame.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1586" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4461" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6136" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3416" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8866,670 +8830,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
+  <Pages>7</Pages>
   <Words>2598</Words>
-  <Characters>14813</Characters>
+  <Characters>14811</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>123</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17377</CharactersWithSpaces>
+  <CharactersWithSpaces>17375</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>