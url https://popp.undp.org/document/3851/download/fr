--- v0 (2025-10-28)
+++ v1 (2026-05-25)
@@ -1,4218 +1,6533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45B5666C" w14:textId="2F41BFC2" w:rsidR="003E6A25" w:rsidRDefault="003E6A25" w:rsidP="0073609C">
+    <w:p w14:paraId="0F12C6BA" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Autorisation d’une implantation locale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519A85F2" w14:textId="4BE2B0F6" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="001745FF" w:rsidP="0073609C">
+    <w:p w14:paraId="6D217D28" w14:textId="040AE06C" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="600A5D13" wp14:editId="2D345662">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FB18B01" wp14:editId="592E94A1">
             <wp:extent cx="3291840" cy="2305685"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="4" name="Imagen 4" descr="C:\Users\Usuario\Desktop\Nueva carpeta\Admin Service_Management of Local Presence_Clearing a Local Presence FR.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Usuario\Desktop\Nueva carpeta\Admin Service_Management of Local Presence_Clearing a Local Presence FR.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3291840" cy="2305685"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301168E9" w14:textId="0333192C" w:rsidR="0073609C" w:rsidRPr="000F3945" w:rsidRDefault="0073609C" w:rsidP="0073609C">
+    <w:p w14:paraId="38CB480A" w14:textId="77777777" w:rsidR="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consultations avec les homologues et les partenaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DDBD8E" w14:textId="6F94F57E" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45A6E5D4" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69977FAC" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est nécessaire d’engager des consultations avec les homologues et partenaires compétents avant de prendre toute décision relative à l’établissement d’une implantation locale. Cette exigence vise à assurer une communication et une coordination efficaces, à identifier les synergies potentielles et à éviter les obstacles ultérieurement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7409D3BB" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380C9C81" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Il est nécessaire d’engager des consultations avec les homologues et partenaires compétents avant de prendre toute décision relative à l’établissement d’une implantation locale. Cette exigence vise à assurer une communication et une coordination efficaces, à identifier les synergies potentielles et à éviter les obstacles ultérieurement. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’établissement d’implantations locales ne requiert pas une renégociation officielle des activités du PNUD dans le Programme pays. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’accord écrit de l’homologue national (par exemple, par échange de lettres) est suffisant.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toute dérogation à cette approche standard nécessite l’accord écrit du Directeur du Bureau régional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBDC27C" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56DCC62C" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63DAD6FA" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EAB607F" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Toute dérogation à cette approche standard nécessite l’accord écrit du Directeur du Bureau régional.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le bureau de pays peut également consulter d’autres partenaires et homologues, y compris (mais sans s’y limiter nécessairement) : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D761D0B" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...30 lines deleted...]
-    <w:p w14:paraId="523F3F92" w14:textId="29BDAE8F" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="000553A7" w:rsidP="0073609C">
+    <w:p w14:paraId="3FA1D229" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>es administrations/autorités locales</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les administrations/autorités locales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F76B3D5" w14:textId="0DC79829" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="000553A7" w:rsidP="0073609C">
+    <w:p w14:paraId="3E0849A2" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>es principaux donateurs</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les principaux donateurs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DDCC84" w14:textId="475F8BD8" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="000553A7" w:rsidP="0073609C">
+    <w:p w14:paraId="5EFDA46A" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>es partenaires de développement (agences, ONG, etc.)</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les partenaires de développement (agences, ONG, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FBD180" w14:textId="1B08D4E1" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="000553A7" w:rsidP="0073609C">
+    <w:p w14:paraId="43996B2C" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>a population locale (groupes cibles/bénéficiaires)</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La population locale (groupes cibles/bénéficiaires)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A0E468" w14:textId="4A680C63" w:rsidR="0099050B" w:rsidRPr="000553A7" w:rsidRDefault="000553A7" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69037A17" w14:textId="3050476F" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les éléments du plan de rentabilité complet peuvent être utilisés à cette fin, le cas échéant. Les consultations devraient être consignées dans des procès-verbaux, des échanges de lettres, etc., et conservées dans un dossier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C158DBD" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11EB8233" w14:textId="77777777" w:rsidR="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Approbation et habilitation de sécurité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772237A9" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EE9FCB" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’approbation d’une implantation locale comprend deux étapes : Premièrement, le plan de rentabilité est approuvé par le Bureau régional. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Deuxièmement, l’habilitation de sécurité est délivrée par le Responsable de sécurité senior du Siège.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6774EA3D" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4B088B" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pour gagner du temps, les bureaux de pays peuvent demander simultanément l’approbation du plan de rentabilité et l’habilitation de sécurité. À cet effet, il est nécessaire de trouver les locaux potentiels et de procéder à une évaluation complète des risques pour la sécurité et des effets de souffle avant que le plan de rentabilité ne soit finalisé et approuvé. Cette mesure est particulièrement recommandée dans les zones à risque. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589382ED" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Approbation du plan de rentabilité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9FF2B8" w14:textId="12D129A5" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bureaux auxiliaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et des, le plan de rentabilité complet est soumis par le Représentant résident du PNUD au Bureau régional compétent pour approbation.   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le modèle d’analyse coûts-avantages). Le Bureau de la sécurité, les Opérations générales, le Bureau des opérations, le Bureau des Services de Gestion sont chargés, en ce qui les concerne, d’assurer des services d’examen pour cette demande. Il revient ensuite au Bureau régional de valider ou de rejeter l’approbation dans un délai de 10 jours ouvrables. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792F36C3" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2354C057" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureaux de projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, il revient au Représentant résident du PNUD d’approuver une implantation par écrit à l’issue de consultations avec ses homologues et sur la base d’un examen minutieux des documents pertinents concernant le projet qui comprennent tous les détails du Bureau de projet (ou d’un plan de rentabilité distinct selon le cas). Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Représentant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peut déléguer ses pouvoirs au Directeur de pays. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056399DC" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59122EA3" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les implantations locales ne sont approuvées que pour une durée limitée, comme définie à la section « h » du plan de rentabilité. Toute prolongation de cette durée est accordée sur la base d’un examen documenté et de l’approbation d’un plan de rentabilité nouveau ou révisé. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29941961" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Habilitation de sécurité et approbation des locaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319E62E0" w14:textId="503A34BA" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément aux exigences du </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="002D3334">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>« Cadre de responsabilité pour le système de gestion de la sécurité des organismes des Nations Unies sur le terrain »</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A/57/365), les Représentants résidents sont tenus de demander une habilitation de sécurité au fonctionnaire désigné et au Responsable de sécurité senior (SSM) du Siège avant d’établir toute implantation locale. Les implantations doivent être évaluées conformément à la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="002D3334">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Méthode d’évaluation des risques en matière de sécurité approuvée par le Système de gestion de la sécurité des Nations Unies (UNSMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>et satisfaire aux Normes minimales de sécurité opérationnelle (MOSS) avant le déploiement du personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2443ED8A" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFC8985" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F348A9B" w14:textId="7D375AE1" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>À cet effet, le bureau de pays est chargé de trouver les locaux potentiels et de procéder à une évaluation des risques pour la sécurité et à une évaluation des effets de souffle. Les deux évaluations et, dans le cas des bureaux auxiliaires, le plan des locaux ainsi que le contrat proposé doivent être soumis au Directeur du Bureau régional avec une copie adressée au Responsable de sécurité senior (SSM) et au Coordonnateur des opérations.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB64D99" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CBD8FF" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Bureau des Services de Gestion (Administrateur hors classe responsable de la sécurité, Opérations générales, etc.) examinera la demande et, sous réserve de la transmission de documents complets par le bureau de pays, délivrera l’autorisation technique dans un délai de 10 jours ouvrables. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E599EA9" w14:textId="77777777" w:rsidR="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...68 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2715EDE5" w14:textId="3015A027" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43117178" w14:textId="77777777" w:rsidR="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08509691" w14:textId="7C9A35DE" w:rsidR="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Examen de conformité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DF24A9" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16ACE9AF" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le bureau de pays doit veiller à ce que l’implantation locale respecte toutes les politiques et procédures institutionnelles. Le Bureau régional est chargé de veiller à ce que les bureaux de pays se conforment aux dispositions de la politique et des procédures décrites dans le présent chapitre, dans le cadre de ses fonctions de suivi et de supervision décrites dans le Guide organisationnel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028D8A1D" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF81C1B" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>Deuxièmement, l’habilitation de sécurité est délivrée par le Responsable de sécurité senior du Siège.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bureaux de pays doivent déposer le plan de rentabilité (ou les documents du projet dans le cas d’un Bureau de projet), l’approbation écrite, l’accord écrit des homologues ainsi que les documents de supervision et de rapport (au minimum : des rapports semestriels sur les opérations et les missions de supervision du programme, approuvés par le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Représentant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) aux fins d’un audit ultérieur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F54307A" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B5AF9AC" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C291F5B" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les politiques et règlements institutionnels suivants sont pertinents pour le sous-processus « Approbation d’une implantation locale à l’extérieur du bureau de pays » : </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2BD47A55" w14:textId="552E9B19" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70A4B58E" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D5FE12" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cadre de responsabilité et d’obligations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2180F18D" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Pour gagner du temps, les bureaux de pays peuvent demander simultanément l’approbation du plan de rentabilité et l’habilitation de sécurité. À cet effet, il est nécessaire de trouver les locaux potentiels et de procéder à une évaluation complète des risques pour la sécurité et des effets de souffle avant que le plan de rentabilité ne soit finalisé et approuvé. Cette mesure est particulièrement recommandée dans les zones à risque. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Représentant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ou Directeur de pays si délégué)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : approuve le plan de rentabilité des Bureaux de projet ; examine et approuve le plan de rentabilité du bureau auxiliaire du PNUD ; engage des consultations avec ses homologues ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1165E9B2" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6ABF6F2F" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> et des, le plan de rentabilité complet est soumis par le Représentant résident du PNUD au Bureau régional compétent pour approbation.   (voir le modèle d’analyse coûts-avantages). Le Bureau de la sécurité, les Opérations générales, le Bureau des opérations, le Bureau des Services de Gestion sont chargés, en ce qui les concerne, d’assurer des services d’examen pour cette demande. Il revient ensuite au Bureau régional de valider ou de rejeter l’approbation dans un délai de 10 jours ouvrables. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau régional : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">examine et approuve les demandes d’approbation pour les bureaux </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>auxiliaires;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assure la coordination avec les unités pertinentes du Siège ; assure la coordination avec la TTCP + FS (Équipe spéciale du GNUD sur les locaux communs + services aux </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>installations )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par l’intermédiaire des Opérations générales (OG), le cas échéant, et l’équipe de directeurs régionaux (RDT) ; veille à la supervision continue de la conformité ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E837DED" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D194A6C" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> peut déléguer ses pouvoirs au Directeur de pays. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsable de sécurité senior (SSM) du Siège : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>examine et approuve la demande d’habilitation de sécurité de l’implantation locale ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73820438" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E48DDBC" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Habilitation de sécurité et approbation des locaux</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directeur désigné : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">procède au plan de rentabilité ; prépare la demande de financement institutionnelle (facultatif) ; prépare la demande d’habilitation de sécurité ; assure la coordination avec toutes les unités pertinentes des bureaux de pays ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03227893" w14:textId="27F5B7F3" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B63F789" w14:textId="1307F3BA" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’équipe spéciale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> : aide le Directeur désigné à réaliser le plan de rentabilité grâce à des apports techniques basés sur l’expertise des membres individuels de l’équipe ; veille à la réception de remarques appropriées de la part des unités de chaque bureau de pays et à la tenue de consultations appropriées au sein de celles-ci ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D98541" w14:textId="5174351D" w:rsidR="002D3334" w:rsidRPr="003E6B8A" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/fr/document/contrat-de-bail-entre-locataire-et-le-programme-des-nations-unies-pour-le-developpement"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type de location</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED9E6E0" w14:textId="50227F1F" w:rsidR="002D3334" w:rsidRPr="003E6B8A" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>« Cadre de responsabilité pour le système de gestion de la sécurité des organismes des Nations Unies sur le terrain »</w:t>
+          <w:t>Modèle</w:t>
         </w:r>
-      </w:hyperlink>
-[...10 lines deleted...]
-        <w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Méthode d’évaluation des risques en matière de sécurité approuvée par le Système de gestion de la sécurité des Nations Unies (UNSMS)</w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>d’échange</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>lettres</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> avec le </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>gouvernement</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>hôte</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>et satisfaire aux Normes minimales de sécurité opérationnelle (MOSS) avant le déploiement du personnel.</w:t>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C785546" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...23 lines deleted...]
-    <w:p w14:paraId="6DB620C7" w14:textId="2A07551C" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="087B1E88" w14:textId="4FA675EE" w:rsidR="002D3334" w:rsidRPr="003E6B8A" w:rsidRDefault="00AC7166" w:rsidP="003E6B8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="002D3334" w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Analyse</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="002D3334" w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="002D3334" w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>coûts-avantages</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1467A1" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...12 lines deleted...]
-    <w:p w14:paraId="4CD876B6" w14:textId="669571C6" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="2ACAFCD5" w14:textId="6480D055" w:rsidR="00AC7166" w:rsidRPr="003E6B8A" w:rsidRDefault="00AC7166" w:rsidP="003E6B8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Le Bureau des Services de Gestion (Administrateur hors classe responsable de la sécurité, Opérations générales, etc.) examinera la demande et, sous réserve de la transmission de documents complets par le bureau de pays, délivrera l’autorisation technique dans un délai de 10 jours ouvrables. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Étude de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>faisabilité</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> :</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>analyse</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>coûts-avantages</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274EFB43" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...19 lines deleted...]
-    <w:p w14:paraId="1C09F656" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="764F0452" w14:textId="79E6FF46" w:rsidR="002D3334" w:rsidRPr="003E6B8A" w:rsidRDefault="00AC7166" w:rsidP="003E6B8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Le bureau de pays doit veiller à ce que l’implantation locale respecte toutes les politiques et procédures institutionnelles. Le Bureau régional est chargé de veiller à ce que les bureaux de pays se conforment aux dispositions de la politique et des procédures décrites dans le présent chapitre, dans le cadre de ses fonctions de suivi et de supervision décrites dans le Guide organisationnel. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="002D3334" w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Lignes</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="002D3334" w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> directrices du plan </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="002D3334" w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>directeur</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="002D3334" w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> sur les </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="002D3334" w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>locaux</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453BEF2C" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...11 lines deleted...]
-    <w:p w14:paraId="27535216" w14:textId="5EE0842D" w:rsidR="0099050B" w:rsidRPr="000553A7" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="5065B17A" w14:textId="47238BC5" w:rsidR="002D3334" w:rsidRPr="003E6B8A" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Les bureaux de pays doivent déposer le plan de rentabilité (ou les documents du projet dans le cas d’un Bureau de projet), l’approbation écrite, l’accord écrit des homologues ainsi que les documents de supervision et de rapport (au minimum : des rapports semestriels sur les opérations et les missions de supervision du programme, approuvés par le </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Mémorandum</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>d’accord</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Représentant</w:t>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-        <w:t>) aux fins d’un audit ultérieur.</w:t>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496159B0" w14:textId="77777777" w:rsidR="000553A7" w:rsidRPr="000553A7" w:rsidRDefault="000553A7" w:rsidP="000553A7">
-[...7 lines deleted...]
-    <w:p w14:paraId="0E3EDF9D" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="6856808A" w14:textId="253EBA7E" w:rsidR="002D3334" w:rsidRPr="003E6B8A" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Les politiques et règlements institutionnels suivants sont pertinents pour le sous-processus « Approbation d’une implantation locale à l’extérieur du bureau de pays » : </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Protocole</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>d’accord</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D154C46" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...168 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="598E2B90" w14:textId="3BD1CD49" w:rsidR="002D3334" w:rsidRPr="003E6B8A" w:rsidRDefault="002D3334" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-        <w:r w:rsidR="00B61347">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:iCs/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Contrat</w:t>
+          <w:t>Lettre</w:t>
         </w:r>
-      </w:hyperlink>
-[...23 lines deleted...]
-        <w:r w:rsidR="00B61347">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:iCs/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Modèle d’échange de lettres avec le gouvernement hôte</w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-      </w:hyperlink>
-[...62 lines deleted...]
-        <w:r w:rsidR="00974450" w:rsidRPr="00451D8A">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Mémorandum d’accord</w:t>
+          <w:t>d’intérêt</w:t>
         </w:r>
-      </w:hyperlink>
-[...16 lines deleted...]
-        <w:r w:rsidR="00974450" w:rsidRPr="00B46D51">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E6B8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Protocole d’accord</w:t>
+          <w:t xml:space="preserve"> entre </w:t>
         </w:r>
-      </w:hyperlink>
-[...16 lines deleted...]
-        <w:r w:rsidR="00974450" w:rsidRPr="00F23F8F">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E6B8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Lettre d’intérêt entre organismes</w:t>
+          <w:t>organismes</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="611"/>
         <w:gridCol w:w="3217"/>
         <w:gridCol w:w="1879"/>
         <w:gridCol w:w="3653"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="313A6E76" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="1052B66C" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2360EC80" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3E2A0FB3" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Réf </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="585DB8B9" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="6EA91E71" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E848353" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6901BBC6" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâches </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CAED321" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="028D9C56" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39E679DF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0DB336F5" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Qui</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59DE3488" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="2F5012D3" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C921B0D" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2DEEED83" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C248CCD" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="421A91A8" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="7A530A81" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="3FAF90F2" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29AC847A" w14:textId="144A0196" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="502CFF49" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A630D77" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="694A7A3E" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25088392" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="69409DD9" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Engage des consultations avec ses homologues</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52AC3CBF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="6EF47B4D" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79E24E5D" w14:textId="2F638CAA" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="005D2E19">
-[...23 lines deleted...]
-              <w:t> </w:t>
+          <w:p w14:paraId="342B2146" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Représentant résident (bureau auxiliaire) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79E543D0" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...24 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="75A84E46" w14:textId="4006FF9B" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Les consultations doivent être étayées par des documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54CFB715" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="15EF82EE" w14:textId="77777777" w:rsidTr="003E6A25">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="3351553E" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EC6DF63" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="4D587878" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.a</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E74C1CB" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="5612644A" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="303B40A5" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="1A9E5CC7" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bureaux de projet : Soumettent la demande d’autorisation et les documents nécessaires (documents et annexes du projet) au Représentant résident</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2BC0BF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="4859F55D" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="658E522D" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="3E26DE08" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Directeur désigné</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF36CAE" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="7420AC4C" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBBFD42" w14:textId="7B8CB04B" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...4 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="247EE62F" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="67A928E0" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="06E001A7" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="207E8F8C" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="523FFFE4" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.b</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3255B258" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="7C48BBE5" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CA7B48F" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="0D5D39E1" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Les Bureaux auxiliaires et Bureau de coordination des Nations Unies : Soumettent la demande d’autorisation et le plan de rentabilité au Bureau régional et en font parvenir une copie au Bureau de la gestion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68C69C93" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="4C821F9D" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="728598AB" w14:textId="4BD920F1" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="005D2E19">
-[...23 lines deleted...]
-              <w:t> </w:t>
+          <w:p w14:paraId="3703B0B0" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Représentant résident (bureau auxiliaire) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A3ECD63" w14:textId="5F5430AC" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...24 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="239E23EF" w14:textId="6788B679" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04D5530E" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="2C118BAE" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="143CE7B5" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F91F982" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="5AAC14AB" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.a</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E1DCBC9" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="16A1DC62" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="581FDCDF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="5A906388" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bureaux de projet : Examinent les documents et approuvent la création d’un Bureau de projet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="596944C8" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="704740A1" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C4CE0F3" w14:textId="63D18E79" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="005D2E19">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="788753BA" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Représentant résident </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C5ED5CC" w14:textId="3BDC17F7" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...24 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="7AA3EE7E" w14:textId="02CD1FA5" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approbation par écrit </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E015593" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="493AA632" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="470A8D66" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38286A67" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="7F91D59B" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>02.b</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0186C33E" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="18BC86C2" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29FCE27D" w14:textId="79539863" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="138A863D" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Les Bureaux auxiliaires Approuvent le plan de rentabilité</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65899B64" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="444C89C2" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B1B49B1" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="474DA8C6" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Directeur régional</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10E7054A" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="095090D8" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09C29046" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...24 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="72D16AEF" w14:textId="1243AEB2" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dans un délai de 15 jours</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67004311" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050FC664" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="1019C0EA" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="5C3C7145" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="7FAC7789" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A06AB05" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="7ADF6B53" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CDBDD5F" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="68255738" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39C85756" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="7B8FFA26" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Trouve les locaux et procède à une évaluation des risques pour la sécurité et à une évaluation des effets de souffle.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55CB3F34" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="5D7C78D7" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71449A3C" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="0B34C5D2" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Directeur désigné</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FDDE2A9" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="0295CA7B" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E4D58C5" w14:textId="2B2E810A" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...14 lines deleted...]
-              <w:r>
+          <w:p w14:paraId="47858535" w14:textId="74BAA366" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conformément à la </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="002D3334">
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:color w:val="0072BC"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Méthode d’évaluation des risques en matière de sécurité approuvée par le Système de gestion de la sécurité des Nations Unies (UNSMS)</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="333333"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (en anglais)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685428C2" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="5D5E9E5B" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="0D7CB3E8" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15D2391D" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1672B38A" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>04</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE5C73B" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="495E76D8" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5618F707" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="480221C6" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Prépare la demande d’habilitation de sécurité</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16C9A428" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="14D67296" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50AB597D" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="01F6AD2D" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Directeur désigné</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5894EAC6" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="6F5E522A" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63FF8A04" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...4 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="108305A8" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="7B1D455E" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="1F0AD0B7" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11EE0046" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="040E95C4" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>05</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728D3087" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="3E942272" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D8BA69A" w14:textId="66EDD7DF" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="53FA49A0" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Soumet la demande d’habilitation de sécurité et d’autorisation des locaux au Bureau régional </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="618329A6" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="43E773A3" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FE1BEFC" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="214C1F5D" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Représentant résident/Directeur de pays</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1268C927" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="005C02E3" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58F99D88" w14:textId="0D331C41" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00B41AC0" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="64E7789B" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Avec copie adressée au Bureau de la sécurité, à l’Unité de coordination des opérations et au Bureau des Services de Gestion </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B41AC0" w:rsidRPr="003E6A25" w14:paraId="4B9B7EA4" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="02579737" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36DE3F1C" w14:textId="77777777" w:rsidR="00B41AC0" w:rsidRPr="003E6A25" w:rsidRDefault="00B41AC0" w:rsidP="00106767">
-[...4 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="7CF5CEC0" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0727E918" w14:textId="7CCF9D59" w:rsidR="00B41AC0" w:rsidRPr="003E6A25" w:rsidRDefault="00900D83" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="7D098685" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Examine le plan de rentabilité </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212601FB" w14:textId="170A0567" w:rsidR="00B41AC0" w:rsidRPr="003E6A25" w:rsidRDefault="00900D83" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="717A965F" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bureau de la sécurité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A26BFDE" w14:textId="6F3A3ACB" w:rsidR="00B41AC0" w:rsidRPr="003E6A25" w:rsidRDefault="00900D83" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="06E7B6AC" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Le coordonnateur des opérations assurera la coordination des examens internes (par les Opérations générales, le Bureau de la sécurité et au-delà). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B41AC0" w:rsidRPr="003E6A25" w14:paraId="1E6D6CA6" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="59549C07" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...122 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CFB149F" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="325B6BFA" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3752D9C6" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="784A13A2" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00795BBF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="4CE0286F" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Approuve la demande d’habilitation de sécurité et d’autorisation des locaux</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC1678F" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="4E7C0A75" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78AEA320" w14:textId="059044A3" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00BF677D" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="07AA0612" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bureau de la sécurité (SO)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB5078C" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="20B792AB" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61EF68B0" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="3D827174" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>–  Dans un délai de 10 jours</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3890182E" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="504745FB" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="47CB492F" w14:textId="77777777" w:rsidTr="00106767">
+      <w:tr w:rsidR="002D3334" w:rsidRPr="002D3334" w14:paraId="652FACD0" w14:textId="77777777" w:rsidTr="003E6B8A">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="536" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="611" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12EC8A6E" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="1DF29D53" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1787691E" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="7F8A3863" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40D85E7E" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="74A239DA" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Transmet les documents d’approbation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47ADE343" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="0E926532" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74F452DC" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="2140F287" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Directeur désigné</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1BB3BD" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="53A4E3D5" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3653" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DCB3034" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="77C54475" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>–  Établit un dossier spécifique aux fins de l’examen de la conformité ; le dossier comprendra également les rapports des missions de supervision.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67050CDC" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
-[...9 lines deleted...]
-                <w:color w:val="333333"/>
+          <w:p w14:paraId="65E033CA" w14:textId="77777777" w:rsidR="002D3334" w:rsidRPr="002D3334" w:rsidRDefault="002D3334" w:rsidP="002D3334">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3334">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59A84392" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="003E6A25">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="70ED6612" w14:textId="77777777" w:rsidR="00AC7166" w:rsidRDefault="00AC7166" w:rsidP="002D3334">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00106767" w:rsidRPr="003E6A25">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+    <w:p w14:paraId="5AEFFC41" w14:textId="77777777" w:rsidR="00AC7166" w:rsidRPr="003E6B8A" w:rsidRDefault="00AC7166" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3460B6" w14:textId="0B35D6B1" w:rsidR="00AC7166" w:rsidRPr="003E6B8A" w:rsidRDefault="00AC7166" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F797C4" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D" w:rsidP="003E6B8A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="002D3334">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5969A094" w14:textId="77777777" w:rsidR="00B61347" w:rsidRDefault="00B61347" w:rsidP="0073609C">
+    <w:p w14:paraId="79BD5A9C" w14:textId="77777777" w:rsidR="007F2C9C" w:rsidRDefault="007F2C9C" w:rsidP="002D3334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B7FD9C1" w14:textId="77777777" w:rsidR="00B61347" w:rsidRDefault="00B61347" w:rsidP="0073609C">
+    <w:p w14:paraId="63C5F880" w14:textId="77777777" w:rsidR="007F2C9C" w:rsidRDefault="007F2C9C" w:rsidP="002D3334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4C24118C" w14:textId="77777777" w:rsidR="00A62EC6" w:rsidRDefault="00A62EC6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C2DE6C4" w14:textId="36700600" w:rsidR="002D3334" w:rsidRPr="003E6B8A" w:rsidRDefault="002D3334">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003E6B8A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003E6B8A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000F3945">
+    <w:r w:rsidRPr="003E6B8A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000553A7">
+    <w:r w:rsidRPr="003E6B8A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003E6B8A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003E6B8A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003E6B8A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000F3945">
+    <w:r w:rsidRPr="003E6B8A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000553A7">
+    <w:r w:rsidRPr="003E6B8A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003E6B8A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Date d’entrée en vigueur"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="6493640"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{45DD1BFF-45AC-4F48-95D9-1EA533BE66B0}"/>
         <w:date w:fullDate="2016-07-26T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="fr-FR"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="005D2E19">
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>26/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t># :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="003E6B8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-635725825"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{45DD1BFF-45AC-4F48-95D9-1EA533BE66B0}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="005D2E19">
-          <w:t>2</w:t>
+        <w:r w:rsidRPr="003E6B8A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34F006BE" w14:textId="77777777" w:rsidR="00B61347" w:rsidRDefault="00B61347" w:rsidP="0073609C">
+    <w:p w14:paraId="2B4E6F5B" w14:textId="77777777" w:rsidR="007F2C9C" w:rsidRDefault="007F2C9C" w:rsidP="002D3334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5811C90C" w14:textId="77777777" w:rsidR="00B61347" w:rsidRDefault="00B61347" w:rsidP="0073609C">
+    <w:p w14:paraId="182C655B" w14:textId="77777777" w:rsidR="007F2C9C" w:rsidRDefault="007F2C9C" w:rsidP="002D3334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="21936B25" w14:textId="1BB26E19" w:rsidR="000F3945" w:rsidRDefault="00A62EC6" w:rsidP="000F3945">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CDA5B7F" w14:textId="371B8953" w:rsidR="002D3334" w:rsidRDefault="002D3334" w:rsidP="000F3945">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A729C20" wp14:editId="59DC4061">
-          <wp:extent cx="304800" cy="593090"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="738BEC18" wp14:editId="59ED4556">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="593090"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5E93779B" w14:textId="77777777" w:rsidR="000F3945" w:rsidRDefault="000F3945">
-[...9 lines deleted...]
-  <w:p w14:paraId="16828247" w14:textId="77777777" w:rsidR="00A62EC6" w:rsidRDefault="00A62EC6">
+  <w:p w14:paraId="6FF4FFE2" w14:textId="77777777" w:rsidR="002D3334" w:rsidRDefault="002D3334">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03D07BE3"/>
+    <w:nsid w:val="138E6A02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA28565C"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0054CE68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="334521A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C88FFF4"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60817AF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="436C0C30"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="649D22EE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="30CA3DF8"/>
+    <w:tmpl w:val="8A6CB68C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4314,1451 +6629,145 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...1228 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1478961316">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="257450187">
+  <w:num w:numId="2" w16cid:durableId="1061058174">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="877206175">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1620993095">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1228104950">
+  <w:num w:numId="4" w16cid:durableId="1297829773">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0099050B"/>
-[...66 lines deleted...]
-    <w:rsid w:val="00FF6E03"/>
+    <w:rsidRoot w:val="002D3334"/>
+    <w:rsid w:val="00134B50"/>
+    <w:rsid w:val="002D3334"/>
+    <w:rsid w:val="0033400C"/>
+    <w:rsid w:val="003E6B8A"/>
+    <w:rsid w:val="007F2C9C"/>
+    <w:rsid w:val="00875F5A"/>
+    <w:rsid w:val="00AC7166"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E4546C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="699A802D"/>
-  <w15:docId w15:val="{E6F79044-ADB3-49F4-A6D9-E737C8E68BCF}"/>
+  <w14:docId w14:val="2FEE56AD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9ED4D081-719D-4534-8CEC-7B07E5F96375}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6100,2270 +7109,818 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099050B"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099050B"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0099050B"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099050B"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...13 lines deleted...]
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...65 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F70E19"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...1881 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D3334"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D3334"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D3334"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D3334"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00003E1B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D3334"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC7166"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/feasibility-study-cost-benefit-analysis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/security-risk-management-process" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/premises-cost-benefit-analysis-user-manual" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6176" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/121" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3421" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8470,706 +8027,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...18 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...494 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45DD1BFF-45AC-4F48-95D9-1EA533BE66B0}">
-[...61 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A683A7B-FF47-4937-97A4-483399B7D143}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9B5829C-E3D4-4E57-944E-92D7586E4005}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1575</Words>
-  <Characters>8982</Characters>
+  <Words>1607</Words>
+  <Characters>9166</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
+  <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...10 lines deleted...]
-        <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10536</CharactersWithSpaces>
+  <CharactersWithSpaces>10752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>