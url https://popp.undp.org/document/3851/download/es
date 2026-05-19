--- v0 (2025-10-20)
+++ v1 (2026-05-19)
@@ -1,4640 +1,6815 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45B5666C" w14:textId="476DFC8A" w:rsidR="003E6A25" w:rsidRDefault="003E6A25" w:rsidP="0073609C">
+    <w:p w14:paraId="7D0EB1AF" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Autorización de una presencia local</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519A85F2" w14:textId="3B51C366" w:rsidR="0099050B" w:rsidRPr="00C8044F" w:rsidRDefault="00C32109" w:rsidP="28EEF67E">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="37C389D9" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23EED38E" wp14:editId="180B78EE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A4709EF" wp14:editId="0254EC25">
             <wp:extent cx="3283585" cy="2440940"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Imagen 4" descr="C:\Users\Usuario\Desktop\Sin título.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3283585" cy="2440940"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD3BBF0" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="638C2CA9" w14:textId="77777777" w:rsidR="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consultas entre contrapartes y asociados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DDBD8E" w14:textId="6F94F57E" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="45F85D27" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DBDC27C" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="139A3FA4" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Cualquier desviación de este enfoque estándar requiere el consentimiento por escrito del Director del Buró Regional.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las contrapartes y los asociados pertinentes deben consultarse antes de que se tome una decisión sobre el establecimiento de la presencia local. El propósito es asegurar la comunicación y la coordinación efectivas, identificar sinergias potenciales y evitar los obstáculos en el futuro. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D761D0B" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F882DCD" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1745223D" w14:textId="409ACBD3" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4651E64B" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El establecimiento de presencias a nivel local no requiere una renegociación formal de las actividades del PNUD (Programa de las Naciones Unidas para el Desarrollo) en el país en que se ejecuta un programa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un acuerdo escrito de la contraparte nacional (p. ej., mediante el intercambio de cartas) es suficiente.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cualquier desviación de este enfoque estándar requiere el consentimiento por escrito del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Buró Regional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFC9666" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B22A803" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La Oficina de País también puede consultar con otras partes y contrapartes, incluidas, entre otras, las siguientes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523F3F92" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="0B945695" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Gobiernos/autoridades locales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F76B3D5" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="54CA3D49" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Donantes clave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DDCC84" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="6D9E0B55" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Asociados para el desarrollo (organismos, ONG, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F78ED2" w14:textId="5503976F" w:rsidR="28EEF67E" w:rsidRPr="004D3969" w:rsidRDefault="0099050B" w:rsidP="004D3969">
+    <w:p w14:paraId="6325B8B5" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Población local (grupos destinatarios/beneficiarios)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A0E468" w14:textId="6BD806C5" w:rsidR="00C8044F" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="392BE945" w14:textId="1D84EB97" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los elementos del estudio de viabilidad completo pueden utilizarse para este fin según corresponda. Las consultas deben documentarse a través de minutas, intercambio de cartas, etc., y mantenerse en un expediente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759AF412" w14:textId="77777777" w:rsidR="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="24673982" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="05EF8F8D" w14:textId="77777777" w:rsidR="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2715EDE5" w14:textId="3015A027" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="376FB2B2" w14:textId="77777777" w:rsidR="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A0DD06" w14:textId="1B521802" w:rsidR="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Aprobación y autorización de seguridad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA7A885" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4C0AAC" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La aprobación para el establecimiento de una presencia local consiste en dos etapas. Primero, el Buró Regional aprueba el estudio de viabilidad. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Segundo, el Gerente Senior de la Seguridad de la sede proporciona la autorización de seguridad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F54307A" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="224213A5" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF86C65" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por razones de tiempo, las oficinas de país pueden solicitar simultáneamente la aprobación del estudio de viabilidad y la autorización de seguridad. Con ese fin, es necesario identificar instalaciones potenciales y realizar una evaluación completa de riesgos de seguridad y de explosiones antes de que se complete y apruebe el estudio de viabilidad. Esto se recomienda especialmente en entornos expuestos a riesgos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A950C6" w14:textId="77777777" w:rsidR="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F56228F" w14:textId="75457F1E" w:rsidR="28EEF67E" w:rsidRPr="004D3969" w:rsidRDefault="0099050B" w:rsidP="004D3969">
-[...6 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="64633528" w14:textId="40FBBDB3" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Aprobación del estudio de viabilidad</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D3969">
-        <w:rPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC30AD6" w14:textId="6E9E72BE" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="28EEF67E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4CFB30E6" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el Representante Residente del PNUD envía el estudio de viabilidad completo al Buró Regional pertinente para su aprobación.   (Véase el modelo de análisis de la relación costo-beneficio). del Buró de Gestión de Servicios (BMS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) proporcionarán servicios de revisión para la solicitud. A continuación, el Buró Regional proporciona o rechaza la aprobación dentro de los 10 días hábiles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8FBA93" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F57D22" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oficinas de proyectos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el Representante Residente del PNUD aprueba por escrito el establecimiento de la presencia luego de realizar consultas con las contrapartes y con base en una consideración cuidadosa de la documentación pertinente del proyecto que incluye todos los detalles de la oficina de proyectos (o de un estudio de viabilidad por separado, según corresponda). El Representante Residente puede delegar su autoridad al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para el País. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCE521F" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6531681E" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las presencias locales se aprueban solamente por un período limitado, según se define en la sección «h» del estudio de viabilidad. Cualquier extensión de este período de tiempo se realiza con base en una revisión y aprobación documentada de un estudio de viabilidad nuevo o revisado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6642A7C3" w14:textId="77777777" w:rsidR="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337446A7" w14:textId="30C08F35" w:rsidR="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Autorización de seguridad y autorización de las instalaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B6D61A" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC742E5" w14:textId="10F61D38" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conformidad con el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00A55894">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>«Marco para la rendición de cuentas sobre el sistema de gestión de la seguridad de las Naciones Unidas sobre el terreno»</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(A/57/365)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, los Representantes Residentes deben obtener la autorización de seguridad del oficial designado y del Gerente Senior de la Seguridad (SSM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Senior Security Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) antes del establecimiento de cualquier presencia local. Las presencias deben evaluarse de acuerdo con la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00A55894">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>metodología aceptada de evaluación de los riesgos de seguridad del sistema de gestión de la seguridad de las Naciones Unidas (UNSMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y deben cumplir con las Normas Mínimas de Seguridad Operacional (MOSS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Security </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Standards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés), antes de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>asignación de personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5E16F3" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA30DE4" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Para ese fin, la oficina de país identifica las instalaciones potenciales y lleva a cabo una evaluación de riesgos de seguridad y una evaluación de explosiones. Las dos evaluaciones y –en el caso de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>– el plano de planta de las instalaciones y el contrato propuesto se envían al director del Buró Regional con copia al Gerente Senior de la Seguridad y al Coordinador Empresarial.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2358C4B6" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7F4EB7" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Buró de Gestión de Servicios (SSM y Operaciones Generales, etc.) revisará la solicitud y, sujeto a la presentación de la documentación completa por parte de la Oficina de País, proporcionará la autorización técnica dentro de los 10 días hábiles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D271A7B" w14:textId="77777777" w:rsidR="001B05C5" w:rsidRDefault="001B05C5" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FB78BA" w14:textId="7B9924D6" w:rsidR="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examen del cumplimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5054B44C" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575364E4" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Oficina de País garantiza el cumplimiento de la presencia local con todas las políticas y los procedimientos institucionales. El Buró Regional es responsable de asegurar el cumplimiento de la Oficina de País con las disposiciones de la política y los procedimientos descritos en este capítulo, como componente integral de sus funciones de seguimiento y supervisión detalladas en la guía organizacional. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35525944" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333768C2" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las oficinas de país deben registrar el estudio de viabilidad (o la documentación del proyecto en el caso de una oficina de proyectos), la aprobación escrita, el acuerdo escrito de las contrapartes y los documentos de supervisión e información (como mínimo: 6 informes mensuales de supervisión de la misión de operaciones y programas, aprobados por el Representante Residente) con el fin de realizar auditorías futuras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBAB942" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6962108F" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las siguientes políticas y reglamentos institucionales son pertinentes para el subproceso «Autorización de una presencia fuera de la Oficina de País»: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72223A41" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2621B691" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marco de responsabilidades y rendición de cuentas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7665A254" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure Element - Roles &amp; Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34115F8F" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">En el caso de las </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representante Residente (o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para el País si se designa):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprueba el estudio de viabilidad para las oficinas de proyectos; revisa y autoriza el estudio de viabilidad para la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="28EEF67E">
-[...3 lines deleted...]
-        <w:t>suboficinas</w:t>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, por sus siglas en inglés) proporcionarán servicios de revisión para la solicitud. A continuación, el Buró Regional proporciona o rechaza la aprobación dentro de los 10 días hábiles. </w:t>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del PNUD; lleva a cabo las consultas con las contrapartes; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E837DED" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="198BD249" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">, el Representante Residente del PNUD aprueba por escrito el establecimiento de la presencia luego de realizar consultas con las contrapartes y con base en una consideración cuidadosa de la documentación pertinente del proyecto que incluye todos los detalles de la oficina de proyectos (o de un estudio de viabilidad por separado, según corresponda). El Representante Residente puede delegar su autoridad al Director para el País. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buró Regional: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revisa y aprueba la solicitud de autorización para las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y las coordina con las unidades pertinentes de la sede; coordina con el Equipo de Tareas sobre Locales Comunes (TTCP + FS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Team </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Common Premises y Servicios </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de  instalaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés a través de Operaciones Generales cuando corresponda, y el RDT; asegura la supervisión continua del cumplimiento; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73820438" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="240EEC20" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...41 lines deleted...]
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gerente Senior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:t>asignación de personal.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Seguridad de la sede: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>revisa y aprueba la solicitud de autorización de seguridad de la presencia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492A100A" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B85448A" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gerente Designado: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lleva a cabo el estudio de viabilidad; prepara la solicitud de financiación institucional (opcional); prepara la solicitud de autorización de seguridad; coordina con todas las unidades pertinentes de la Oficina de País; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1467A1" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72A355D2" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...39 lines deleted...]
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">La Oficina de País garantiza el cumplimiento de la presencia local con todas las políticas y los procedimientos institucionales. El Buró Regional es responsable de asegurar el cumplimiento de la Oficina de País con las disposiciones de la política y los procedimientos descritos en este capítulo, como componente integral de sus funciones de seguimiento y supervisión detalladas en la guía organizacional. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Equipo de tareas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ayuda al gerente designado a realizar el estudio de viabilidad con datos técnicos basados en la experiencia de los miembros del equipo; asegura la provisión </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>adecuada de comentarios de las unidades individuales de la Oficina de País y la consulta a estas unidades; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453BEF2C" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F204482" w14:textId="700AB7E6" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...101 lines deleted...]
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/4571" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acuerdo de Arrendamiento Estándar</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t>Representante Residente (o Director para el País si se designa):</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> aprueba el estudio de viabilidad para las oficinas de proyectos; revisa y autoriza el estudio de viabilidad para la suboficina del PNUD; lleva a cabo las consultas con las contrapartes; </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372FCAD0" w14:textId="6AE3A13C" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="13F12CBC" w14:textId="47F05C4B" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/121" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modelo de intercambio de cartas con el Gobierno del país receptor</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Buró Regional: </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">revisa y aprueba la solicitud de autorización para las </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
       <w:r>
-        <w:t>suboficinas</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264DE55E" w14:textId="11AF63C3" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00A55894">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:iCs/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Análisis de la relación costo-beneficio</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> y las coordina con las unidades pertinentes de la sede; coordina con el Equipo de Tareas sobre Locales Comunes (TTCP</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> + FS</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1564FC0D" w14:textId="32AC7D34" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/3426" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Análisis de la relación costo-beneficio - Estudio de viabilidad</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E263B57" w14:textId="638F8944" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00A55894">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Directrices de espacio del plan maestro (CMP, </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A55894">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Capital </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00A55894">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Master</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00A55894">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Plan</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A55894">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>, por sus siglas en inglés)</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">, por sus siglas en inglés a través de Operaciones Generales cuando corresponda, y el RDT; asegura la supervisión continua del cumplimiento; </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F845006" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="7BBF506B" w14:textId="2C3946E8" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00A55894">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Memorando de Acuerdo</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
-        <w:t>Gerente Senior</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...5 lines deleted...]
-        <w:t>revisa y aprueba la solicitud de autorización de seguridad de la presencia;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3828B9DC" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="757D1493" w14:textId="3DAA35F8" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00A55894">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Memorando de Entendimiento</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Gerente Designado: </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">lleva a cabo el estudio de viabilidad; prepara la solicitud de financiación institucional (opcional); prepara la solicitud de autorización de seguridad; coordina con todas las unidades pertinentes de la Oficina de País; </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6EF95A" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="5A8B4768" w14:textId="0F0521C8" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...137 lines deleted...]
-        <w:r w:rsidRPr="00063E87">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00A55894">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...159 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Carta de Interés entre Organismos</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55894">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="611"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2472"/>
         <w:gridCol w:w="3300"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="313A6E76" w14:textId="77777777" w:rsidTr="007C1242">
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="5383C2D0" w14:textId="77777777" w:rsidTr="00A55894">
         <w:trPr>
           <w:trHeight w:val="92"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2360EC80" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="2C3F524D" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ref. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="585DB8B9" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="14450E92" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E848353" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="384CAC2A" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Tareas </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CAED321" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="707598C7" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39E679DF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="6A72FC1B" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59DE3488" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="583E94B7" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C921B0D" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="73DC0273" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Notas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C248CCD" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="5A56EB0A" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="7A530A81" w14:textId="77777777" w:rsidTr="007C1242">
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="25080331" w14:textId="77777777" w:rsidTr="00A55894">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29AC847A" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="18ADCDCB" w14:textId="5A596901" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>01</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25088392" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="046ABCE9" w14:textId="29CA87EE" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Realizar consultas con la contraparte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52AC3CBF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14D8DF88" w14:textId="3C6FC09F" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Representante Residente (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>suboficina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC40BDD" w14:textId="54995745" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Las consultas deben documentarse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="0D1CB501" w14:textId="77777777" w:rsidTr="00A55894">
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B0CD66" w14:textId="7011414B" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6A623C" w14:textId="438F1607" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Oficinas de proyectos: Enviar solicitud de autorización y documentación pertinente (documento del proyecto, anexos) al Representante Residente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E11033E" w14:textId="17163E75" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Gerente Designado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB613A7" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="38A4A5BA" w14:textId="77777777" w:rsidTr="00A55894">
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC600F3" w14:textId="43B6031E" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6528B1B0" w14:textId="4B82CD60" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Suboficinas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y oficinas coordinadoras de las Naciones Unidas: Enviar solicitud de autorización y estudio de viabilidad al buró regional con copia a BMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5340BDCA" w14:textId="4B6031E7" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Representante Residente (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>suboficina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0A351F" w14:textId="4C0732A5" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="79046A06" w14:textId="77777777" w:rsidTr="00A55894">
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2596F9C7" w14:textId="5A41FE31" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B37780B" w14:textId="0928DF7A" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Oficinas de proyectos: Revisar la documentación y aprobar el establecimiento de la oficina de proyecto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58F8B46A" w14:textId="4F629305" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Representante Residente/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para el País</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0B8BF0" w14:textId="5CA8A0A6" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aprobación por escrito </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="228136DE" w14:textId="77777777" w:rsidTr="00A55894">
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFCD53F" w14:textId="331BCA42" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>02.b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="464F6CC0" w14:textId="29D5B01D" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Suboficinas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>. Aprobar el estudio de viabilidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12755BB6" w14:textId="66729198" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Director Regional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E489B78" w14:textId="0A2EF9C4" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dentro de 15 días</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="450A83D3" w14:textId="77777777" w:rsidTr="00A55894">
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="169ADC22" w14:textId="2D3C1F97" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5AAB17" w14:textId="40194B8C" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identificar las instalaciones y realizar la evaluación de riesgos de seguridad (SRA, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security Risk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, por sus siglas en inglés) y la evaluación de explosiones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA56D16" w14:textId="718C070A" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Gerente Designado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDC2880" w14:textId="6E8691FD" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De acuerdo con la </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00A55894">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                  <w:color w:val="0072BC"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>metodología aceptada de evaluación de los riesgos de seguridad del Sistema de Gestión de la Seguridad de las Naciones Unidas (UNSMS)</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="161E1667" w14:textId="77777777" w:rsidTr="00A55894">
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAA0871" w14:textId="5660BA90" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5512B370" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Preparar la solicitud de autorización de seguridad</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497AA81A" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34A35AE2" w14:textId="69B8CBDF" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="018FD42D" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Gerente Designado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79E24E5D" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="05CB76F4" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79E543D0" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="699F0F62" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="15EF82EE" w14:textId="77777777" w:rsidTr="007C1242">
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="10F0D504" w14:textId="77777777" w:rsidTr="00A55894">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EC6DF63" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="1F79010E" w14:textId="16A22D85" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="303B40A5" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="002A3C26" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Oficinas de proyectos: Enviar solicitud de autorización y documentación pertinente (documento del proyecto, anexos) al Representante Residente</w:t>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enviar la solicitud de autorización de seguridad y de las instalaciones al Buró Regional </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2BC0BF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="6F522AE9" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="658E522D" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="3E4513D3" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Gerente Designado</w:t>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Representante Residente/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para el País</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF36CAE" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="7B164C28" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBBFD42" w14:textId="7B8CB04B" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="217497D0" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con copia a la Oficina de Seguridad y a la Unidad de Coordinación Empresarial del Buró de Gestión de Servicios </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="67A928E0" w14:textId="77777777" w:rsidTr="007C1242">
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="24E6F6C0" w14:textId="77777777" w:rsidTr="00A55894">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...1273 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36DE3F1C" w14:textId="2AB535A9" w:rsidR="00B41AC0" w:rsidRPr="003E6A25" w:rsidRDefault="177A043B" w:rsidP="28EEF67E">
+          <w:p w14:paraId="0228B4C0" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="28EEF67E">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0727E918" w14:textId="7CCF9D59" w:rsidR="00B41AC0" w:rsidRPr="003E6A25" w:rsidRDefault="00900D83" w:rsidP="00106767">
+          <w:p w14:paraId="6EAAE95D" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisar el estudio de viabilidad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212601FB" w14:textId="7A7AA7B0" w:rsidR="00B41AC0" w:rsidRPr="003E6A25" w:rsidRDefault="00B41AC0" w:rsidP="00106767">
+          <w:p w14:paraId="2DC776CC" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A26BFDE" w14:textId="6F3A3ACB" w:rsidR="00B41AC0" w:rsidRPr="003E6A25" w:rsidRDefault="00900D83" w:rsidP="00106767">
+          <w:p w14:paraId="58252AC7" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">El Coordinador Empresarial coordina las revisiones internas (mediante Operaciones Generales, la Oficina de Seguridad y otras agencias). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="0AFC7A4D" w14:textId="77777777" w:rsidTr="007C1242">
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="52F7BCF4" w14:textId="77777777" w:rsidTr="00A55894">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CFB149F" w14:textId="4E679D4C" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="0ECA0C25" w:rsidP="28EEF67E">
+          <w:p w14:paraId="2BF430FF" w14:textId="642350C4" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="28EEF67E">
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00795BBF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="2A2D25E4" w14:textId="22AFF99F" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Aprobar la solicitud de autorización de seguridad y de las instalaciones</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78AEA320" w14:textId="4E800645" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00BF677D" w:rsidP="00106767">
+          <w:p w14:paraId="01D83B55" w14:textId="566F27C3" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Oficina de Seguridad </w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61EF68B0" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="55C0728F" w14:textId="6F8F842D" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dentro de 10 días</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="47CB492F" w14:textId="77777777" w:rsidTr="007C1242">
+      <w:tr w:rsidR="00A55894" w:rsidRPr="00A55894" w14:paraId="1A0E2717" w14:textId="77777777" w:rsidTr="00A55894">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12EC8A6E" w14:textId="780A5AAD" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="0ECA0C25" w:rsidP="28EEF67E">
+          <w:p w14:paraId="1F42E830" w14:textId="665A0BC4" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="28EEF67E">
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40D85E7E" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="6EF21497" w14:textId="4BA6B8E8" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Registra la documentación de aprobación</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74F452DC" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="7F7D5C0F" w14:textId="51090F80" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Gerente Designado</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DCB3034" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="7B662E61" w14:textId="3AD9EAB9" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00A55894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-  Debe establecerse un expediente específico para fines de examen del cumplimiento; el expediente incluirá además informes de supervisión de la misión.</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59CF0F13" w14:textId="77777777" w:rsidR="007C1242" w:rsidRPr="00063E87" w:rsidRDefault="007C1242" w:rsidP="007C1242">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="2BFE6DE8" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59F9B8A6" w14:textId="77777777" w:rsidR="007C1242" w:rsidRPr="00063E87" w:rsidRDefault="007C1242" w:rsidP="007C1242">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="5ACB1ADF" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69DD3AAA" w14:textId="77823A0B" w:rsidR="007C1242" w:rsidRDefault="007C1242" w:rsidP="007C1242">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="57319078" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="001B05C5" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-        <w:t>Disclaimer: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67208344" w14:textId="77777777" w:rsidR="007C1242" w:rsidRDefault="007C1242" w:rsidP="007C1242">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="238030F9" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="001B05C5" w:rsidRDefault="00A55894" w:rsidP="00A55894">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-        <w:t> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B05C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6558BD0A" w14:textId="77777777" w:rsidR="007C1242" w:rsidRPr="007C1242" w:rsidRDefault="007C1242" w:rsidP="007C1242">
-[...66 lines deleted...]
-    <w:p w14:paraId="59A84392" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="007C1242">
+    <w:p w14:paraId="5F7518D8" w14:textId="77777777" w:rsidR="00A55894" w:rsidRPr="00A55894" w:rsidRDefault="00A55894" w:rsidP="00A55894">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00106767" w:rsidRPr="003E6A25">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+    <w:p w14:paraId="75C7B62B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00A55894">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CB8DBA7" w14:textId="77777777" w:rsidR="00534EAC" w:rsidRDefault="00534EAC" w:rsidP="0073609C">
+    <w:p w14:paraId="39A7BCD8" w14:textId="77777777" w:rsidR="004D6548" w:rsidRDefault="004D6548" w:rsidP="00A55894">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4296C42B" w14:textId="77777777" w:rsidR="00534EAC" w:rsidRDefault="00534EAC" w:rsidP="0073609C">
+    <w:p w14:paraId="10B34C99" w14:textId="77777777" w:rsidR="004D6548" w:rsidRDefault="004D6548" w:rsidP="00A55894">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="inherit">
-[...21 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7CE8BB48" w14:textId="77777777" w:rsidR="00EF1D2B" w:rsidRDefault="00EF1D2B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1549DD8A" w14:textId="5B361EB3" w:rsidR="00A55894" w:rsidRPr="001B05C5" w:rsidRDefault="00A55894">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B05C5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B05C5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000F3945">
+    <w:r w:rsidRPr="001B05C5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C32109">
+    <w:r w:rsidRPr="001B05C5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B05C5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B05C5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B05C5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000F3945">
+    <w:r w:rsidRPr="001B05C5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C32109">
+    <w:r w:rsidRPr="001B05C5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B05C5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="6493640"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{45DD1BFF-45AC-4F48-95D9-1EA533BE66B0}"/>
-        <w:date w:fullDate="2016-07-27T00:00:00Z">
+        <w:date w:fullDate="2016-07-26T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00EF1D2B">
-          <w:t>27/07/2016</w:t>
+        <w:r w:rsidRPr="001B05C5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="001B05C5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001B05C5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión n.º: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B05C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-635725825"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{45DD1BFF-45AC-4F48-95D9-1EA533BE66B0}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00CA78C2">
+        <w:r w:rsidRPr="001B05C5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67012ACE" w14:textId="77777777" w:rsidR="00534EAC" w:rsidRDefault="00534EAC" w:rsidP="0073609C">
+    <w:p w14:paraId="4C5C4744" w14:textId="77777777" w:rsidR="004D6548" w:rsidRDefault="004D6548" w:rsidP="00A55894">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B301A69" w14:textId="77777777" w:rsidR="00534EAC" w:rsidRDefault="00534EAC" w:rsidP="0073609C">
+    <w:p w14:paraId="69F25D27" w14:textId="77777777" w:rsidR="004D6548" w:rsidRDefault="004D6548" w:rsidP="00A55894">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="21936B25" w14:textId="6E5CE7BA" w:rsidR="000F3945" w:rsidRDefault="007735F2" w:rsidP="007735F2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="232E1765" w14:textId="6DEEF5C7" w:rsidR="00A55894" w:rsidRDefault="00A55894" w:rsidP="007735F2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="9355"/>
         <w:tab w:val="left" w:pos="660"/>
-        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="28EEF67E">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="695D7E22" wp14:editId="1115FC37">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74384344" wp14:editId="2D796E95">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="17172"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="582230"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5E93779B" w14:textId="77777777" w:rsidR="000F3945" w:rsidRDefault="000F3945">
-[...9 lines deleted...]
-  <w:p w14:paraId="635CBD6A" w14:textId="77777777" w:rsidR="00EF1D2B" w:rsidRDefault="00EF1D2B">
+  <w:p w14:paraId="3A444C71" w14:textId="77777777" w:rsidR="00A55894" w:rsidRDefault="00A55894">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03D07BE3"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="138E6A02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F3EC0AE"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -4704,62 +6879,65 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14A3733A"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="334521A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="77986E70"/>
+    <w:tmpl w:val="7C88FFF4"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4790,240 +6968,91 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A36491B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AD6BC72"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...144 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04190005">
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04190001">
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5052,522 +7081,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...470 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="649D22EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A6CB68C"/>
     <w:lvl w:ilvl="0" w:tplc="1BE0B81C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C0843FF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5672,396 +7230,144 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D3089AF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...147 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="538736637">
-    <w:abstractNumId w:val="9"/>
-[...10 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="532380211">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1387141171">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="2" w16cid:durableId="396786687">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1456946453">
+  <w:num w:numId="3" w16cid:durableId="283968318">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="396786687">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="4" w16cid:durableId="1752701550">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0099050B"/>
-[...89 lines deleted...]
-    <w:rsid w:val="40FEF156"/>
+    <w:rsidRoot w:val="00A55894"/>
+    <w:rsid w:val="001B05C5"/>
+    <w:rsid w:val="00206948"/>
+    <w:rsid w:val="002E69A7"/>
+    <w:rsid w:val="004D6548"/>
+    <w:rsid w:val="00A55894"/>
+    <w:rsid w:val="00AF2966"/>
+    <w:rsid w:val="00BF7F3D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="699A802D"/>
-  <w15:docId w15:val="{E6F79044-ADB3-49F4-A6D9-E737C8E68BCF}"/>
+  <w14:docId w14:val="1541DFF8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{503663ED-A404-4B84-8229-647801403560}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6403,2306 +7709,783 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099050B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099050B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0099050B"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099050B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...13 lines deleted...]
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...65 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F70E19"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00813AD4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...1848 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A55894"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A55894"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A55894"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F71323"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A55894"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3421" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3431" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3746" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3416" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6176" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8809,667 +8592,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9247</Characters>
+  <Pages>5</Pages>
+  <Words>1573</Words>
+  <Characters>8971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
+  <Lines>74</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10848</CharactersWithSpaces>
+  <CharactersWithSpaces>10523</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>