--- v0 (2025-10-14)
+++ v1 (2026-05-12)
@@ -1,4626 +1,5839 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45B5666C" w14:textId="77777777" w:rsidR="003E6A25" w:rsidRDefault="003E6A25" w:rsidP="0073609C">
+    <w:p w14:paraId="252E6A16" w14:textId="4A2ECDBE" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25999B20" wp14:editId="2D528882">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="096135E1" wp14:editId="5C37FAA7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>219075</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3206750" cy="2124075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Picture 1" descr="https://intranet.undp.org/global/popp/asm/PublishingImages/clearing-a-presence_p1.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16" descr="https://intranet.undp.org/global/popp/asm/PublishingImages/clearing-a-presence_p1.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="16707" b="10740"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3206750" cy="2124075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0073609C" w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Clearing a local presence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519A85F2" w14:textId="5B270564" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="00A88717" w14:textId="37A82F64" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301168E9" w14:textId="0D80EE14" w:rsidR="0073609C" w:rsidRPr="000F3945" w:rsidRDefault="003E6A25" w:rsidP="0073609C">
+    <w:p w14:paraId="5C534091" w14:textId="35E1E2B8" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD3BBF0" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="00E0D1E6" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Counterpart and partner consultations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DDBD8E" w14:textId="6F94F57E" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5134B28C" w14:textId="77777777" w:rsidR="00D508E9" w:rsidRPr="00F2702F" w:rsidRDefault="00D508E9" w:rsidP="00F2702F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DBDC27C" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4BE10D9D" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Any deviation from this standard approach requires the written consent of the Regional Bureau Director.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relevant counterparts and partners should be consulted before a decision on establishing the local presence is made. The purpose is to ensure effective communication and coordination, identify potential synergies, and avoid obstacles </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>later on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D761D0B" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13D42E8F" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1745223D" w14:textId="409ACBD3" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E0ADFD1" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The establishment of local-level presences does not require formal renegotiation of UNDP activities in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> country</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Written agreement of the national counterpart (e.g. via exchange of letters) is sufficient.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any deviation from this standard approach requires the written consent of the Regional Bureau Director.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123933CA" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37847E36" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Country Office may also consult with other partners and counterparts, including (but not necessarily limited to): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523F3F92" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="70EAAF70" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Local government / authorities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F76B3D5" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="76594303" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Key donors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DDCC84" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="596CB683" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Development partners (agencies, NGOs, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FBD180" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="3AA29323" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Local population (target / beneficiary groups)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A0E468" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09F36D80" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elements from the completed business case can be used for this purpose as appropriate. Consultations should be documented through minutes, exchange of letters, etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kept on file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABC7B6D" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>Elements from the completed business case can be used for this purpose as appropriate. Consultations should be documented through minutes, exchange of letters, etc.), and kept on file.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Approval and security clearance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24673982" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="03B17B93" w14:textId="77777777" w:rsidR="00D508E9" w:rsidRPr="00F2702F" w:rsidRDefault="00D508E9" w:rsidP="00F2702F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2715EDE5" w14:textId="3015A027" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BD7D9B8" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...22 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The approval for establishing of a local presence consists of two stages. First, the business case is approved by the Regional Bureau. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Secondly, security clearance is provided by the headquarters Senior Security Manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F54307A" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72C82881" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD47A55" w14:textId="552E9B19" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03C6D3B4" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">and blast assessment conducted before the business case is finalized and approved. This is especially recommended in risk-prone environments. </w:t>
+        <w:t xml:space="preserve">In the interest of time, Country Offices can simultaneously request business case approval and security clearance. To that end, potential premises need to be identified and a full security risk and blast assessment conducted before the business case is finalized and approved. This is especially recommended in risk-prone environments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1165E9B2" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="00FE1C9C" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="7DB45729" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Business case approval</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1C9C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC30AD6" w14:textId="6CE38BD1" w:rsidR="0099050B" w:rsidRPr="00FE1C9C" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A80B7A2" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In the case of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1C9C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sub offices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1C9C">
-[...17 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the completed business case is submitted by the UNDP Resident Representative for approval to the relevant Regional Bureau. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2702F" w:rsidDel="0006362D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00683414" w:rsidRPr="00FE1C9C">
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> approval within 10 business days. </w:t>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (see cost-benefit analysis template). The Security Office and General Operations, , BMS will provide review services for the request. The Regional Bureau then provides or denies approval within 10 business days. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E837DED" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4555D799" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00D508E9">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5444B6" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="093CF0F6" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In the case of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>project offices</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6A25">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, the UNDP Resident Representative approves the establishment of the presence in writing following counterpart consultations and based on careful consideration of relevant project documentation that include all details of the project office (or of a separate business case as appropriate). The Resident Representative may delegate his authority to the Country Director. </w:t>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Resident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Representative approves the establishment of the presence in writing following counterpart consultations and based on careful consideration of relevant project documentation that include all details of the project office (or of a separate business case as appropriate). The Resident Representative may delegate his authority to the Country Director. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73820438" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01F4C1D2" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE8D480" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="00C060CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="25BC4E76" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Local presences are approved only for a limited timeframe as defined in section “h” of the business case. Any extension of this time period is done on the basis of a documented review and approval of a new or revised business case. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local presences are approved only for a limited timeframe as defined in section “h” of the business case. Any extension of this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is done </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a documented review and approval of a new or revised business case. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482D0B97" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="00FE1C9C" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="441ACF0C" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Security clearance and clearance of premises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C785546" w14:textId="6F3EF7AF" w:rsidR="0073609C" w:rsidRPr="00FE1C9C" w:rsidRDefault="0099050B" w:rsidP="00925A8D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5385E975" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00FE1C9C">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00F2702F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>“Framework for accountability for the United Nations field security management system”</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FE1C9C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1C9C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(A/57/365), Resident Representatives are required to seek security clearance of both the Designated Official and the HQ Senior Security Manager (SSM) prior to the establishment of any local presence. Presences are to be assessed according to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00FE1C9C">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F2702F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>United Security Management System (UNSMS) accepted security risk assessment methodology</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FE1C9C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1C9C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and must conform to Minimum Operating Security Standards (MOSS) prior to staff deployment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492A100A" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="535A0F22" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DB620C7" w14:textId="145C85B1" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="41037F31" w14:textId="7E2418B9" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...39 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>To that effect, the Country Office identifies potential premises and carries out a security risk assessment and a blast assessment. The two assessments and – in the case of sub offices– the floor plan of the premises and the proposed contract are submitted to the director of the Regional Bureau with copy to the Senior Security Manager and the Business Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1467A1" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E334D99" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CD876B6" w14:textId="669571C6" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="122D9643" w14:textId="19A3BAF7" w:rsidR="00F2702F" w:rsidRPr="008E77E2" w:rsidRDefault="00F2702F" w:rsidP="00D508E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">GO, </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Bureau for Management Services (SSM and GO, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0026164C" w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E6A25">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">clearance within 10 working days. </w:t>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) will review the request and, subject to complete documentation provided by the Country Office, provide technical clearance within 10 working days. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274EFB43" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="065C9E27" w14:textId="77777777" w:rsidR="00D508E9" w:rsidRDefault="00D508E9" w:rsidP="00F2702F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C09F656" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="00925A8D">
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E2033EA" w14:textId="063DA7D7" w:rsidR="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compliance review</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="239D0AEF" w14:textId="01E99383" w:rsidR="00925A8D" w:rsidRDefault="0099050B" w:rsidP="00925A8D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73A58FD1" w14:textId="77777777" w:rsidR="00D508E9" w:rsidRPr="00F2702F" w:rsidRDefault="00D508E9" w:rsidP="00F2702F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64748FBE" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Country Office ensures compliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the local presence with all corporate policies and procedures. The Regional Bureau is responsible for ensuring Country Office compliance with the provisions of the policy and procedures described in this chapter, as an integral component of its monitoring and oversight duties outlined in the Organizational Guide. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BB500D" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AFAEF5F" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Country Offices must file the business case (or project documentation in the case of a project office), the written approval, written agreement of counterparts as well as oversight and reporting documents (minimum: 6-monthly operations and programme oversight mission reports, approved by the Resident Representative) for the purpose of future audit.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Country Offices must file the business case (or project documentation in the case of a project office), the written approval, written agreement of counterparts as well as oversight and reporting documents (minimum: 6-monthly operations and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oversight mission reports, approved by the Resident Representative) for the purpose of future audit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Relevant Policies</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure Element – Relevant Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616BC8F1" w14:textId="77777777" w:rsidR="00925A8D" w:rsidRPr="00925A8D" w:rsidRDefault="00925A8D" w:rsidP="00925A8D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="47BDD186" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2444F13E" w14:textId="77777777" w:rsidR="00925A8D" w:rsidRPr="003E6A25" w:rsidRDefault="00925A8D" w:rsidP="00925A8D">
+    <w:p w14:paraId="581BDC7E" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E3EDF9D" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="00925A8D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F9379E2" w14:textId="3948684D" w:rsidR="00F2702F" w:rsidRPr="008E77E2" w:rsidRDefault="00F2702F" w:rsidP="00D508E9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following corporate policies and regulations are relevant for the sub process “Clearing a presence outside the Country Office”: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A10EC14" w14:textId="77777777" w:rsidR="00D508E9" w:rsidRDefault="00D508E9" w:rsidP="00F2702F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D154C46" w14:textId="77777777" w:rsidR="0073609C" w:rsidRPr="003E6A25" w:rsidRDefault="0073609C" w:rsidP="0073609C">
+    <w:p w14:paraId="27B77FD6" w14:textId="2111FC83" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsibilities and Accountability Framework </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A101894" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45AFF914" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Roles &amp; Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068BC4EE" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="0AF340EC" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resident Representative (or Country Director if delegated):</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> approves business case for project offices; reviews and clears business case for UNDP sub office; carries out counterpart consultations; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372FCAD0" w14:textId="7D6A7BD2" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="310E4A3E" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional Bureau: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6A25">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">and the RDT; ensures continuous compliance oversight; </w:t>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reviews and approves clearance request for sub offices; coordinates with relevant HQ units; coordinates with TTCP+FS (UNDG Task Team on Common Premises and Facility Services) via General Operations (GO) where applicable, and the RDT; ensures continuous compliance oversight; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F845006" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="0C430252" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">HQ Senior Security Manager: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reviews and approves request for security clearance of presence;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3828B9DC" w14:textId="77777777" w:rsidR="0099050B" w:rsidRPr="003E6A25" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="01BCB672" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Designated Manager: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">completes the business case; prepares the corporate funding request (optional); prepares the request for security clearance; coordinates with all relevant CO units; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6EF95A" w14:textId="5B8FFF86" w:rsidR="0099050B" w:rsidRDefault="0099050B" w:rsidP="0073609C">
+    <w:p w14:paraId="3FAFDECC" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Task team:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6A25">
-[...15 lines deleted...]
-        <w:t>and</w:t>
+      <w:r w:rsidRPr="00F2702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supports the designated manager in completing the business case with technical inputs based on expertise of individual team members; ensures appropriate feedback from and consultation within individual Country Office units; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB7563A" w14:textId="77777777" w:rsidR="00636440" w:rsidRDefault="00F70091" w:rsidP="00636440">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="59031878" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00636440" w:rsidRPr="00673DDF">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F2702F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Standard Lease Agreement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4773CC0E" w14:textId="77777777" w:rsidR="00636440" w:rsidRDefault="00F70091" w:rsidP="00636440">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="66CE94B3" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00636440" w:rsidRPr="00673DDF">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F2702F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Exchange of letter with host government template</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40681EE3" w14:textId="77777777" w:rsidR="00636440" w:rsidRDefault="00F70091" w:rsidP="00636440">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E2B8074" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00636440" w:rsidRPr="00673DDF">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F2702F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Cost Benefit Analysis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7575B038" w14:textId="77777777" w:rsidR="00636440" w:rsidRDefault="00F70091" w:rsidP="00636440">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05EBAB6D" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00636440" w:rsidRPr="00673DDF">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00F2702F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Cost Benefit Analysis – Feasibility Study</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EF658AB" w14:textId="77777777" w:rsidR="00636440" w:rsidRDefault="00F70091" w:rsidP="00636440">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D1C1A70" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00636440" w:rsidRPr="00673DDF">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00F2702F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CMP Space Guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BB46992" w14:textId="77777777" w:rsidR="00636440" w:rsidRDefault="00F70091" w:rsidP="00636440">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A2F0A1C" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00636440" w:rsidRPr="00673DDF">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00F2702F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Memorandum of Agreement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2342CA87" w14:textId="77777777" w:rsidR="00636440" w:rsidRDefault="00F70091" w:rsidP="00636440">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="79A3C2B0" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00636440" w:rsidRPr="00673DDF">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00F2702F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Memorandum of Understanding</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54605144" w14:textId="77777777" w:rsidR="00636440" w:rsidRDefault="00F70091" w:rsidP="00636440">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A70D725" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00636440" w:rsidRPr="00673DDF">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00F2702F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Letter of Interest Between Agencies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B58EB51" w14:textId="158119AA" w:rsidR="00871282" w:rsidRPr="00D8463D" w:rsidRDefault="00871282" w:rsidP="00636440">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="75FA6DFF" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="611"/>
         <w:gridCol w:w="3303"/>
         <w:gridCol w:w="1705"/>
         <w:gridCol w:w="3741"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="313A6E76" w14:textId="77777777" w:rsidTr="00925A8D">
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="401EB37E" w14:textId="77777777" w:rsidTr="00D508E9">
         <w:trPr>
-          <w:trHeight w:val="92"/>
+          <w:trHeight w:val="511"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2360EC80" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="6AD3803B" w14:textId="192D15C9" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:val="en-GB"/>
-[...17 lines deleted...]
-              <w:t> </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ref</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E848353" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="33B38F60" w14:textId="0FD71D3F" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Tasks </w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39E679DF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="58F36C1B" w14:textId="2161BCB7" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Who</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C921B0D" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="18BA5A16" w14:textId="1085550E" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Notes</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="7A530A81" w14:textId="77777777" w:rsidTr="00E61267">
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="7399DD6E" w14:textId="77777777" w:rsidTr="00E31110">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29AC847A" w14:textId="1DD094DD" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="74D8B6C5" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A630D77" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="38E8A724" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25088392" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="5060E86B" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Carry out counterpart consultations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52AC3CBF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="30C130A1" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79E24E5D" w14:textId="1672B0FA" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="7E736F92" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RR (sub office) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79E543D0" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="2D8C2123" w14:textId="661CC17E" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...4 lines deleted...]
-              <w:t>-  Consultations need to be documented</w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Consultations need to be documented</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B67707B" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="73E0012C" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="15EF82EE" w14:textId="77777777" w:rsidTr="00E61267">
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="39DF50E7" w14:textId="77777777" w:rsidTr="00E31110">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EC6DF63" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="70D0CD41" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1.a</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E74C1CB" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="155F200A" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="303B40A5" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="70630514" w14:textId="121629DB" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Project offices: Submit clearance request and relevant documentation (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>prodoc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, annexes) to RR</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="658E522D" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="21C6C215" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Designated Manager</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF36CAE" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="6110762B" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBBFD42" w14:textId="7B8CB04B" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="4F9247F5" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="67A928E0" w14:textId="77777777" w:rsidTr="00E61267">
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="7A2198BA" w14:textId="77777777" w:rsidTr="00E31110">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="207E8F8C" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="472F9206" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.b</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3255B258" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="0701BD6F" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CA7B48F" w14:textId="0A58C97C" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="1CE75E2C" w14:textId="64B59948" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...27 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sub offices: Submit clearance request and business case to regional bureau &amp; copy to BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="728598AB" w14:textId="6EEDABF4" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="731473A1" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RR (sub office </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A3ECD63" w14:textId="5F5430AC" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="72A4E9C9" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="265A0CC8" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="3BA9BF6D" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="2C118BAE" w14:textId="77777777" w:rsidTr="00E61267">
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="30DA360A" w14:textId="77777777" w:rsidTr="00E31110">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F91F982" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="75ED197E" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.a</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E1DCBC9" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="23F7F5C7" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="581FDCDF" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="66FE4AC8" w14:textId="4456B456" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Project offices: Review documentation and approve establishment of project office</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36808A78" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="4487C547" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RR / CD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C4CE0F3" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="27A820D7" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C5ED5CC" w14:textId="3BDC17F7" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="7800AF18" w14:textId="4D5132EA" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">-  Approval in writing </w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approval in writing </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D3CAEFA" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="4D4A2780" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="493AA632" w14:textId="77777777" w:rsidTr="00E61267">
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="454C71C2" w14:textId="77777777" w:rsidTr="00E31110">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38286A67" w14:textId="55CB15FE" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="3E57DD9F" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.b</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0186C33E" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="4BDDFB3F" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29FCE27D" w14:textId="2EEA970B" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="7A1E8301" w14:textId="0D157958" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sub offices: Approve business case</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B1B49B1" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="09F6C175" w14:textId="3287FDAA" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regional Director</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09C29046" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="2BE9D992" w14:textId="5964CCE4" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...36 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Within 15 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="5C3C7145" w14:textId="77777777" w:rsidTr="00E61267">
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="61D2EDCB" w14:textId="77777777" w:rsidTr="00E31110">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A06AB05" w14:textId="65EB96F5" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="20B4F067" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CDBDD5F" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="5877597C" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39C85756" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="1DC71A0E" w14:textId="490DFE31" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Identify premises and conduct Security Risk Assessment (SRA) and Blast assessment</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71449A3C" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="6A8606FF" w14:textId="23FE77D9" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Designated Manager</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FDDE2A9" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="223B8E68" w14:textId="1A850EFC" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">According to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00DE1880">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0072BC"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="ja-JP"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>United Security Management System (UNSMS) accepted security risk assessment methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="3AC744B1" w14:textId="77777777" w:rsidTr="00E31110">
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73F95F8E" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D3D07C" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3303" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1476370A" w14:textId="7DB2049E" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Prepare security clearance request</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2063DB" w14:textId="044DD224" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Designated Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA3BE46" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="2D153722" w14:textId="77777777" w:rsidTr="00E31110">
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09A31C29" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="517C0CE9" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3303" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18AA4601" w14:textId="25D2B774" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit security and premises clearance request to the Regional Bureau </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="574C4092" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>RR / CD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23560153" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E4D58C5" w14:textId="77A0907A" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="357D904A" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...29 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">With copy to Security Office and Business Coordination Unit, Bureau for Management Services </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="5D5E9E5B" w14:textId="77777777" w:rsidTr="00E61267">
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="792D483F" w14:textId="77777777" w:rsidTr="00E31110">
+        <w:trPr>
+          <w:trHeight w:val="92"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F0DB6F" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3303" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="301F0120" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review the business case </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="307AED43" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>GO; Security Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76ECE580" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Coordinator will coordinate internal reviews (by GO, SO, and beyond). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="65E1675B" w14:textId="77777777" w:rsidTr="00E31110">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15D2391D" w14:textId="1A0B2972" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="593996B1" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE5C73B" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="1156DD3E" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5618F707" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="5A989473" w14:textId="3DDE73F8" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...20 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Approve security and premises clearance request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50AB597D" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="22960DAA" w14:textId="03C4AB5B" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...20 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security Office </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63FF8A04" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="4586F7E8" w14:textId="3F368E43" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Within 10 days</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106767" w:rsidRPr="003E6A25" w14:paraId="7B1D455E" w14:textId="77777777" w:rsidTr="00E61267">
+      <w:tr w:rsidR="00F2702F" w:rsidRPr="00DE1880" w14:paraId="69C80337" w14:textId="77777777" w:rsidTr="00E31110">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11EE0046" w14:textId="3941B83B" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="1346F35D" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728D3087" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="23F30071" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D8BA69A" w14:textId="66EDD7DF" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="7EE9621D" w14:textId="33834166" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...27 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Files approval documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FE1BEFC" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00106767">
+          <w:p w14:paraId="11BF899F" w14:textId="7A927972" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...20 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Designated Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58F99D88" w14:textId="0D331C41" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00B41AC0" w:rsidP="00106767">
+          <w:p w14:paraId="75AF8681" w14:textId="1A09BEF4" w:rsidR="00F2702F" w:rsidRPr="00DE1880" w:rsidRDefault="00F2702F" w:rsidP="00F2702F">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6A25">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">With copy to Security Office and Business Coordination Unit, Bureau for </w:t>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific </w:t>
             </w:r>
-            <w:r w:rsidR="00900D83" w:rsidRPr="003E6A25">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Management Services </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>file</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-              <w:t>5.a</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be established for compliance review purposes; </w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Review the business case </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>file</w:t>
             </w:r>
-          </w:p>
-[...516 lines deleted...]
-              <w:t> </w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE1880">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will also include oversight mission reports.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59A84392" w14:textId="77777777" w:rsidR="00106767" w:rsidRPr="003E6A25" w:rsidRDefault="00106767" w:rsidP="00E61267">
-[...17 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+    <w:p w14:paraId="0BE8B193" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D" w:rsidP="00F2702F"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F2702F">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="013D7568" w14:textId="77777777" w:rsidR="00C041B5" w:rsidRDefault="00C041B5" w:rsidP="0073609C">
+    <w:p w14:paraId="7C6CC915" w14:textId="77777777" w:rsidR="008A1E34" w:rsidRDefault="008A1E34" w:rsidP="00F2702F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="483755C8" w14:textId="77777777" w:rsidR="00C041B5" w:rsidRDefault="00C041B5" w:rsidP="0073609C">
+    <w:p w14:paraId="4E991C3A" w14:textId="77777777" w:rsidR="008A1E34" w:rsidRDefault="008A1E34" w:rsidP="00F2702F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7BDC740D" w14:textId="77777777" w:rsidR="00717493" w:rsidRDefault="00717493">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="756264C2" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRPr="00D508E9" w:rsidRDefault="00F2702F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...10 lines deleted...]
-      <w:t>Page</w:t>
+    <w:r w:rsidRPr="00D508E9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="000F3945">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000F3945">
+    <w:r w:rsidRPr="00D508E9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="000F3945">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00D508E9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="000F3945">
+    <w:r w:rsidRPr="00D508E9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:bookmarkStart w:id="0" w:name="_Hlk123847468"/>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="6493640"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{45DD1BFF-45AC-4F48-95D9-1EA533BE66B0}"/>
         <w:date w:fullDate="2016-07-26T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="ru-RU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="000B090B">
+        <w:r w:rsidRPr="00D508E9">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>26/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="0"/>
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D508E9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-635725825"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{45DD1BFF-45AC-4F48-95D9-1EA533BE66B0}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="0028147E">
+        <w:r w:rsidRPr="00D508E9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EB91BE7" w14:textId="77777777" w:rsidR="00C041B5" w:rsidRDefault="00C041B5" w:rsidP="0073609C">
+    <w:p w14:paraId="5C0CF80C" w14:textId="77777777" w:rsidR="008A1E34" w:rsidRDefault="008A1E34" w:rsidP="00F2702F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B5341C8" w14:textId="77777777" w:rsidR="00C041B5" w:rsidRDefault="00C041B5" w:rsidP="0073609C">
+    <w:p w14:paraId="7F00A8CC" w14:textId="77777777" w:rsidR="008A1E34" w:rsidRDefault="008A1E34" w:rsidP="00F2702F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="21936B25" w14:textId="5679C1EA" w:rsidR="000F3945" w:rsidRDefault="000F3945" w:rsidP="000F3945">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6543A7DC" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRDefault="00F2702F" w:rsidP="000F3945">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="695D7E22" wp14:editId="62B6EE07">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B6B1977" wp14:editId="16BCB41D">
           <wp:extent cx="304800" cy="593766"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect b="15532"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304800" cy="593766"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5E93779B" w14:textId="77777777" w:rsidR="000F3945" w:rsidRDefault="000F3945">
-[...9 lines deleted...]
-  <w:p w14:paraId="32E3EF43" w14:textId="77777777" w:rsidR="00717493" w:rsidRDefault="00717493">
+  <w:p w14:paraId="6F8B9A94" w14:textId="77777777" w:rsidR="00F2702F" w:rsidRDefault="00F2702F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03D07BE3"/>
+    <w:nsid w:val="138E6A02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F505D1A"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1E9A7A46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="334521A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D688A82"/>
+    <w:lvl w:ilvl="0" w:tplc="47F0380A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A36491B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AD6BC72"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="649D22EE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="30CA3DF8"/>
+    <w:tmpl w:val="8A6CB68C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4722,1725 +5935,152 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...1456 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="748426588">
-    <w:abstractNumId w:val="11"/>
-[...10 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1444494019">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1271743755">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="2" w16cid:durableId="1579898947">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1706365842">
+  <w:num w:numId="3" w16cid:durableId="1144662193">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1579898947">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="4" w16cid:durableId="1843009981">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0099050B"/>
-[...103 lines deleted...]
-    <w:rsid w:val="00FF6E03"/>
+    <w:rsidRoot w:val="00F2702F"/>
+    <w:rsid w:val="00121A83"/>
+    <w:rsid w:val="003D7E2D"/>
+    <w:rsid w:val="0060697B"/>
+    <w:rsid w:val="007A78E2"/>
+    <w:rsid w:val="007D4722"/>
+    <w:rsid w:val="008A1E34"/>
+    <w:rsid w:val="008E77E2"/>
+    <w:rsid w:val="009E27A9"/>
+    <w:rsid w:val="00B34AE7"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D508E9"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DE1880"/>
+    <w:rsid w:val="00E06208"/>
+    <w:rsid w:val="00E27D22"/>
+    <w:rsid w:val="00F16AEB"/>
+    <w:rsid w:val="00F2702F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="699A802D"/>
-  <w15:docId w15:val="{E6F79044-ADB3-49F4-A6D9-E737C8E68BCF}"/>
+  <w14:docId w14:val="5D50C828"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F46CEE82-9FEC-4E50-A124-A7272DC1F9C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6782,2273 +6422,788 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099050B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099050B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0099050B"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099050B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...13 lines deleted...]
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...65 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F70E19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...1884 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2702F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F71323"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F2702F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3421" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4526" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3416" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/6176" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/121" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4571" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9155,699 +7310,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7102</Characters>
+  <Pages>4</Pages>
+  <Words>1198</Words>
+  <Characters>6831</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>221</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8399</CharactersWithSpaces>
+  <CharactersWithSpaces>8013</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>