--- v0 (2025-11-08)
+++ v1 (2026-05-05)
@@ -1,6556 +1,8356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0DF2CB8B" w14:textId="762D47AB" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="75C808F9" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Renouvellement de l’acquisition et résiliation des locaux en crédits-bails </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3677476C" w14:textId="77777777" w:rsidR="003C108E" w:rsidRPr="00DC16E6" w:rsidRDefault="003C108E" w:rsidP="00C76082">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="160D37B0" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141E1EE7" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="0F4E96BA" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00DC16E6" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La présente section décrit le meilleur moyen de démarrer la recherche de locaux en crédits-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bails;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’examiner les locaux ; de traiter les demandes d’approvisionnement nécessaires ; et de présenter, au Service des opérations générales, au Bureau des Services de Gestion, l’accord devant être signé par l’Unité requérante (c.-à-d. l’unité des Sièges, le Bureau de pays, le Centre de la politique ou autre bureau) et par un propriétaire commercial pour examen et approbation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62942DBA" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69AB200B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’Unité requérante devrait d’abord étudier l’option selon laquelle le gouvernement du pays hôte met à disposition un bâtiment en « prêts pour l’emménagement ». Dans la plupart des cas, cela devrait être possible Ce n’est que lorsque le gouvernement n’est pas en mesure de mettre à disposition des locaux appropriés que l’Unité requérante peut envisager de louer des locaux sur le marché immobilier commercial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A87B32" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="64F94047" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4923CE6A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’Unité requérante doit compiler une proposition qui réunit la justification du déménagement dans les locaux proposés ; les incidences financières ; les aspects sécuritaires ; les résultats de la diligence raisonnable nécessaire, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FCC77E" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="7DB2A48D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495FB294" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’identification et l’évaluation des nouveaux locaux se déclinent en trois phases – à savoir la phase préliminaire, la phase de mise au point et la phase finale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AEE1CF" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="7752AD41" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28199F1D" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="003C108E" w:rsidP="00C76082">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="39CDA07B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature d’un crédit-bail </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F9D800" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="209270EB" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D029FDE" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="00FC10FD" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="45"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...43 lines deleted...]
-      <w:r w:rsidR="00DD44FA" w:rsidRPr="00DD44FA">
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les crédits-bails signés par le PNUD, indépendamment de leur nature, qu’ils soient signés pour l’acquisition de bureaux du PNUD ou de bureaux de projets, doivent être soumis à le Centre mondiale des services partagés (GSSC) et au Service des Opérations générales (GO).  La demande d’examen d’un contrat de crédit-bail sera soumise au GSSC par les points focaux des bâtiments de Bureau de pays ou d’unité du Siège, grâce </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072521A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r w:rsidR="32E50F51" w:rsidRPr="00DD44FA">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072521A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD44FA">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accompagnée des exemplaires des pièces justificatives pertinentes (p. ex. le contrat de crédit-bail).  Tous les documents originaux doivent être déposés en bonne et due forme au bureau respectif de soumission de la demande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5292BEC0" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="00FC10FD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BBDFD6" w14:textId="07B50D1C" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les résultats des trois phases constitueront la proposition complète ou finale qui permettra au Service des opérations générales et/ou à tout comité d’examen compétent, tel </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC10FD" w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’Équipe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de travail pour les services communs de locaux et d'installations (TTCP+FS), d’examiner et prendre une décision éclairée sur la proposition de location de nouveaux espaces à usage de bureaux. L’approbation finale du contrat correspondant est soumise au Comité d’examen de l’approvisionnement et à l’approbation de l’agent ordonnateur concerné (en fonction de la délégation d’autorité). Veuillez consulter la section Phase finale ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A870CEE" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CF170D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05545FC6" w14:textId="77777777" w:rsidR="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7002E569" w14:textId="77777777" w:rsidR="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3697E7AB" w14:textId="77777777" w:rsidR="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A225123" w14:textId="77777777" w:rsidR="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A07C76C" w14:textId="0837A785" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Responsabilités et obligations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0AD80A" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="477A6695" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4840" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="6759"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C108E" w:rsidRPr="003C108E" w14:paraId="77236440" w14:textId="77777777" w:rsidTr="003C108E">
+      <w:tr w:rsidR="0072521A" w:rsidRPr="0072521A" w14:paraId="2B8A1A0E" w14:textId="77777777" w:rsidTr="0072521A">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="270EEF5F" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="3DBE2EA2" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Partie responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0301CD08" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="440FC1C9" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsabilités</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424BC3" w:rsidRPr="003C108E" w14:paraId="5A1D471F" w14:textId="77777777" w:rsidTr="003C108E">
+      <w:tr w:rsidR="0072521A" w:rsidRPr="0072521A" w14:paraId="778DA7D7" w14:textId="77777777" w:rsidTr="00A94155">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23C9DBDF" w14:textId="01CE2189" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="6C166359" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="00FC10FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentant résident/Chef de l’Unité du Siège/Chef </w:t>
-[...7 lines deleted...]
-              <w:t>d’unité détachée du Siège</w:t>
+              <w:t>Représentant résident/Chef de l’Unité du Siège/Chef d’unité détachée du Siège</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1204C4B8" w14:textId="77777777" w:rsidR="003C108E" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="31EE4C7D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Tenue des registres complets et exacts sur les locaux loués par leurs bureaux ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BFB7DFD" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="1DF91454" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Soumission de documents semestriels d’attestation de vérification des inventaires physiques avant la date d’échéance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424BC3" w:rsidRPr="003C108E" w14:paraId="29509D5E" w14:textId="77777777" w:rsidTr="003C108E">
+      <w:tr w:rsidR="0072521A" w:rsidRPr="0072521A" w14:paraId="6E9212B4" w14:textId="77777777" w:rsidTr="00A94155">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="303E65E7" w14:textId="1287DC59" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00387F2F" w:rsidP="00C76082">
+          <w:p w14:paraId="106CCE55" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="00FC10FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>GO/BMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64D80923" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="393443A8" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consultation de la procédure d’appel global en matière de cessions de crédits-bails financiers d’une valeur inférieure ou égale à 2500 $ conformément à la Délégation d’autorité en matière d’approvisionnement (Delegation of procurement authority, DPA) </w:t>
+              <w:t>Consultation de la procédure d’appel global en matière de cessions de crédits-bails financiers d’une valeur inférieure ou égale à 2500 $ conformément à la Délégation d’autorité en matière d’approvisionnement (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0072521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Delegation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0072521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0072521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>procurement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0072521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0072521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>authority</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0072521A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, DPA) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EE362B9" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="25146763" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Consultation de la procédure d’appel global en matière de cessions de crédits-bails financiers sur la DPA ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="044F3957" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="1ACF1543" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mise à jour des registres exacts sur les crédits-bails financiers au Siège du PNUD ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E5761D2" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="156F6C15" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tenue des registres complets et exacts sur les locaux loués</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424BC3" w:rsidRPr="003C108E" w14:paraId="79AEBFA8" w14:textId="77777777" w:rsidTr="001149DC">
+      <w:tr w:rsidR="0072521A" w:rsidRPr="0072521A" w14:paraId="5F417674" w14:textId="77777777" w:rsidTr="00A94155">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B1DE2B" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="74E4829E" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="00FC10FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CAP/RACP/ACP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06A4C1E2" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="7D73D1B8" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Examen et recommandation des mesures en vue de l’approbation des contrats de crédits-bails</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424BC3" w:rsidRPr="003C108E" w14:paraId="007B0571" w14:textId="77777777" w:rsidTr="003C108E">
+      <w:tr w:rsidR="0072521A" w:rsidRPr="0072521A" w14:paraId="19B90D36" w14:textId="77777777" w:rsidTr="00A94155">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FFB97F4" w14:textId="624C5BE1" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00AF3B36">
+          <w:p w14:paraId="6D6A2EA8" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="00FC10FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>GSS</w:t>
-[...6 lines deleted...]
-              <w:t>C</w:t>
+              <w:t>GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3201324D" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="1D8CE02A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Évaluation des crédits-bails financiers potentiels.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F37276" w14:textId="01719670" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="40806BEC" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0072521A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement des cessions autorisées dans le système </w:t>
-[...13 lines deleted...]
-              <w:t> ;</w:t>
+              <w:t>Traitement des cessions autorisées dans le système Quantum ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A8C7B2C" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6B3C873D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1D18F6" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Phase préliminaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142D2939" w14:textId="77777777" w:rsidR="003C108E" w:rsidRPr="00D55CCD" w:rsidRDefault="003C108E" w:rsidP="00C76082">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="53535B20" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDBB896" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lors de l’acquisition d’un bail, l’Unité requérante (Bureaux de pays, Projets, Bureaux auxiliaires, Sièges détachés des unités des Sièges et Centres de la politique) procédera à une évaluation des besoins en fonction de l’espace requis pour les bureaux.  Le besoin de locaux à usage de bureaux peut survenir pour diverses raisons, telles que la création d’une nouvelle division ; l’augmentation de l’effectif des fonctionnaires ; la détérioration des locaux actuels ; des problèmes de réinstallation pour des raisons de sécurité ; etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F29AEB3" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="6B4523C9" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567AD94B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pour toutes les réinstallations proposées, l’Unité requérante est tenue de compiler une proposition complète à l’aide de la trousse d’outils n</w:t>
       </w:r>
-      <w:r w:rsidRPr="1045B6C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="1045B6C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1, qui devra contenir la justification du déménagement dans les locaux proposés ; les incidences financières, les aspects sécuritaires ; les résultats de la diligence raisonnable nécessaire ; etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE6DB6D" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="41EEF514" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073CCA26" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="3AF03CDE" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La proposition préliminaire doit être soumise au Bureau régional concerné, tout en mettant en copie l’Unité de coordination des opérations et le Bureau des Services de Gestion. Le Bureau régional, avec l’appui de l’Unité de coordination des opérations, s’efforce de coordonner et d’accélérer le processus de prise de décisions entre les différentes unités du Siège et, si nécessaire, TTCP+FS, le Forum inter institutions où le Service des opérations générales (GO) représentent le PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4223CB07" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7230A05C" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Trousse d’outils n</w:t>
       </w:r>
-      <w:r w:rsidRPr="1045B6C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="1045B6C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> 1 : Ces outils aideront les bureaux à calculer leurs besoins en espaces et à préparer la première estimation de coûts. La trousse est composée des éléments suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC0E943" w14:textId="04A1B437" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00424BC3" w:rsidP="00F542D9">
+    <w:p w14:paraId="4E84DAF0" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D55CCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C18F1A" w14:textId="02A0F3DC" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00897FF0" w:rsidP="009E7547">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="59D00A38" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les directives du PCE sur l’espace </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9B912B" w14:textId="29CA7D27" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00424BC3" w:rsidP="009E7547">
+    <w:p w14:paraId="1D24E8CD" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Il donne des indications sur la superficie des bureaux qui devraient être alloués au personnel par classe, conformément aux normes du Plan-cadre d’équipement (PCE) [Capital master plan, CMP]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141CE55B" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00D55CCD" w:rsidRDefault="00424BC3" w:rsidP="009E7547">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C03CDE0" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La feuille de calcul des coûts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D55CCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D55CCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>préliminaires</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D55CCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D55CCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D55CCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cette feuille de calcul Excel permet de comptabiliser tous les coûts préliminaires connus ; par exemple les coûts opérationnels de l’emplacement actuel ; les frais récurrents d’un emplacement futur et les coûts d’investissement unique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33979985" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="28FDD634" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E94567" w14:textId="6E7F0E6D" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="2D0F5BD6" w14:textId="63B9AABD" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La trousse d’outils n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D55CCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D55CCD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 peut être téléchargée </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="0001362A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...212 lines deleted...]
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
-          </w:rPr>
-[...1206 lines deleted...]
-            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ici</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4142FD81" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420412C2" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ces feuilles de calcul, ainsi que la justification officielle de l’Unité requérante faisant la demande pour un espace supplémentaire formeront la proposition préliminaire de l’Unité requérante. À la réception de la proposition préliminaire, le Service des opérations générales (GO) examine les besoins préliminaires en espaces, ainsi que les estimations de coûts (le cas échéant) pour l’exploitation des nouveaux espaces de bureaux et la rénovation des nouveaux espaces proposés (le cas échéant). Comme il n’est pas toujours possible d’obtenir de telles estimations de coûts à ce stade, toute estimation de coûts totaux à engager pour le déménagement dans les nouveaux locaux sera utile dans la demande de soumission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31506E99" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AFC06A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque le nouveau contrat de crédit-bail proposé augmentera les frais d’exploitation de l’Unité requérante, la capacité à supporter une telle augmentation des coûts devra être examinée par le Bureau régional compétent.  Si l’approbation est fournie à l’Unité pour qu’elle suive son cours après l’examen de la proposition de la phase préliminaire, le Service des opérations générales ou le Bureau régional enverra le deuxième ensemble d’outils afin d’aider l’Unité à mettre au point la proposition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7275A4BB" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263D8E73" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La proposition préliminaire sera incluse dans la demande de soumission au CAP/ACP, une fois que le Service des opérations générales aura approuvé le bail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228E96A3" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5335C248" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Phase de mise au point</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506B208B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CC4CEA" w14:textId="16448E3C" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au cours de cette phase, l’Unité requérante met à jour sa proposition préliminaire à l’aide des modèles et des outils fournis dans la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="0072521A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Trousse d’outils n</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0072521A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:vertAlign w:val="superscript"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0072521A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t> 2a</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001362A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cette phase permet de s’assurer qu’une diligence raisonnable est exercée sur les locaux potentiels et que le rapport qualité-prix est confirmé en comparant les coûts potentiels avec ceux d’autres locaux similaires. C’est le moment d’effectuer des évaluations supplémentaires liées à la sécurité, telles que requises par le Bureau de la sécurité (Security Office, SO). Les estimations de coûts de toute recommandation résultant de ces évaluations devraient être incorporées dans l’analyse coûts-avantages en conséquence. L’unité compétente du Siège (Service des opérations générales, Bureau de la sécurité, etc.), de concert avec l’Unité de coordination des opérations (BMS) et le Bureau régional, peut fournir des conseils tout au long des processus, le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AF6D60" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3503B07A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lors de la mise en œuvre de la trousse d’outils n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2, l’Unité requérante peut ne pas être en mesure de fournir toutes les estimations de coûts disponibles. Dans la plupart des cas, l’Unité requérante devrait être en mesure d’identifier les frais d’exploitation des options, mais ne sera pas en mesure de connaître les coûts d’investissement unique prévus pour la rénovation (par exemple, le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>partitionnement, le câblage LAN, etc.). Le but de cet exercice est d’obtenir une image aussi complète que possible. Le bureau devrait donc faire une meilleure estimation de tous les coûts potentiels pour rendre les locaux prêts à l’utilisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6995FF6D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A74E0E6" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Trousse à outils n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> 2 :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ces outils sont composés des éléments suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E4AB67" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F904BB5" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Liste de contrôle des locaux et considérations relatives au crédit-bail :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Les aspects que l’Unité requérante doit prendre en compte lors de la recherche d’options sur le marché immobilier local pour des locaux potentiels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB54EEB" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Évaluation de la sécurité et des risques (SRA) :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> À réaliser par le Département de la sûreté et de la sécurité des Nations Unies (DSSNU) local. (Voir ci-dessous)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA18A5A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analyse coûts-avantages (CBA) et Manuel d’utilisation de la CBA :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Une série de feuilles de calcul Excel pour la comparaison de trois options de locaux identifiées en matière d’espace, de coûts et de convenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534577A2" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La matrice des coûts du Bureau des Services de Gestion (BMS) :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fourniture d’un résumé analytique de la CBA et aide à la détermination des différentes composantes du financement. Les estimations de coûts mentionnées ici devraient correspondre à celles de la CBA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0B72FF" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lettre d’intérêt type (Standard </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, LOI) :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pour les locaux devant être partagés avec d’autres Agences des Nations Unies, la lettre d’intérêt type doit être signée par ces Agences. En signant la lettre d’intérêt type, l’Agence concernée confirme qu’elle a consulté ses Sièges et obtenu son approbation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71475EC0" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0ADBD7" w14:textId="4C2487D1" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La trousse d’outils n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2b peut être téléchargée </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="0001362A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>ici</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001362A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en anglais).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA0BD1D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8404F6" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Études du marché local</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BF1BEC" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214238CB" w14:textId="024FAA9C" w:rsidR="0072521A" w:rsidRDefault="0072521A" w:rsidP="0001362A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Bureau demandeur doit utiliser la directive sur la « Liste de contrôle des locaux et considérations relatives au crédit-bail » pour faire des études sur le marché immobilier local et identifier au moins trois (3) options. Si l’Unité requérante ne dispose pas des ressources humaines internes nécessaires pour effectuer cette recherche et compléter les outils nécessaires, elle peut engager un expert l’immobilier local pour mener les activités de recherche. Il convient de noter que cet expert sera financé par le budget du Bureau demandeur (ou à frais partagés dans les cas où d’autres Agences participent).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D302E5" w14:textId="77777777" w:rsidR="0001362A" w:rsidRPr="0072521A" w:rsidRDefault="0001362A" w:rsidP="00FC10FD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04899246" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Évaluation de la sécurité et des risques (SRA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBD48B2" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749A9027" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les locaux des Nations Unies doivent se conformer aux Normes minimales de sécurité opérationnelle (MOSS). Chaque identification des options pour les locaux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, par conséquent, faire l’objet d’une Évaluation de la sécurité et des risques (Security &amp; Risk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, SRA) menée par le Département de la sûreté et de la sécurité des Nations Unies (DSSNU) local. L’évaluation de la sécurité et des risques indiquera quelles mesures de sécurité devront être mises en œuvre à l’intérieur et autour des locaux afin de respecter les normes de sécurité approuvées. Même s’il n’existe pas encore d’estimation de coûts relative au renforcement des mesures de sécurité, l’Unité requérante devrait être en mesure d’obtenir une bonne estimation de l’ampleur des travaux. Une fois que les coûts associés au renforcement des mesures de sécurité sont connus, ils devraient être pris en compte dans l’analyse coûts-avantages (Cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Benefit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Analysis, CBA) et la matrice des coûts du Bureau des Services de Gestion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689930E9" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F64784" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’Unité requérante doit soumettre toutes les évaluations de la sécurité et des risques au Bureau de la sécurité du PNUD en vue d’un examen plus approfondi. Sur la base de l’évaluation de la sécurité et des risques, le Bureau de la sécurité doit fournir : la demande d’approbation des locaux identifiés du point de vue sécuritaire ; et des directives sur les évaluations supplémentaires des bâtiments qui seront nécessaires, par exemple l’évaluation de la sécurité incendie. Si le Bureau de la sécurité considère que l’environnement du lieu d’affectation présente un risque élevé, une étude de résistance à l’effet de souffle peut être nécessaire pour déterminer quelles mesures de sécurité supplémentaires sont nécessaires pour l’atténuation des risques d’explosion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2269DF" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29445E77" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analyse coûts-avantages (CBA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE8B586" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0088BBA9" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’Unité requérante doit effectuer une analyse coûts-avantages (CBA) des options de locaux présélectionnés. La CBA est constituée d’une série de feuilles de calcul qui sont reliées entre elles. Toutes les unités requérantes n’auront qu’à entrer les données disponibles, c’est-à-dire les estimations de coûts récurrents ; les investissements en capital prévus ; les besoins en espace ; etc. La CBA comprend également une matrice de prise de décision qui aidera l’Unité requérante à déterminer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’option privilégiée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à partir de la liste présélection, en fonction de l’emplacement, de l’espace, de la sûreté et de la sécurité ainsi que du coût. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1893FE0A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00858F98" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Matrice des coûts du Bureau des Services de Gestion (BMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE25D8D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2BA334" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La matrice des coûts du Bureau des Services de Gestion est la dernière étape du processus de mise au point de la proposition. Il s’agit d’un résumé analytique de la CBA qui aidera l’Unité requérante et les Sièges du PNUD à identifier les différentes sources de financement pour les différents éléments de coût. Il est donc important que tous les chiffres de l’établissement des coûts correspondent à ceux de la CBA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E20FFB2" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FE289B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lettre d’intérêt (LOI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B688D16" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34F96979" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans la plupart des cas, le PNUD joue le rôle d’Agence chef de file et signe le contrat de crédit-bail au nom d’autres Agences. Il est essentiel de consigner l’engagement de tous les organismes participants dès le début du projet. Pour ce faire, les Agences s’engagent par écrit à utiliser la lettre d’intérêt type (LOI) pour leur participation. Ces LOI serviront ensuite de tremplin au protocole d’accord juridiquement contraignant. Veuillez noter que le protocole d’accord final que les Agences signeront avec le PNUD ne pourra être signé qu’une fois la signature du propriétaire et du PNUD apposée sur le contrat de crédit-bail. Dans de rares cas, une autre Agence des Nations Unies peut être à la tête d’un arrangement similaire et procédera à la signature du contrat de crédit-bail avec le propriétaire. Le PNUD signera une LOI et un protocole d’accord avec cette Agence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5010AF" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D9CFF97" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mise au point de la proposition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B05FA8E" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F69E3FE" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque toutes les étapes de la Phase de mise au point auront été mises en œuvre, l’Unité requérante sera en mesure de déterminer à partir de la liste de présélection les locaux identifiés qui sont valides pour un examen plus approfondi ; elle devra avoir choisi de préférence trois options de locaux qualifiés.  Dès que la mise au point de la proposition contiendra la liste de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">contrôle des locaux complétée, l’évaluation de la sécurité et des risques, le certificat d’évaluation de la sécurité et des risques délivré par le Bureau de la sécurité, la CBA, la matrice des coûts du Bureau des Services de Gestion et – le cas échéant – la feuille de calcul révisée portant sur les besoins en espace ou la lettre d’intérêt, elle sera désormais prête à être soumise au Service des opérations générales pour examen.      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5C48E9" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B65F0FB" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Révision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DA9AF5" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7797AC" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Service des opérations générales (GO), le Bureau des Services de Gestion examinera tous les documents soumis et pourra demander des éclaircissements supplémentaires à l’Unité requérante. En outre, l’Unité requérante peut être invitée à aborder les questions de financement avec le Bureau régional compétent. Sur la base de la documentation soumise et des éclaircissements supplémentaires fournis, le Service des opérations générales sera en mesure d’avoir des explications claires concernant la justification du contrat de crédit-bail – qui sera la phase suivante et finale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20028631" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE2BE13" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Phase finale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A2A230" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E34E99F" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une fois que le Service des opérations générales aura reçu des explications claires concernant la mise au point de la proposition, le troisième ensemble d’outils sera envoyé à l’Unité requérante pour l’aider à achever sa proposition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF35EF6" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398EFA47" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Trousse d’outils n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> 3 :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cet ensemble d’outils sert de référence pour les négociations de crédits-bails avec le propriétaire éventuel, pour les négociations de protocole d’accord avec le gouvernement et pour les négociations de protocole d’accord avec les Agences participantes. Il est composé des éléments suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2459BF" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modèle de crédit-bail standard : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ce modèle a été élaboré par les Agences membres du Comité exécutif (EXCOM) et approuvé par le Bureau des affaires juridiques des Nations Unies (UNOLA). Veuillez noter qu’il ne s’agit pas d’un modèle propre au PNUD, mais d’un modèle qui est utilisé dans l’ensemble du système des Nations Unies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3693DA11" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Liste de contrôle du crédit-bail :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La présente directive énumère les éventuels pièges et problèmes rencontrés lors de la négociation avec un propriétaire potentiel et lors de la rédaction d’un contrat de crédit-bail acceptable tant pour le PNUD que pour le propriétaire. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6121844F" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PROTOCOLE D’ACCORD : Ce modèle a été élaboré par les Agences membres du Comité exécutif et approuvé par l’UNOLA. Veuillez noter qu’il ne s’agit pas d’un modèle propre au PNUD, mais d’un modèle utilisé dans l’ensemble du système des Nations Unies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDDA523" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1512C6" w14:textId="4550E728" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La Trousse d’outils n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 peut être téléchargée </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0072521A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>ici</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001362A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en anglais).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127DEE5B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042DC3EC" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat de crédit-bail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC1E450" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B60B804" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un Crédit-bail est « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>un accord en vertu duquel le propriétaire cède au PNUD, moyennant un paiement ou une série de paiements, le droit d’utiliser un actif pendant une période convenue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ». Cette définition montre qu’un crédit-bail requiert une série de paiements au propriétaire en échange de l’utilisation d’un actif, pour le cas des locaux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38803AF5" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A62AA1D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">À l’issue des négociations des contrats de crédits-bails entre l’Unité requérante du PNUD et le propriétaire, l’Unité requérante sera en mesure de soumettre une première version provisoire du contrat de crédit-bail au Service des opérations spéciales, au Bureau des services juridiques et au Bureau des Services de Gestion. La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>liste de contrôle du crédit-bail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devrait être utilisée pour s’assurer que tous les points pertinents ont été traités. Le Service des opérations spéciales et le Bureau des services juridiques peuvent demander des éclaircissements supplémentaires à l’Unité requérante. Dans la plupart des cas, l’Unité requérante devra négocier d’autres conditions générales du contrat de crédit-bail. Il faudra peut-être plusieurs versions provisoires pour que le PNUD et le propriétaire parviennent à un accord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2624DD99" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F55FFDC" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une fois que le Bureau des services juridiques et le Service des opérations générales (GO) auront approuvé la version définitive du contrat de crédit-bail, le Service des opérations générales transmettra à l’Unité requérante une note confirmant formellement leur non-objection au contrat de crédit-bail qui sera soumis au CAP/ACP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51458D7D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7451C3E8" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simultanément, l’Unité requérante peut commencer un examen similaire du protocole d’accord. Veuillez noter que les répartitions des locaux à usage de bureaux par agence figurant dans le protocole d’accord devraient concorder avec les répartitions des locaux à usage de bureaux figurant dans la lettre d’intérêt (qui a déjà été signée par les Agences participantes). De plus, l’Unité requérante doit savoir que le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>protocole d’accord doit être signé avant la signature du contrat de crédit-bail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD590C4" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1FA836" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Soumission au Comité des marchés publics, des actifs et de l’approvisionnement (CAP)/Comité consultatif de l’approvisionnement (ACP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8506F2" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566837E5" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’Unité requérante combine la documentation qui résulte de l’achèvement des trois ensembles d’outils : c.-à-d. la feuille de calcul portant sur les besoins en espace ; le certificat d’évaluation de la sécurité et des risques délivré par le Bureau de la sécurité ; la feuille de calcul de la CBA et du Bureau des Services de Gestion ; la version définitive du contrat de crédit-bail ; l’approbation officielle du Service des opérations générales ; et – le cas échéant – la lettre d’intérêt (LOI) signée par toutes les agences participantes. L’Unité requérante soumet ensuite les documents combinés (la proposition finale) au CAP/ACP pour examen et approbation. À la réception de l’approbation du CAP/ACP, l’Unité requérante peut procéder à la signature du contrat de crédit-bail et, le cas échéant, du protocole d’accord avec les Agences participantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77353F0E" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C0E762" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examen de la GSSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137978A4" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3615DD7B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une fois les accords signés, l’Unité requérante devra envoyer les documents relatifs au crédit-bail et le protocole d’accord pour examen par le GSSC, afin de déterminer le traitement comptable approprié. La demande sera soumise au GSSC par les Points Focaux Locaux, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec des exemplaires des pièces justificatives pertinentes (par exemple, le contrat de crédit-bail et la confirmation du GSSC que le crédit-bail est un contrat de location-financement).  Tous les documents originaux doivent être déposés en bonne et due forme au bureau respectif de soumission de la demande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDE9078" w14:textId="77777777" w:rsidR="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1061F20A" w14:textId="77777777" w:rsidR="0001362A" w:rsidRPr="0072521A" w:rsidRDefault="0001362A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1859552A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Certification biannuelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3624F29E" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427C6061" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’Unité requérante doit certifier les informations sur les accords signés deux fois par an, en juin et en décembre, ainsi que la vérification des inventaires physiques semestrielle des actifs corporels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388A3FEE" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC36D5F" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enregistrement de crédits-bails</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26479C2C" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243F027A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les contrats de crédits-bails signés seront soumis au Service des opérations générales sur SharePoint et sur GSSC en utilisant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204EC888" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096FC474" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La demande sera soumise à la GSSC par les points focaux locaux, via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, avec les exemplaires des pièces justificatives pertinentes (par exemple le Contrat de crédit-bail et la confirmation de la GSSC que le crédit-bail est un contrat de location-financement).  Tous les documents originaux doivent être déposés en bonne et due forme au bureau respectif de soumission de la demande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD04EB7" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15687B47" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour les contrats de location-exploitation, les paiements de crédits-bails seront imputés au compte des frais de location par les bureaux du PNUD dans le cadre du traitement normal de ses transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644E207E" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2441697A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si le contrat de crédit-bail remplit les conditions requises pour être considéré comme un contrat de location-financement selon les critères applicables (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voir les critères relatifs aux Contrats de location-financement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), le PNUD doit alors comptabiliser un actif et un passif :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C782FC7" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’actif représente le droit d’utiliser l’actif pendant la durée du contrat de crédit-bail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CDE9EB" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD doit également comptabiliser une obligation correspondante (un passif) pour les paiements au titre du contrat de crédit-bail en utilisant la même valeur. Cet actif et ce passif seront comptabilisés par le GSSC. Le passif représente les paiements minimaux que le PNUD doit verser au propriétaire au titre du crédit-bail. Comme mentionné dans les sections ci-dessus, les unités respectives devraient soumettre le crédit-bail au GSSC pour examen, afin de décider si le bail peut être considéré comme un contrat de location-financement. Comme il s’agit d’une question de comptabilité technique, cette décision sera prise par le GSSC et, si nécessaire, le bien sera ajouté manuellement dans le module des actifs fixes de Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B93A354" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EDA7E1" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Améliorations locatives </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4E3ED3" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCD078E" w14:textId="4BC0C41F" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consulter les </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00FC10FD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>POPP en matière d’améliorations locatives</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’adresse suivante :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA7C9CC" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F570A6" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comptabilisation des coûts de déclassement et des coûts similaires </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEF6C78" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E20FB1B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des coûts de déclassement et des coûts analogues sont engagés lorsque les termes d’un crédit-bail exigent que le PNUD retire ses actifs spécialisés (améliorations locatives, installations et matériel) des locaux loués avant de quitter ces locaux ; ou qu’il indemnise le propriétaire en conséquence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124E078A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5683EC9C" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si les conditions d’un crédit-bail prévoient une telle obligation, le PNUD doit alors enregistrer un passif dans ses états financiers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7C7F5C" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le PNUD comptabilisera un passif au titre d’une dépense de déclassement lorsque les conditions suivantes sont remplies :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2EBAA5" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BB3E0E" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD a une obligation actuelle : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le crédit-bail impose au PNUD l’obligation contractuelle de retirer l’actif à la fin de sa durée de vie utile ou au moment où il quitte les locaux ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45489180" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est probable qu’une sortie de ressources représentatives d’avantages économiques ou de potentiel de services sera nécessaire pour éteindre l’obligation ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C02C35B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il est probable que le propriétaire applique la clause de désaffectation du bail. (Dans le cas du PNUD, il est nécessaire de tenir compte des expériences précédentes. Dans certains cas, le propriétaire peut préférer que les améliorations en matière de sécurité apportées par le PNUD restent dans les locaux. Dans de telles circonstances, l’obligation ne saurait être probable et aucun passif n’est comptabilisé dans les états financiers.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610D2417" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une estimation fiable du montant de l’obligation peut être effectuée. (Une estimation fiable est toujours disponible.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502E82BC" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le contrat type de crédit-bail du PNUD contient un article qui limite son exposition au déclassement. L’article 17(c) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>stipule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> « Lorsque, avec le consentement écrit préalable du Propriétaire, des modifications, rénovations ou ajouts majeurs sont effectués dans les Locaux loués, le PNUD n’est nullement tenu de remettre les Locaux loués dans l’état et les conditions qui prévalaient au moment de leur conclusion en application du présent Contrat.  Ce consentement doit être précisé par écrit et contenir des dispositions sur l’amortissement ou la compensation des dépenses, soit par compensation des dépenses au titre des paiements pour la location, soit par paiement de leur juste valeur marchande ». (Traduit par nos soins)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235A5438" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La cession et/ou la radiation des actifs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>devront</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être examinées par les comités compétents et approuvées par les agents approbateurs compétents conformément à la délégation d’autorité (voir la section sur l’équipement et le mobilier du POPP) ; et aux sections du cadre de contrôles internes régissant les niveaux d’autorisation et la séparation des tâches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5DADBA" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DE9A0E" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Traitement comptable du démantèlement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC8CA9F" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B12372A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si un passif est comptabilisé, le traitement comptable dépendra de la classification du crédit-bail :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DB1469" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03AAC4EF" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Crédits-bails financiers : La valeur estimée de l’obligation sera ajoutée au coût du crédit-bail financier (débit). Le crédit est une provision (le passif et la dépense seront augmentés). L’actif supplémentaire est amorti sur la durée du crédit-bail. Lorsque le PNUD doit mettre hors service l’actif, la provision est utilisée (au lieu d’enregistrer une charge dans l’état des résultats financiers) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4951AE8F" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bail d’exploitation : la valeur estimée de l’obligation est intégralement comptabilisée en charges lors de la signature du contrat (débit). Le crédit est une provision/un passif, et la dépense sera augmentée. Lorsque le PNUD doit mettre hors service l’actif, la provision est utilisée (au lieu d’enregistrer une charge dans l’état des résultats financiers) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA28475" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Frais effectifs : Lorsque les frais effectifs engagés pour le démantèlement diffèrent de l’estimation initiale, l’écart est constaté dans l’état des résultats financiers de l’exercice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">en cours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC0548C" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Contrôle du budget : L’utilisation de la provision ne fera pas l’objet d’un contrôle budgétaire, à moins que les dépenses ne dépassent le montant de la provision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737842BE" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A56297" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assurance couvrant les locaux loués </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC42687" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5606E38E" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le contrat type de crédit-bail prévoit que le propriétaire souscrit une police d’assurance pour les locaux en sa qualité de propriétaire légitime de l’immeuble et en tant que partie ayant un « intérêt assurable ».  La responsabilité du PNUD se limite à assurer le contenu du bâtiment, le mobilier et le matériel.  Étant donné que le PNUD assure lui-même son matériel de bureau, aucune assurance n’est requise à moins que le bureau ne considère que les risques d’incendie et de vol sont anormalement élevés.  Pour en savoir plus, voir la section du POPP relative à l’assurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6154A89C" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D54357" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Renouvellement/amendement du crédit-bail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B850BD7" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A240986" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le renouvellement du crédit-bail suivra le même processus que l’acquisition puisque la politique du PNUD est d’appliquer ses principes en matière d’approvisionnement au moment du renouvellement du crédit-bail et du contrat.  Dans le même ordre d’idées, une unité peut justifier la passation d’un marché direct au moment du renouvellement s’il existe des raisons impérieuses de rester dans les locaux, par exemple si le coût du déménagement l’emporte sur les avantages d’un nouveau bâtiment ; les raisons de sécurité, etc. D’autres raisons peuvent être l’expansion du bureau ou d’autres changements dans la situation actuelle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338E5264" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FB91B4" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phase initiale – préparation des informations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F119C41" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A438CF" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...232 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informer le Service des opérations générales (GO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44245D2D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quelle que soit la raison justifiant un amendement du Contrat de crédit-bail, il est important d’informer le Service des opérations générales (GO) le plus tôt possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42176A7A" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examiner les soutiens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175CB013" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour faciliter un examen en bonne et due forme, l’Unité de coordination des opérations devra coordonner les examens internes tels que le Service des opérations générales (GO) et d’autres Unités opérationnelles, le cas échéant. Le Service des opérations générales (GO), par l’entremise de l’Unité de coordination des opérations, mettra à la disposition de l’Unité requérante une trousse contenant un modèle type pour modifier des contrats de crédit-bail ; et une matrice des écarts. L’Unité requérante devra joindre à sa demande l’autorisation préalable du contrat de crédit-bail ainsi que les documents suivants : le dernier contrat de crédit-bail signé, le rapport SRA et le procès-verbal de la réunion précédente du CAP/ACP. Dans certains cas, le Service des opérations générales peut demander des informations supplémentaires, telles que des plans d’étage, des rapports structuraux et sismiques, le mémorandum d’accord par lequel d’autres agences des Nations Unies sont installées sur le site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DB9601" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...112 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Collecte d’informations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58167AAE" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’Unité requérante procédera ensuite à la collecte de toutes les informations nécessaires et soumettra sa proposition à l’approbation du Service des opérations générales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716D48A3" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773F93BE" w14:textId="77777777" w:rsidR="0001362A" w:rsidRDefault="0001362A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E22A96E" w14:textId="77777777" w:rsidR="0001362A" w:rsidRDefault="0001362A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088896D8" w14:textId="0CA4822D" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Phase de révision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0F993B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2076788D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...70 lines deleted...]
-          <w:b/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Révision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFB8678" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Service des opérations générales examine les documents soumis d’un point de vue commercial et consulte les parties concernées aux Sièges pour déterminer si l’amendement proposé répondra également aux exigences du point de vue de la sécurité (le Bureau de la sécurité), du point de vue juridique (le Bureau des services juridiques) et du financement (le Bureau régional approprié et, si nécessaire, le Bureau de la gestion financière (OFM)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B62B435" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...46 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-objection </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A856F5" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une fois toutes les exigences satisfaites, le Service des opérations générales sera en mesure d’adresser une note à l’Unité requérante en guise de reconnaissance officielle de leur non-objection à l’amendement proposé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191CB8AB" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Soumission au CAP/ACP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE52C6B" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Par la suite, l’Unité requérante combine la documentation recueillie jusqu’à présent : c’est-à-dire le contrat de crédit-bail actuel, l’autorisation antérieure du crédit-bail par le Service des opérations générales, l’évaluation de la sécurité et des risques et l’autorisation délivrée par le Bureau de sécurité, l’approbation officielle de l’amendement par le Service des opérations générales, etc., et présente les documents combinés au CAP/ACP pour examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE5FCD4" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examen par le CAP/R/ACP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212149E1" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le CAP/R/ACP examine le cas du point de vue de l’approvisionnement. Après autorisation du CAP/R/ACP et approbation du Chef de section des achats, l’Unité requérante peut procéder à la signature de l’amendement du contrat de crédit-bail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151BEFB1" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...161 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signature de l’amendement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC7208E" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une fois l’amendement signé, l’Unité requérante doit adresser une copie au Service des opérations générales et à la GSSC aux fins de consignation dans leurs dossiers (processus semblable à celui appliqué aux nouveaux crédits-bails).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5138DDD2" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’Unité requérante doit certifier les informations relatives à l’amendement signé au moins deux fois par année civile, par exemple le 30 juin et le 31 décembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA2B369" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C968C2" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Résiliation/cession du crédit-bail  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC4BB5D" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="333333"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38548CF1" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un contrat de crédit-bail et les mémorandums d’accord connexes sont des documents juridiques qui deviennent caducs conformément aux clauses de résiliation prévues dans lesdits contrats. Étant donné que la résiliation du contrat de crédit-bail constitue, dans les faits, la rupture d’un accord contractuel, l’Unité requérante devrait consulter le Service des opérations générales et le Bureau des services juridiques avant de le faire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAFCF32" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59AC7C3E" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1307 lines deleted...]
-        <w:r w:rsidRPr="00715A0D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crédits-bails financiers : Lorsqu’un crédit-bail financier est résilié, la cession au sein du module Quantum relatif aux actifs fixes doit être conforme aux procédures de cession énoncées dans la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="0072521A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>section POPP des immobilisations corporelles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1045B6C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> et doit respecter le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00E26E1D">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="0072521A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>cadre des contrôles internes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1045B6C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> eu égard aux niveaux d’autorisation et à la séparation des tâches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313C084D" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00091FA0" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="49273083" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67172DFD" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="07718A08" w14:textId="77777777" w:rsidR="00B869DE" w:rsidRDefault="00B869DE" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD825DB" w14:textId="77777777" w:rsidR="00B869DE" w:rsidRDefault="00B869DE" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8BB8B4" w14:textId="77777777" w:rsidR="00B869DE" w:rsidRDefault="00B869DE" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F4ED68" w14:textId="77777777" w:rsidR="00B869DE" w:rsidRDefault="00B869DE" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7CF132" w14:textId="5439A828" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Modèles et formulaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4C2FB4" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="773E02AC" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CC0249" w14:textId="49E754D4" w:rsidR="00424BC3" w:rsidRPr="00C83551" w:rsidRDefault="00C83551" w:rsidP="00C76082">
+    <w:p w14:paraId="20F975E6" w14:textId="3B3911D3" w:rsidR="0072521A" w:rsidRPr="00FC10FD" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/3746" </w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Trousse d’outils n</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> 1</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidR="0001362A" w:rsidRPr="00FC10FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2CC44F" w14:textId="4CEEA957" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00FC10FD">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:color w:val="0072BC"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Trousse d’outils n</w:t>
-[...16 lines deleted...]
-          <w:t> 2a</w:t>
+          <w:t>Trousse d’outils no 2a</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0001362A" w:rsidRPr="00FC10FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001362A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00FC10FD">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:color w:val="0072BC"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Trousse d’outils n</w:t>
-[...16 lines deleted...]
-          <w:t> 2b</w:t>
+          <w:t>Trousse d’outils no 2b</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="5EF1F1AE" w14:textId="52B49AFE" w:rsidR="00424BC3" w:rsidRPr="00EB4D31" w:rsidRDefault="00EB4D31" w:rsidP="00C76082">
+      <w:r w:rsidR="0001362A" w:rsidRPr="00FC10FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0001362A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5973D6AD" w14:textId="3A2C8EEF" w:rsidR="0072521A" w:rsidRPr="00FC10FD" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/3751" </w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Trousse d’outils n</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> 3</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidR="0001362A" w:rsidRPr="00FC10FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFF8BBB" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C431A8A" w14:textId="1D2908A0" w:rsidR="00C83551" w:rsidRPr="003D5CC9" w:rsidRDefault="00C83551" w:rsidP="00C76082">
+    <w:p w14:paraId="25A05974" w14:textId="77777777" w:rsidR="0072521A" w:rsidRPr="0072521A" w:rsidRDefault="0072521A" w:rsidP="0072521A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2526151D" w14:textId="77777777" w:rsidR="0001362A" w:rsidRPr="00B869DE" w:rsidRDefault="0001362A" w:rsidP="00B869DE">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B869DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B869DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6404E192" w14:textId="2A7040F9" w:rsidR="00DA504D" w:rsidRPr="00B869DE" w:rsidRDefault="0001362A" w:rsidP="00B869DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B869DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B869DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00B869DE" w:rsidSect="0072521A">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FBDF4D6" w14:textId="77777777" w:rsidR="00E336AC" w:rsidRDefault="00E336AC" w:rsidP="003C108E">
+    <w:p w14:paraId="1BCC22AC" w14:textId="77777777" w:rsidR="004C7A76" w:rsidRDefault="004C7A76" w:rsidP="0072521A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56AB4653" w14:textId="77777777" w:rsidR="00E336AC" w:rsidRDefault="00E336AC" w:rsidP="003C108E">
+    <w:p w14:paraId="18DDA3DD" w14:textId="77777777" w:rsidR="004C7A76" w:rsidRDefault="004C7A76" w:rsidP="0072521A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="62206CEF" w14:textId="77777777" w:rsidR="000532FF" w:rsidRDefault="000532FF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75B26C9C" w14:textId="117EB0AC" w:rsidR="0072521A" w:rsidRPr="00FC10FD" w:rsidRDefault="0072521A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00091FA0">
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00D55CCD">
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">sur </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00091FA0">
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="00FC10FD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date d’entrée en vigueur : 25/07/2016 </w:t>
     </w:r>
-    <w:r w:rsidR="000A1F57" w:rsidRPr="000A1F57">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00FC10FD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FC10FD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FC10FD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1213187714"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{DC92594B-F6D2-455F-A99E-6A502744C101}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00984A15">
+        <w:r w:rsidRPr="00FC10FD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E5E4AB8" w14:textId="77777777" w:rsidR="00E336AC" w:rsidRDefault="00E336AC" w:rsidP="003C108E">
+    <w:p w14:paraId="5B8B40D5" w14:textId="77777777" w:rsidR="004C7A76" w:rsidRDefault="004C7A76" w:rsidP="0072521A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F890F4A" w14:textId="77777777" w:rsidR="00E336AC" w:rsidRDefault="00E336AC" w:rsidP="003C108E">
+    <w:p w14:paraId="0EE3FEBE" w14:textId="77777777" w:rsidR="004C7A76" w:rsidRDefault="004C7A76" w:rsidP="0072521A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="040F330F" w14:textId="5762DA4C" w:rsidR="009E7547" w:rsidRDefault="1045B6C5" w:rsidP="009E7547">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57618712" w14:textId="3D30BAE5" w:rsidR="0072521A" w:rsidRDefault="0072521A" w:rsidP="009E7547">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17EDA7E8" wp14:editId="40D05576">
-[...2 lines deleted...]
-          <wp:docPr id="607243348" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01EAF044" wp14:editId="2D101E72">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="3247" b="17172"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294900" cy="582335"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6A54A854" w14:textId="77777777" w:rsidR="009E7547" w:rsidRDefault="009E7547">
-[...9 lines deleted...]
-  <w:p w14:paraId="470F7919" w14:textId="77777777" w:rsidR="000532FF" w:rsidRDefault="000532FF">
+  <w:p w14:paraId="53879D26" w14:textId="77777777" w:rsidR="0072521A" w:rsidRDefault="0072521A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="031D2D83"/>
-[...562 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170541F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="333269A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6592,137 +8392,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17CF0529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35AEDC34"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6764,54 +8478,813 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A8B569D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3912F7AA"/>
+    <w:lvl w:ilvl="0" w:tplc="EAE6F8C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6E1497B8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DCCE745E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B13E32E8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="735ABF74" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7C84720A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6AD87A56" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C388AB66" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0E007764" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3031174B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1A81E62"/>
+    <w:lvl w:ilvl="0" w:tplc="BA8E9208">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E55C9310" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6C9AC018" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DEC83804" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="531E3AEC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E5522166" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C0BC6668" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3D4E6C6A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B4E0652A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381777EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CF21B2A"/>
+    <w:lvl w:ilvl="0" w:tplc="A2ECE592">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E61436C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC221BB8"/>
+    <w:lvl w:ilvl="0" w:tplc="E9EEFDDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="500D4450"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEA4CF72"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="576632EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="526C5E4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3E7C7C"/>
+    <w:nsid w:val="65012AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C41CF366"/>
+    <w:tmpl w:val="39EC9E62"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678237BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27BCB16A"/>
     <w:lvl w:ilvl="0" w:tplc="A7FC203A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6854,2051 +9327,58 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0C5631"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775B3B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CCDC967C"/>
-[...297 lines deleted...]
-    <w:tmpl w:val="E026AE10"/>
+    <w:tmpl w:val="BD783E60"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...1693 lines deleted...]
-      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="795" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -8937,2365 +9417,166 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...1151 lines deleted...]
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="1" w16cid:durableId="148253288">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2094663722">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="2" w16cid:durableId="1478959944">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="408380965">
+  <w:num w:numId="3" w16cid:durableId="1011958143">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2116168980">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="372122920">
+  <w:num w:numId="4" w16cid:durableId="1621644431">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1543010629">
-[...8 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="582300940">
+  <w:num w:numId="5" w16cid:durableId="886913087">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1338192271">
+  <w:num w:numId="6" w16cid:durableId="1337070839">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="273902645">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="837618172">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="698626071">
-[...17 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="365713566">
+  <w:num w:numId="9" w16cid:durableId="1867864315">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1797722073">
-[...35 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="1337070839">
+  <w:num w:numId="10" w16cid:durableId="504709631">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="273902645">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="11" w16cid:durableId="135536705">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00424BC3"/>
-[...981 lines deleted...]
-    <w:rsid w:val="00EA42EE"/>
+    <w:rsidRoot w:val="0072521A"/>
+    <w:rsid w:val="000106FC"/>
+    <w:rsid w:val="0001362A"/>
+    <w:rsid w:val="001811CC"/>
+    <w:rsid w:val="003018E9"/>
+    <w:rsid w:val="004C7A76"/>
+    <w:rsid w:val="0072521A"/>
+    <w:rsid w:val="00B869DE"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FC10FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="35D6F83B"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{150BDFB2-F752-4D28-946C-32C3E7E7EC22}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11637,1019 +9918,1012 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0072521A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0072521A"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DB3CA3"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0072521A"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10966" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3746" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/services-administratifs/asset-management-property-plant-and-equipment/ameliorations-locatives" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3756" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4988</Words>
-  <Characters>28438</Characters>
+  <Words>5075</Words>
+  <Characters>28933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>236</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>241</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33360</CharactersWithSpaces>
+  <CharactersWithSpaces>33941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>